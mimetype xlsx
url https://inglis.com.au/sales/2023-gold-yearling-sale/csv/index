--- v0 (2025-12-06)
+++ v1 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -2157,53 +2157,50 @@
     <t>Alpine Eagle</t>
   </si>
   <si>
     <t>Talk of California</t>
   </si>
   <si>
     <t>Gavin Bedggood Racing</t>
   </si>
   <si>
     <t>Tennessee Mischief</t>
   </si>
   <si>
     <t>H Burns</t>
   </si>
   <si>
     <t>Desert Prince</t>
   </si>
   <si>
     <t>2021-08-29</t>
   </si>
   <si>
     <t>The Empress</t>
   </si>
   <si>
     <t>Joel Flannery Racing</t>
-  </si>
-[...1 lines deleted...]
-    <t>TAS</t>
   </si>
   <si>
     <t>Holy Roman Emperor</t>
   </si>
   <si>
     <t>This Lady Rocks</t>
   </si>
   <si>
     <t>Passed In - Reserve: $45,000</t>
   </si>
   <si>
     <t>Three Loves (IRE)</t>
   </si>
   <si>
     <t>$9,000</t>
   </si>
   <si>
     <t>Duke Of Marmalade</t>
   </si>
   <si>
     <t>Tie Me Up</t>
   </si>
   <si>
     <t>Touch a Cloud</t>
   </si>
@@ -10504,632 +10501,632 @@
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>41</v>
       </c>
       <c r="C179" t="s">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>116</v>
       </c>
       <c r="F179" t="s">
         <v>128</v>
       </c>
       <c r="G179" t="s">
         <v>713</v>
       </c>
       <c r="H179" t="s">
         <v>714</v>
       </c>
       <c r="I179" t="s">
-        <v>715</v>
+        <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>154</v>
       </c>
       <c r="L179" t="s">
         <v>27</v>
       </c>
       <c r="M179" t="s">
         <v>121</v>
       </c>
       <c r="P179" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="Q179" t="s">
         <v>61</v>
       </c>
       <c r="R179" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>41</v>
       </c>
       <c r="C180" t="s">
         <v>42</v>
       </c>
       <c r="E180" t="s">
         <v>116</v>
       </c>
       <c r="F180" t="s">
         <v>355</v>
       </c>
       <c r="G180" t="s">
+        <v>716</v>
+      </c>
+      <c r="J180" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="L180" t="s">
         <v>27</v>
       </c>
       <c r="M180" t="s">
         <v>121</v>
       </c>
       <c r="P180" t="s">
         <v>585</v>
       </c>
       <c r="Q180" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>41</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
         <v>531</v>
       </c>
       <c r="G181" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="H181" t="s">
         <v>439</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="L181" t="s">
         <v>27</v>
       </c>
       <c r="M181" t="s">
         <v>28</v>
       </c>
       <c r="P181" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="Q181" t="s">
         <v>239</v>
       </c>
       <c r="R181" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>41</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>187</v>
       </c>
       <c r="F182" t="s">
         <v>176</v>
       </c>
       <c r="G182" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="H182" t="s">
         <v>184</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>90</v>
       </c>
       <c r="L182" t="s">
         <v>48</v>
       </c>
       <c r="M182" t="s">
         <v>191</v>
       </c>
       <c r="P182" t="s">
         <v>631</v>
       </c>
       <c r="Q182" t="s">
         <v>389</v>
       </c>
       <c r="R182" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>94</v>
       </c>
       <c r="C183" t="s">
         <v>42</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
         <v>301</v>
       </c>
       <c r="G183" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="J183" t="s">
         <v>600</v>
       </c>
       <c r="L183" t="s">
         <v>27</v>
       </c>
       <c r="M183" t="s">
         <v>28</v>
       </c>
       <c r="P183" t="s">
+        <v>723</v>
+      </c>
+      <c r="Q183" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="R183" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>41</v>
       </c>
       <c r="C184" t="s">
         <v>42</v>
       </c>
       <c r="E184" t="s">
         <v>251</v>
       </c>
       <c r="F184" t="s">
         <v>252</v>
       </c>
       <c r="G184" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="J184" t="s">
         <v>247</v>
       </c>
       <c r="L184" t="s">
         <v>48</v>
       </c>
       <c r="M184" t="s">
         <v>254</v>
       </c>
       <c r="P184" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="Q184" t="s">
         <v>283</v>
       </c>
       <c r="R184" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>250</v>
       </c>
       <c r="C185" t="s">
         <v>19</v>
       </c>
       <c r="E185" t="s">
         <v>452</v>
       </c>
       <c r="F185" t="s">
         <v>527</v>
       </c>
       <c r="G185" t="s">
+        <v>727</v>
+      </c>
+      <c r="H185" t="s">
         <v>728</v>
       </c>
-      <c r="H185" t="s">
+      <c r="I185" t="s">
         <v>729</v>
       </c>
-      <c r="I185" t="s">
+      <c r="J185" t="s">
+        <v>25</v>
+      </c>
+      <c r="K185" t="s">
         <v>730</v>
-      </c>
-[...4 lines deleted...]
-        <v>731</v>
       </c>
       <c r="L185" t="s">
         <v>82</v>
       </c>
       <c r="M185" t="s">
         <v>456</v>
       </c>
       <c r="P185" t="s">
         <v>650</v>
       </c>
       <c r="Q185" t="s">
         <v>642</v>
       </c>
       <c r="R185" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>62</v>
       </c>
       <c r="C186" t="s">
         <v>42</v>
       </c>
       <c r="E186" t="s">
         <v>86</v>
       </c>
       <c r="F186" t="s">
         <v>33</v>
       </c>
       <c r="G186" t="s">
+        <v>731</v>
+      </c>
+      <c r="H186" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="I186" t="s">
         <v>74</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>212</v>
       </c>
       <c r="L186" t="s">
         <v>48</v>
       </c>
       <c r="M186" t="s">
         <v>91</v>
       </c>
       <c r="P186" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="Q186" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>94</v>
       </c>
       <c r="C187" t="s">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>412</v>
       </c>
       <c r="F187" t="s">
         <v>64</v>
       </c>
       <c r="G187" t="s">
+        <v>734</v>
+      </c>
+      <c r="H187" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="I187" t="s">
         <v>24</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>277</v>
       </c>
       <c r="L187" t="s">
         <v>82</v>
       </c>
       <c r="M187" t="s">
         <v>415</v>
       </c>
       <c r="P187" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="Q187" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>132</v>
       </c>
       <c r="C188" t="s">
         <v>42</v>
       </c>
       <c r="E188" t="s">
         <v>53</v>
       </c>
       <c r="F188" t="s">
         <v>95</v>
       </c>
       <c r="G188" t="s">
+        <v>737</v>
+      </c>
+      <c r="H188" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="I188" t="s">
         <v>74</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>455</v>
       </c>
       <c r="L188" t="s">
         <v>48</v>
       </c>
       <c r="M188" t="s">
         <v>59</v>
       </c>
       <c r="P188" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="Q188" t="s">
         <v>425</v>
       </c>
       <c r="R188" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>62</v>
       </c>
       <c r="C189" t="s">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>63</v>
       </c>
       <c r="F189" t="s">
         <v>87</v>
       </c>
       <c r="G189" t="s">
+        <v>740</v>
+      </c>
+      <c r="H189" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>90</v>
       </c>
       <c r="L189" t="s">
         <v>48</v>
       </c>
       <c r="M189" t="s">
         <v>68</v>
       </c>
       <c r="P189" t="s">
         <v>248</v>
       </c>
       <c r="Q189" t="s">
         <v>123</v>
       </c>
       <c r="R189" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>62</v>
       </c>
       <c r="C190" t="s">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>32</v>
       </c>
       <c r="F190" t="s">
         <v>368</v>
       </c>
       <c r="G190" t="s">
+        <v>742</v>
+      </c>
+      <c r="H190" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="I190" t="s">
         <v>24</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>47</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
       <c r="M190" t="s">
         <v>37</v>
       </c>
       <c r="P190" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="Q190" t="s">
         <v>288</v>
       </c>
       <c r="R190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>18</v>
       </c>
       <c r="C191" t="s">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>251</v>
       </c>
       <c r="F191" t="s">
         <v>234</v>
       </c>
       <c r="G191" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="J191" t="s">
         <v>292</v>
       </c>
       <c r="L191" t="s">
         <v>48</v>
       </c>
       <c r="M191" t="s">
         <v>254</v>
       </c>
       <c r="P191" t="s">
         <v>248</v>
       </c>
       <c r="Q191" t="s">
         <v>321</v>
       </c>
       <c r="R191" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>41</v>
       </c>
       <c r="C192" t="s">
         <v>42</v>
       </c>
       <c r="E192" t="s">
         <v>251</v>
       </c>
       <c r="F192" t="s">
         <v>87</v>
       </c>
       <c r="G192" t="s">
+        <v>746</v>
+      </c>
+      <c r="H192" t="s">
         <v>747</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
       <c r="I192" t="s">
         <v>24</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>90</v>
       </c>
       <c r="L192" t="s">
         <v>48</v>
       </c>
       <c r="M192" t="s">
         <v>254</v>
       </c>
       <c r="P192" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="Q192" t="s">
         <v>487</v>
       </c>
       <c r="R192" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>