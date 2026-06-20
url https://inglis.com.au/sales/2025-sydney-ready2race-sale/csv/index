--- v0 (2025-11-14)
+++ v1 (2026-06-20)
@@ -9881,51 +9881,51 @@
       <c r="B139" t="s">
         <v>21</v>
       </c>
       <c r="C139" t="s">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>113</v>
       </c>
       <c r="F139" t="s">
         <v>428</v>
       </c>
       <c r="G139" t="s">
         <v>622</v>
       </c>
       <c r="H139" t="s">
         <v>623</v>
       </c>
       <c r="I139" t="s">
         <v>211</v>
       </c>
       <c r="J139" t="s">
         <v>28</v>
       </c>
       <c r="K139" t="s">
-        <v>29</v>
+        <v>189</v>
       </c>
       <c r="L139" t="s">
         <v>51</v>
       </c>
       <c r="M139" t="s">
         <v>117</v>
       </c>
       <c r="P139" t="s">
         <v>624</v>
       </c>
       <c r="Q139" t="s">
         <v>625</v>
       </c>
       <c r="R139" t="s">
         <v>204</v>
       </c>
       <c r="S139">
         <v>10.63</v>
       </c>
       <c r="T139" t="s">
         <v>35</v>
       </c>
       <c r="U139" t="s">
         <v>45</v>
       </c>