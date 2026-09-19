--- v6 (2026-08-27)
+++ v7 (2026-09-19)
@@ -1859,51 +1859,51 @@
   <si>
     <t>Tears of Jupiter</t>
   </si>
   <si>
     <t>Tempt Me Not</t>
   </si>
   <si>
     <t>Strategic Maneuver</t>
   </si>
   <si>
     <t>2024-10-22</t>
   </si>
   <si>
     <t>Temptacion</t>
   </si>
   <si>
     <t>Belmont Bloodstock Agency (FBAA)</t>
   </si>
   <si>
     <t>All Too Hard</t>
   </si>
   <si>
     <t>Tenacious (JPN)</t>
   </si>
   <si>
-    <t>Anthony &amp; Sam Freedman Racing / Andrew Williams Bloodstock</t>
+    <t>Anthony &amp; Sam Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>King Kamehameha</t>
   </si>
   <si>
     <t>Thai Noon (IRE)</t>
   </si>
   <si>
     <t>Dansili</t>
   </si>
   <si>
     <t>2024-08-16</t>
   </si>
   <si>
     <t>The Actuary</t>
   </si>
   <si>
     <t>The King's Widow</t>
   </si>
   <si>
     <t>Australian Bloodstock / Kris Lees Racing</t>
   </si>
   <si>
     <t>$425,000</t>
   </si>