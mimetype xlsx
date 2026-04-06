--- v1 (2026-03-17)
+++ v2 (2026-04-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -83,2826 +83,3777 @@
   <si>
     <t>Dam Sire</t>
   </si>
   <si>
     <t>DOB</t>
   </si>
   <si>
     <t>Bonus Schemes</t>
   </si>
   <si>
     <t>B.</t>
   </si>
   <si>
     <t>Filly</t>
   </si>
   <si>
     <t>Coolmore Stud, Jerrys Plains</t>
   </si>
   <si>
     <t>Home Affairs</t>
   </si>
   <si>
     <t>O'Marilyn</t>
   </si>
   <si>
+    <t>Woppitt Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>NSW</t>
+  </si>
+  <si>
+    <t>Sold</t>
+  </si>
+  <si>
+    <t>$400,000</t>
+  </si>
+  <si>
     <t>Barn K</t>
   </si>
   <si>
     <t>Stables 17-23,26-39,42-53,61-64</t>
   </si>
   <si>
     <t>O'Reilly</t>
   </si>
   <si>
     <t>2024-10-18</t>
   </si>
   <si>
     <t>BOBS Eligible</t>
   </si>
   <si>
     <t>Elsdon Park, Matamata, NZ</t>
   </si>
   <si>
     <t>Savabeel</t>
   </si>
   <si>
     <t>One Kiss (NZ)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $350,000</t>
+  </si>
+  <si>
     <t>Stables 55-58</t>
   </si>
   <si>
     <t>Tivaci</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Widden Stud, Widden Valley</t>
   </si>
   <si>
     <t>Farnan</t>
   </si>
   <si>
     <t>One More Tequila</t>
   </si>
   <si>
+    <t>Sheamus Mills Bloodstock Pty Ltd (FBAA)</t>
+  </si>
+  <si>
+    <t>VIC</t>
+  </si>
+  <si>
+    <t>$200,000</t>
+  </si>
+  <si>
     <t>Barn J</t>
   </si>
   <si>
     <t>Stables 17-19,29-36,45-48, Barn K Stables 2-15</t>
   </si>
   <si>
     <t>Onemorenomore</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Segenhoe Stud, Aberdeen</t>
   </si>
   <si>
     <t>Snitzel</t>
   </si>
   <si>
     <t>Oregon's Day</t>
   </si>
   <si>
+    <t>Dean Hawthorne Bloodstock (BAFNZ)</t>
+  </si>
+  <si>
+    <t>NEW ZEALAND</t>
+  </si>
+  <si>
+    <t>$250,000</t>
+  </si>
+  <si>
     <t>Barn C</t>
   </si>
   <si>
     <t>Stables 17-20,29-36,45-52,62-64</t>
   </si>
   <si>
     <t>Domesday</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>Twin Hills Stud, Cootamundra</t>
   </si>
   <si>
     <t>St Mark's Basilica (FR)</t>
   </si>
   <si>
     <t>Oria</t>
   </si>
   <si>
+    <t>W Bain</t>
+  </si>
+  <si>
+    <t>QLD</t>
+  </si>
+  <si>
     <t>Barn I</t>
   </si>
   <si>
     <t>Stables 9-12,21-28</t>
   </si>
   <si>
     <t>Medaglia d'Oro</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>Colt</t>
   </si>
   <si>
     <t>Kingman (GB)</t>
   </si>
   <si>
     <t>Our New Buddy (IRE)</t>
   </si>
   <si>
+    <t>OTI Management Pty Ltd</t>
+  </si>
+  <si>
+    <t>$100,000</t>
+  </si>
+  <si>
     <t>New Approach</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>Glenbeigh Farm, Scone</t>
   </si>
   <si>
     <t>Lope de Vega (IRE)</t>
   </si>
   <si>
     <t>Palme d'Or (IRE)</t>
   </si>
   <si>
+    <t>Withdrawn</t>
+  </si>
+  <si>
     <t>Barn F</t>
   </si>
   <si>
     <t>Stables 42-45,56,57</t>
   </si>
   <si>
     <t>Siyouni</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>Silverdale Farm, Avoca</t>
   </si>
   <si>
     <t>Justify (USA)</t>
   </si>
   <si>
     <t>Pantonario</t>
   </si>
   <si>
+    <t>Yarradale Stud</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>$600,000</t>
+  </si>
+  <si>
     <t>Barn E</t>
   </si>
   <si>
     <t>Stables 22-28,37-43</t>
   </si>
   <si>
     <t>Not a Single Doubt</t>
   </si>
   <si>
     <t>2024-08-08</t>
   </si>
   <si>
     <t>B. or Br.</t>
   </si>
   <si>
     <t>Zoustar</t>
   </si>
   <si>
     <t>Paredo</t>
   </si>
   <si>
+    <t>Yulong Investments</t>
+  </si>
+  <si>
+    <t>$1,100,000</t>
+  </si>
+  <si>
     <t>Better Than Ready</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Br.</t>
   </si>
   <si>
     <t>Paris Dior</t>
   </si>
   <si>
+    <t>Chris Waller Racing / Mulcaster Bloodstock / Champagne Fillies</t>
+  </si>
+  <si>
+    <t>$300,000</t>
+  </si>
+  <si>
     <t>Pierro</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Yulong, Nagambie, Vic</t>
   </si>
   <si>
     <t>Satono Aladdin (JPN)</t>
   </si>
   <si>
     <t>Parmalove</t>
   </si>
   <si>
+    <t>Byerley Bloodstock</t>
+  </si>
+  <si>
+    <t>$180,000</t>
+  </si>
+  <si>
     <t>Barn G</t>
   </si>
   <si>
     <t>Stables 26-31,36-41 Barn H 22-27,35-46,51-63</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>Kia Ora Stud, Scone</t>
   </si>
   <si>
     <t>Pavitra</t>
   </si>
   <si>
+    <t>Glentree Thoroughbreds / Badgers Bloodstock</t>
+  </si>
+  <si>
+    <t>$675,000</t>
+  </si>
+  <si>
     <t>Stables 6-15,22-24</t>
   </si>
   <si>
     <t>American Pharoah</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>Yarraman Park Stud, Scone</t>
   </si>
   <si>
     <t>So You Think (NZ)</t>
   </si>
   <si>
     <t>Peace Parade (USA)</t>
   </si>
   <si>
+    <t>B Heys</t>
+  </si>
+  <si>
     <t>Stables 6-15,21-28</t>
   </si>
   <si>
     <t>War Front</t>
   </si>
   <si>
     <t>2024-08-13</t>
   </si>
   <si>
     <t>Newgate Farm, Aberdeen</t>
   </si>
   <si>
     <t>I Am Invincible</t>
   </si>
   <si>
     <t>Peace Time (USA)</t>
   </si>
   <si>
+    <t>$800,000</t>
+  </si>
+  <si>
     <t>Barn B</t>
   </si>
   <si>
     <t>Stables 1-8,11-27</t>
   </si>
   <si>
     <t>2024-09-26</t>
   </si>
   <si>
     <t>Personal</t>
   </si>
   <si>
+    <t>Chris Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>$620,000</t>
+  </si>
+  <si>
     <t>Fastnet Rock</t>
   </si>
   <si>
     <t>2024-09-17</t>
   </si>
   <si>
     <t>Hellbent</t>
   </si>
   <si>
     <t>Pierro Moss</t>
   </si>
   <si>
+    <t>Hong Kong Bloodstock</t>
+  </si>
+  <si>
+    <t>HONG KONG</t>
+  </si>
+  <si>
     <t>2024-09-09</t>
   </si>
   <si>
     <t>Ch.</t>
   </si>
   <si>
     <t>Sledmere Stud, Scone</t>
   </si>
   <si>
     <t>Anamoe</t>
   </si>
   <si>
     <t>Pin Me Up (NZ)</t>
   </si>
   <si>
+    <t>Sutton Racing / B Rogers / McKeever Bloodstock</t>
+  </si>
+  <si>
+    <t>$575,000</t>
+  </si>
+  <si>
     <t>Stables 38-44,54-60,66-79</t>
   </si>
   <si>
     <t>Pins</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Gr.</t>
   </si>
   <si>
     <t>Vinery Stud, Scone</t>
   </si>
   <si>
     <t>Pinocchio</t>
   </si>
   <si>
+    <t>Ridgmont Fillies Partnership / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$650,000</t>
+  </si>
+  <si>
     <t>Stables 17-19,30-36</t>
   </si>
   <si>
     <t>Encosta de Lago</t>
   </si>
   <si>
     <t>2024-10-28</t>
   </si>
   <si>
     <t>Piping Hot</t>
   </si>
   <si>
     <t>More Than Ready</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>Cressfield, Scone</t>
   </si>
   <si>
     <t>Pippie</t>
   </si>
   <si>
+    <t>China Horse Club / Newgate Bloodstock &amp; Partners</t>
+  </si>
+  <si>
+    <t>$1,350,000</t>
+  </si>
+  <si>
     <t>Stables 57-61</t>
   </si>
   <si>
     <t>Written Tycoon</t>
   </si>
   <si>
     <t>2024-09-18</t>
   </si>
   <si>
     <t>Pittsburgh Flyer</t>
   </si>
   <si>
     <t>Street Cry</t>
   </si>
   <si>
     <t>Toronado (IRE)</t>
   </si>
   <si>
     <t>Polska</t>
   </si>
   <si>
+    <t>Gai Waterhouse &amp; Adrian Bott / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>VOBIS Silver &amp; VOBIS Sires</t>
   </si>
   <si>
     <t>Lime Country Thoroughbreds, Blandford</t>
   </si>
   <si>
     <t>Too Darn Hot (GB)</t>
   </si>
   <si>
     <t>Portrait of a Lady (USA)</t>
   </si>
   <si>
+    <t>Ciaron Maher Bloodstock</t>
+  </si>
+  <si>
+    <t>$320,000</t>
+  </si>
+  <si>
     <t>Barn D</t>
   </si>
   <si>
     <t>Stables 57-59,70-74</t>
   </si>
   <si>
     <t>A.P. Indy</t>
   </si>
   <si>
     <t>Positive Peace</t>
   </si>
   <si>
+    <t>$440,000</t>
+  </si>
+  <si>
     <t>Stratum</t>
   </si>
   <si>
     <t>2024-11-13</t>
   </si>
   <si>
     <t>Yes Yes Yes</t>
   </si>
   <si>
     <t>Pretty Amazing</t>
   </si>
   <si>
+    <t>Cannon Hayes / Goldfront Farm</t>
+  </si>
+  <si>
     <t>Extreme Choice</t>
   </si>
   <si>
     <t>Pretty Brazen</t>
   </si>
   <si>
+    <t>T Magnier</t>
+  </si>
+  <si>
+    <t>$3,000,000</t>
+  </si>
+  <si>
     <t>Brazen Beau</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>Waikato Stud, Matamata, NZ</t>
   </si>
   <si>
     <t>Ardrossan</t>
   </si>
   <si>
     <t>Pretty Good (NZ)</t>
   </si>
   <si>
     <t>Stables 65,66,78-80</t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>Pretty in Pink</t>
   </si>
   <si>
+    <t>MG Price Racing &amp; Breeding Pty Ltd</t>
+  </si>
+  <si>
     <t>Sebring</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
     <t>Princess Posh</t>
   </si>
   <si>
+    <t>Lees Racing / Bahen Bloodstock</t>
+  </si>
+  <si>
+    <t>$280,000</t>
+  </si>
+  <si>
     <t>Canford Cliffs</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Newhaven Park, Boorowa</t>
   </si>
   <si>
     <t>Dundeel (NZ)</t>
   </si>
   <si>
     <t>Protea</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $250,000</t>
+  </si>
+  <si>
     <t>Stables 28-32,33-36,46-48</t>
   </si>
   <si>
     <t>Vancouver</t>
   </si>
   <si>
     <t>Tyreel Stud, Agnes Banks</t>
   </si>
   <si>
     <t>Pure Class (NZ)</t>
   </si>
   <si>
+    <t>Portelli Racing</t>
+  </si>
+  <si>
+    <t>$70,000</t>
+  </si>
+  <si>
     <t>Stables 38-44</t>
   </si>
   <si>
     <t>Ocean Park</t>
   </si>
   <si>
     <t>2024-10-26</t>
   </si>
   <si>
     <t>Little Avondale Stud, Masterton, NZ</t>
   </si>
   <si>
     <t>Proisir</t>
   </si>
   <si>
     <t>Pure Incanto (NZ)</t>
   </si>
   <si>
+    <t>China Horse Club</t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
     <t>Stables 78-80</t>
   </si>
   <si>
     <t>Per Incanto</t>
   </si>
   <si>
     <t>2024-09-16</t>
   </si>
   <si>
     <t>Quality Response (USA)</t>
   </si>
   <si>
+    <t>$875,000</t>
+  </si>
+  <si>
     <t>Quality Road</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>Grenville Stud, Whitemore, Tas</t>
   </si>
   <si>
     <t>Wootton Bassett (GB)</t>
   </si>
   <si>
     <t>Queen la Diva</t>
   </si>
   <si>
+    <t>$380,000</t>
+  </si>
+  <si>
     <t>Stables 81-84</t>
   </si>
   <si>
     <t>Snippetson</t>
   </si>
   <si>
     <t>2024-08-22</t>
   </si>
   <si>
     <t>BOBS Eligible, VOBIS Silver</t>
   </si>
   <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Queen Leonora (NZ)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $240,000</t>
+  </si>
+  <si>
     <t>2024-09-21</t>
   </si>
   <si>
     <t>Quintessa</t>
   </si>
   <si>
+    <t>Stephen Marsh Racing / Dylan Johnson Bloodstock</t>
+  </si>
+  <si>
     <t>2024-10-08</t>
   </si>
   <si>
     <t>Ultra Thoroughbreds, Willowmavin, Vic</t>
   </si>
   <si>
     <t>Rain Cloud</t>
   </si>
   <si>
     <t>Stables 73-75</t>
   </si>
   <si>
     <t>2024-08-19</t>
   </si>
   <si>
     <t>VOBIS Sires</t>
   </si>
   <si>
     <t>Raison d'Etre</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $100,000</t>
+  </si>
+  <si>
     <t>Exceed and Excel</t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Siyouni (FR)</t>
   </si>
   <si>
     <t>Rasmiya (IRE)</t>
   </si>
   <si>
+    <t>Vahala Racing / SM &amp; KB Bloodstock</t>
+  </si>
+  <si>
+    <t>$500,000</t>
+  </si>
+  <si>
     <t>Galileo</t>
   </si>
   <si>
     <t>Ravi</t>
   </si>
   <si>
+    <t>$750,000</t>
+  </si>
+  <si>
     <t>Redoute's Choice</t>
   </si>
   <si>
     <t>2024-10-10</t>
   </si>
   <si>
     <t>Arrowfield Stud, Scone</t>
   </si>
   <si>
     <t>Maurice (JPN)</t>
   </si>
   <si>
     <t>Re Edit</t>
   </si>
   <si>
+    <t>$360,000</t>
+  </si>
+  <si>
     <t>Big Barn, Barn B</t>
   </si>
   <si>
     <t>Stables 28-72</t>
   </si>
   <si>
     <t>Camelot</t>
   </si>
   <si>
     <t>2024-08-07</t>
   </si>
   <si>
     <t>Highgrove Stud, Darling Downs, Qld</t>
   </si>
   <si>
     <t>Really Discreet</t>
   </si>
   <si>
+    <t>St. Kilda Lodge / Woburn Farm</t>
+  </si>
+  <si>
     <t>Stables 70-72</t>
   </si>
   <si>
     <t>Helmet</t>
   </si>
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>Response</t>
   </si>
   <si>
+    <t>Neil Jenkinson Pty Ltd (FBAA)</t>
+  </si>
+  <si>
+    <t>$850,000</t>
+  </si>
+  <si>
     <t>Charge Forward</t>
   </si>
   <si>
     <t>2024-10-06</t>
   </si>
   <si>
     <t>Rhaenys</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Longwood Thoroughbred Farm, Longwood East, Vic</t>
   </si>
   <si>
     <t>Ripper Rita</t>
   </si>
   <si>
+    <t>Baystone / Malua</t>
+  </si>
+  <si>
     <t>Stables 84-88</t>
   </si>
   <si>
     <t>Street Boss</t>
   </si>
   <si>
     <t>Romantic Affair</t>
   </si>
   <si>
+    <t>Snowden Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$270,000</t>
+  </si>
+  <si>
     <t>Romantic Lady (NZ)</t>
   </si>
   <si>
     <t>Power</t>
   </si>
   <si>
     <t>Rose of Mulan</t>
   </si>
   <si>
+    <t>Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Alma Vale Thoroughbreds, Scone</t>
   </si>
   <si>
     <t>Roselyne (FR)</t>
   </si>
   <si>
+    <t>Equine Holdings</t>
+  </si>
+  <si>
+    <t>$525,000</t>
+  </si>
+  <si>
     <t>Stables 19,31,32</t>
   </si>
   <si>
     <t>Dariyan</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>Rosie Rocket</t>
   </si>
   <si>
+    <t>MyRacehorse / MG Price Racing &amp; Breeding Pty Ltd / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Blackfriars</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>BOBS Eligible, Westspeed</t>
   </si>
   <si>
     <t>Rotator</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $200,000</t>
+  </si>
+  <si>
     <t>Lucky Vega (IRE)</t>
   </si>
   <si>
     <t>Rowsthorn</t>
   </si>
   <si>
+    <t>Mulberry Racing</t>
+  </si>
+  <si>
+    <t>$260,000</t>
+  </si>
+  <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Torryburn Stud, Torryburn</t>
   </si>
   <si>
     <t>Harry Angel (IRE)</t>
   </si>
   <si>
     <t>Royal Canford (IRE)</t>
   </si>
   <si>
+    <t>R Yiu</t>
+  </si>
+  <si>
     <t>Barn H</t>
   </si>
   <si>
     <t>Stables 17-21,30</t>
   </si>
   <si>
     <t>Russian Camilla (IRE)</t>
   </si>
   <si>
+    <t>Anthony &amp; Sam Freedman Racing</t>
+  </si>
+  <si>
     <t>Ruud Awakening</t>
   </si>
   <si>
     <t>Bernardini</t>
   </si>
   <si>
     <t>Jamieson Park, Mercer, NZ</t>
   </si>
   <si>
     <t>Sacred Charm</t>
   </si>
   <si>
     <t>Stables 71,72</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Br. or Blk.</t>
   </si>
   <si>
     <t>Lyndhurst Farm, Cambridge, NZ</t>
   </si>
   <si>
     <t>Capitalist</t>
   </si>
   <si>
     <t>Sacred Lass (NZ)</t>
   </si>
   <si>
+    <t>Hong Kong Jockey Club</t>
+  </si>
+  <si>
     <t>Stables 26-28,39-41</t>
   </si>
   <si>
     <t>Sacred Falls</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Bivouac</t>
   </si>
   <si>
     <t>Salamanders</t>
   </si>
   <si>
+    <t xml:space="preserve">Asian Bloodstock Services </t>
+  </si>
+  <si>
     <t>Animal Kingdom</t>
   </si>
   <si>
     <t>Middlebrook Valley Lodge, Scone</t>
   </si>
   <si>
     <t>Stay Inside</t>
   </si>
   <si>
     <t>Salem (FR)</t>
   </si>
   <si>
+    <t>Sceptre Bloodstock</t>
+  </si>
+  <si>
+    <t>$340,000</t>
+  </si>
+  <si>
     <t>Stable 79</t>
   </si>
   <si>
     <t>Sea the Stars</t>
   </si>
   <si>
     <t>2024-08-27</t>
   </si>
   <si>
     <t>Glenlogan Park, Innisplain, Qld</t>
   </si>
   <si>
     <t>Saltoree</t>
   </si>
   <si>
+    <t>Lindsay Park Racing / Dean Hawthorne Bloodstock (BAFNZ)</t>
+  </si>
+  <si>
     <t>2024-09-10</t>
   </si>
   <si>
     <t>Ole Kirk</t>
   </si>
   <si>
     <t>Sanaya</t>
   </si>
   <si>
+    <t>Ciaron Maher Bloodstock / Stallion Match / Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>2024-08-20</t>
   </si>
   <si>
     <t>Milburn Creek, Wildes Meadow</t>
   </si>
   <si>
     <t>Starspangledbanner</t>
   </si>
   <si>
     <t>Saratoga Treasure (USA)</t>
   </si>
   <si>
+    <t>$450,000</t>
+  </si>
+  <si>
     <t>Stables 37-45</t>
   </si>
   <si>
     <t>Treasure Beach</t>
   </si>
   <si>
     <t>Sarraqa</t>
   </si>
   <si>
+    <t xml:space="preserve">PR Thoroughbreds </t>
+  </si>
+  <si>
     <t>Savaria (NZ)</t>
   </si>
   <si>
+    <t>OTI Management Pty Ltd / Anthony &amp; Sam Freedman Racing</t>
+  </si>
+  <si>
+    <t>$160,000</t>
+  </si>
+  <si>
     <t>Willow Park Stud, Scone</t>
   </si>
   <si>
     <t>Savourer</t>
   </si>
   <si>
+    <t>$275,000</t>
+  </si>
+  <si>
     <t>Stables 49-53,62-64</t>
   </si>
   <si>
     <t>Savvy Coup (NZ)</t>
   </si>
   <si>
+    <t>J Wheeler</t>
+  </si>
+  <si>
+    <t>$220,000</t>
+  </si>
+  <si>
     <t>Kulani Park, Goulburn Weir, Vic</t>
   </si>
   <si>
     <t>Pierata</t>
   </si>
   <si>
     <t>Sboog</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $280,000</t>
+  </si>
+  <si>
     <t>Stables 53-59</t>
   </si>
   <si>
     <t>Scarlet Billows</t>
   </si>
   <si>
     <t>2024-10-24</t>
   </si>
   <si>
     <t>The Autumn Sun</t>
   </si>
   <si>
     <t>Scarlet Dream</t>
   </si>
   <si>
     <t>Seattle Dancer</t>
   </si>
   <si>
     <t>2024-11-03</t>
   </si>
   <si>
     <t>Second Time Lucky (NZ)</t>
   </si>
   <si>
+    <t>$900,000</t>
+  </si>
+  <si>
     <t>Any Suggestion</t>
   </si>
   <si>
     <t>Secret Agenda</t>
   </si>
   <si>
+    <t>Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>2024-10-13</t>
   </si>
   <si>
     <t>Secret Success</t>
   </si>
   <si>
+    <t>Lucky Owners Pty Ltd</t>
+  </si>
+  <si>
+    <t>$430,000</t>
+  </si>
+  <si>
     <t>Lonhro</t>
   </si>
   <si>
     <t>Racing Rewards SA, VOBIS Sires</t>
   </si>
   <si>
     <t>Trapeze Artist</t>
   </si>
   <si>
     <t>Secret Venture</t>
   </si>
   <si>
     <t>Husson</t>
   </si>
   <si>
     <t>Raheen Stud, Warwick, Qld</t>
   </si>
   <si>
     <t>See Marie</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $300,000</t>
+  </si>
+  <si>
     <t>Stable 68</t>
   </si>
   <si>
     <t>Seemingly Discreet</t>
   </si>
   <si>
     <t>Sepoy</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>Sekiyama</t>
   </si>
   <si>
     <t>2024-10-27</t>
   </si>
   <si>
     <t>Sense of Hite (NZ)</t>
   </si>
   <si>
+    <t>K Oka</t>
+  </si>
+  <si>
+    <t>JAPAN</t>
+  </si>
+  <si>
     <t>Street Sense</t>
   </si>
   <si>
     <t>2024-11-19</t>
   </si>
   <si>
     <t>September Run</t>
   </si>
   <si>
+    <t>Gai Waterhouse &amp; Adrian Bott / Kestrel Thoroughbreds / Brad McCarthy Bloodstock</t>
+  </si>
+  <si>
     <t>2024-08-02</t>
   </si>
   <si>
     <t>Amarina Farm, Denman</t>
   </si>
   <si>
     <t>Seracena</t>
   </si>
   <si>
+    <t>Magus Equine</t>
+  </si>
+  <si>
     <t>Stables 65-67,77-80</t>
   </si>
   <si>
     <t>So You Think</t>
   </si>
   <si>
     <t>Seradess</t>
   </si>
   <si>
     <t>Astern</t>
   </si>
   <si>
     <t>Serena Bay</t>
   </si>
   <si>
+    <t>KPW Bloodstock</t>
+  </si>
+  <si>
     <t>North Bloodstock, Scone</t>
   </si>
   <si>
     <t>Serene Majesty</t>
   </si>
   <si>
+    <t>David Skelly / BMD Bloodstock / Ed Stapleton</t>
+  </si>
+  <si>
+    <t>IRELAND</t>
+  </si>
+  <si>
+    <t>$150,000</t>
+  </si>
+  <si>
     <t>Stables 1-15</t>
   </si>
   <si>
     <t>2024-10-02</t>
   </si>
   <si>
     <t>Seventhchic</t>
   </si>
   <si>
+    <t>$560,000</t>
+  </si>
+  <si>
     <t>Seventh Reason</t>
   </si>
   <si>
     <t>2024-11-06</t>
   </si>
   <si>
     <t>Shades of Rose</t>
   </si>
   <si>
+    <t>Proven Thoroughbreds / Pride Racing</t>
+  </si>
+  <si>
     <t>Rubick</t>
   </si>
   <si>
     <t>2024-08-15</t>
   </si>
   <si>
     <t>She's So Special (USA)</t>
   </si>
   <si>
+    <t>James Harron Bloodstock Colt Partnership / Tony Fung Colts</t>
+  </si>
+  <si>
     <t>Hard Spun</t>
   </si>
   <si>
     <t>Alabama Express</t>
   </si>
   <si>
     <t>Sheeza Belter</t>
   </si>
   <si>
+    <t>Chris Waller Racing / Ridgmont / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$625,000</t>
+  </si>
+  <si>
     <t>Gold Standard</t>
   </si>
   <si>
     <t>2024-10-11</t>
   </si>
   <si>
     <t>Sheezdashing</t>
   </si>
   <si>
+    <t>Kia Ora Stud Pty Limited</t>
+  </si>
+  <si>
     <t>Myboycharlie</t>
   </si>
   <si>
     <t>Shoals</t>
   </si>
   <si>
+    <t>The Flying Dutchmen</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
     <t>2024-10-17</t>
   </si>
   <si>
     <t>Showbeel (NZ)</t>
   </si>
   <si>
+    <t>O'Shea-Charlton Racing / James Bester Bloodstock / McKeever Bloodstock /  Catheryne Bruggeman &amp; Paul Moroney Bloodstock</t>
+  </si>
+  <si>
     <t>2024-10-23</t>
   </si>
   <si>
     <t>Corumbene Stud, Scone</t>
   </si>
   <si>
     <t>Showoroses (NZ)</t>
   </si>
   <si>
+    <t>KB Bloodstock</t>
+  </si>
+  <si>
     <t>Stables 79,80</t>
   </si>
   <si>
     <t>Showcasing</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>Sienna Lady (IRE)</t>
   </si>
   <si>
+    <t>Monarch Racing / Catheryne Bruggeman &amp; Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>$140,000</t>
+  </si>
+  <si>
     <t>Lope de Vega</t>
   </si>
   <si>
     <t>BOBS Eligible, Racing Rewards SA</t>
   </si>
   <si>
     <t>Sierra (JPN)</t>
   </si>
   <si>
+    <t>B2B Thoroughbreds / Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
     <t>Orfevre</t>
   </si>
   <si>
     <t>Sierra Sue (NZ)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $400,000</t>
+  </si>
+  <si>
     <t>Darci Brahma</t>
   </si>
   <si>
     <t>Staphanos (JPN)</t>
   </si>
   <si>
     <t>Signora Nera (NZ)</t>
   </si>
   <si>
+    <t>Sparta Racing</t>
+  </si>
+  <si>
+    <t>$190,000</t>
+  </si>
+  <si>
     <t>Sweynesse</t>
   </si>
   <si>
     <t>Frankel (GB)</t>
   </si>
   <si>
     <t>Silent Sovereign</t>
   </si>
   <si>
+    <t>Wattle Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Dalakhani</t>
   </si>
   <si>
     <t>Silent Surround</t>
   </si>
   <si>
+    <t>Niki O'Shea Racing</t>
+  </si>
+  <si>
+    <t>$120,000</t>
+  </si>
+  <si>
     <t>Face Value</t>
   </si>
   <si>
     <t>2024-10-03</t>
   </si>
   <si>
     <t>Simannka (IRE)</t>
   </si>
   <si>
     <t>Mastercraftsman</t>
   </si>
   <si>
     <t>2024-10-09</t>
   </si>
   <si>
     <t>Wentwood Grange, Cambridge, NZ</t>
   </si>
   <si>
     <t>Sinaloa</t>
   </si>
   <si>
+    <t>Prima Park / Bevan Smith Bloodstock</t>
+  </si>
+  <si>
     <t>Stables 65-68</t>
   </si>
   <si>
     <t>Singing Sword</t>
   </si>
   <si>
     <t>Single Sapphire</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Single Soul (GB)</t>
   </si>
   <si>
     <t>Dubawi</t>
   </si>
   <si>
     <t>Fairview Park Stud, Grose Wold</t>
   </si>
   <si>
     <t>Street Boss (USA)</t>
   </si>
   <si>
     <t>Siwa Lady</t>
   </si>
   <si>
+    <t>$290,000</t>
+  </si>
+  <si>
     <t>Stables 66-68,78</t>
   </si>
   <si>
     <t>Gonski</t>
   </si>
   <si>
     <t>Skagerrak</t>
   </si>
   <si>
     <t>Dawn Approach</t>
   </si>
   <si>
     <t>Slave to Love (NZ)</t>
   </si>
   <si>
+    <t>Moody Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Sleek Lynx (GB)</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Slots</t>
   </si>
   <si>
     <t>Casino Prince</t>
   </si>
   <si>
     <t>Smirnova</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Snogging</t>
   </si>
   <si>
     <t>Soffika (IRE)</t>
   </si>
   <si>
     <t>Zoffany</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>Davali Thoroughbreds, Luskintyre</t>
   </si>
   <si>
     <t>Sofie's Gold Class</t>
   </si>
   <si>
     <t>Stables 73-76</t>
   </si>
   <si>
     <t>Written By</t>
   </si>
   <si>
     <t>Solar Kitty</t>
   </si>
   <si>
+    <t>Liam Howley Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$350,000</t>
+  </si>
+  <si>
     <t>Northern Meteor</t>
   </si>
   <si>
     <t>Something Silver</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $120,000</t>
+  </si>
+  <si>
     <t>Soriano (NZ)</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>Soul Purpose</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>Spanish Whisper</t>
   </si>
   <si>
+    <t>Bahen Bloodstock Ltd</t>
+  </si>
+  <si>
     <t>2024-11-05</t>
   </si>
   <si>
     <t>Speak Fondly</t>
   </si>
   <si>
+    <t xml:space="preserve">Shane McGrath Bloodstock / Clinton McDonald Racing </t>
+  </si>
+  <si>
+    <t>$1,800,000</t>
+  </si>
+  <si>
     <t>Spectacle</t>
   </si>
   <si>
+    <t>Sutton Racing / B Rogers</t>
+  </si>
+  <si>
     <t>Teofilo</t>
   </si>
   <si>
     <t>Speedboat</t>
   </si>
   <si>
     <t>Commands</t>
   </si>
   <si>
     <t>Star Rockette (IRE)</t>
   </si>
   <si>
     <t>Starelle</t>
   </si>
   <si>
     <t>Starvoia</t>
   </si>
   <si>
     <t>Starcraft</t>
   </si>
   <si>
     <t>2024-10-14</t>
   </si>
   <si>
     <t>Stay With Me</t>
   </si>
   <si>
+    <t>ARJB Consulting / de Burgh Equine</t>
+  </si>
+  <si>
     <t>Still a Star</t>
   </si>
   <si>
+    <t>$480,000</t>
+  </si>
+  <si>
     <t>Toronado</t>
   </si>
   <si>
     <t>Sugar Hill</t>
   </si>
   <si>
+    <t>MyRacehorse / Bjorn Baker Racing / Clarke Bloodstock (FBAA) / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Hinchinbrook</t>
   </si>
   <si>
     <t>Summer Sham</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>Summerland (GB)</t>
   </si>
   <si>
     <t>2024-07-21</t>
   </si>
   <si>
     <t>Sunlight</t>
   </si>
   <si>
     <t>Sunlit</t>
   </si>
   <si>
     <t>Super Cash</t>
   </si>
   <si>
+    <t>$370,000</t>
+  </si>
+  <si>
     <t>Super Too</t>
   </si>
   <si>
+    <t>Go Bloodstock / Michael Freedman / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$460,000</t>
+  </si>
+  <si>
     <t>Sweet Scandal</t>
   </si>
   <si>
+    <t>T Yeung</t>
+  </si>
+  <si>
     <t>Sweet Sherry</t>
   </si>
   <si>
+    <t>$1,700,000</t>
+  </si>
+  <si>
     <t>Bel Esprit</t>
   </si>
   <si>
     <t>Sweetest Thing (IRE)</t>
   </si>
   <si>
+    <t>Rosemont Stud Pty Ltd</t>
+  </si>
+  <si>
     <t>Sword of Light</t>
   </si>
   <si>
+    <t>Yulong Investments / Gai Waterhouse &amp; Adrian Bott Racing</t>
+  </si>
+  <si>
     <t>Tamahere (FR)</t>
   </si>
   <si>
     <t>Wootton Bassett</t>
   </si>
   <si>
     <t>2024-09-19</t>
   </si>
   <si>
     <t>Tap This</t>
   </si>
   <si>
+    <t>$475,000</t>
+  </si>
+  <si>
     <t>Tapit</t>
   </si>
   <si>
     <t>Taraayef</t>
   </si>
   <si>
+    <t>YLP Racing</t>
+  </si>
+  <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>Tattooist</t>
   </si>
   <si>
+    <t>T Licastro</t>
+  </si>
+  <si>
+    <t>$90,000</t>
+  </si>
+  <si>
     <t>Tears for Odessa</t>
   </si>
   <si>
+    <t>Matthew C Smith Racing Pty Limited</t>
+  </si>
+  <si>
+    <t>$130,000</t>
+  </si>
+  <si>
     <t>Russian Revolution</t>
   </si>
   <si>
     <t>2024-10-25</t>
   </si>
   <si>
     <t>Tears of Jupiter</t>
   </si>
   <si>
     <t>Tempt Me Not</t>
   </si>
   <si>
     <t>Strategic Maneuver</t>
   </si>
   <si>
     <t>2024-10-22</t>
   </si>
   <si>
     <t>Temptacion</t>
   </si>
   <si>
+    <t>Belmont Bloodstock Agency (FBAA)</t>
+  </si>
+  <si>
     <t>All Too Hard</t>
   </si>
   <si>
     <t>Tenacious (JPN)</t>
   </si>
   <si>
     <t>King Kamehameha</t>
   </si>
   <si>
     <t>Thai Noon (IRE)</t>
   </si>
   <si>
     <t>Dansili</t>
   </si>
   <si>
     <t>2024-08-16</t>
   </si>
   <si>
     <t>The Actuary</t>
   </si>
   <si>
     <t>The King's Widow</t>
   </si>
   <si>
+    <t>Australian Bloodstock / Kris Lees Racing</t>
+  </si>
+  <si>
+    <t>$425,000</t>
+  </si>
+  <si>
     <t>Fernrigg Farm, Denman</t>
   </si>
   <si>
     <t>Pinatubo (IRE)</t>
   </si>
   <si>
     <t>The Muses</t>
   </si>
   <si>
+    <t>Blueblood Thoroughbreds</t>
+  </si>
+  <si>
     <t>Stables 81,82</t>
   </si>
   <si>
     <t>The Pinnacle</t>
   </si>
   <si>
     <t>Threeood</t>
   </si>
   <si>
+    <t>EA &amp; WA Huglin / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Star Witness</t>
   </si>
   <si>
     <t>Tickle Me Scarlett</t>
   </si>
   <si>
+    <t>Dalziel Bloodstock / Moody Racing</t>
+  </si>
+  <si>
     <t>Tides</t>
   </si>
   <si>
     <t>Time Awaits</t>
   </si>
   <si>
+    <t>Aramco Racing / Rick Connolly Bloodstock / Chris Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>$550,000</t>
+  </si>
+  <si>
     <t>Nicconi</t>
   </si>
   <si>
     <t>Timeless Choice</t>
   </si>
   <si>
+    <t>Richard &amp; Chantelle Jolly Racing</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
     <t>Tinge</t>
   </si>
   <si>
     <t>Shamardal</t>
   </si>
   <si>
     <t>Too Good Too Hard</t>
   </si>
   <si>
+    <t>Bjorn Baker Racing / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>Hitotsu</t>
   </si>
   <si>
     <t>Top Cuban</t>
   </si>
   <si>
+    <t>G Eurell</t>
+  </si>
+  <si>
     <t>Anabaa</t>
   </si>
   <si>
     <t>2024-10-16</t>
   </si>
   <si>
     <t>Torvill</t>
   </si>
   <si>
+    <t>The Lofty Thoroughbreds Group Pty Ltd / Alex Rae Racing</t>
+  </si>
+  <si>
     <t>Toryjoy</t>
   </si>
   <si>
+    <t>Ruddy Racing / Liam Ruddy Bloodstock</t>
+  </si>
+  <si>
+    <t>$110,000</t>
+  </si>
+  <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>Travelling Light (NZ)</t>
   </si>
   <si>
     <t>El Roca</t>
   </si>
   <si>
     <t>Treppes</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $600,000</t>
+  </si>
+  <si>
     <t>Trevi Dreams (NZ)</t>
   </si>
   <si>
+    <t>Hawkes Racing</t>
+  </si>
+  <si>
+    <t>$240,000</t>
+  </si>
+  <si>
     <t>Tuscan Queen (CAN)</t>
   </si>
   <si>
     <t>2024-07-26</t>
   </si>
   <si>
     <t>Tuudelu</t>
   </si>
   <si>
     <t>Dundeel</t>
   </si>
   <si>
     <t>Twinkle (IRE)</t>
   </si>
   <si>
     <t>Twinkle Toes (IRE)</t>
   </si>
   <si>
     <t>Danehill</t>
   </si>
   <si>
     <t>Unforgotten</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Valalie</t>
   </si>
   <si>
     <t>Veranskova</t>
   </si>
   <si>
     <t>2024-08-12</t>
   </si>
   <si>
     <t>Blue Point (IRE)</t>
   </si>
   <si>
     <t>Via Napoli</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>Victoria Quay</t>
   </si>
   <si>
+    <t>$1,300,000</t>
+  </si>
+  <si>
     <t>Diatonic (JPN)</t>
   </si>
   <si>
     <t>Viddora</t>
   </si>
   <si>
     <t>Vienna Romance</t>
   </si>
   <si>
     <t>Duporth</t>
   </si>
   <si>
     <t>Vinicunca</t>
   </si>
   <si>
+    <t>Joseph &amp; Jones Racing</t>
+  </si>
+  <si>
+    <t>$60,000</t>
+  </si>
+  <si>
     <t>Vintage Harvest</t>
   </si>
   <si>
+    <t>Malua Bloodstock Pty Ltd</t>
+  </si>
+  <si>
     <t>Gun Runner (USA)</t>
   </si>
   <si>
     <t>Violenza (USA)</t>
   </si>
   <si>
+    <t>J Fung</t>
+  </si>
+  <si>
     <t>Violence</t>
   </si>
   <si>
     <t>Volpe Veloce</t>
   </si>
   <si>
+    <t>Gelagotis Racing / James Bester Bloodstock</t>
+  </si>
+  <si>
     <t>Foxwedge</t>
   </si>
   <si>
     <t>Riversdale Farm, Scone</t>
   </si>
   <si>
     <t>Wahng Wah</t>
   </si>
   <si>
     <t>Stables 31,32</t>
   </si>
   <si>
     <t>2024-11-14</t>
   </si>
   <si>
     <t>Zousain</t>
   </si>
   <si>
     <t>Wake Up (GER)</t>
   </si>
   <si>
     <t>Soldier of Fortune</t>
   </si>
   <si>
     <t>Warm Smile (GB)</t>
   </si>
   <si>
     <t>Warranty</t>
   </si>
   <si>
+    <t>Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$420,000</t>
+  </si>
+  <si>
     <t>Wayupinthesky</t>
   </si>
   <si>
     <t>Wednesday (GB)</t>
   </si>
   <si>
     <t>Night of Thunder</t>
   </si>
   <si>
     <t>Bhima Thoroughbreds, Scone</t>
   </si>
   <si>
     <t>Whistle Baby</t>
   </si>
   <si>
     <t>Stables 17,18</t>
   </si>
   <si>
     <t>Magnus</t>
   </si>
   <si>
     <t>White Moss</t>
   </si>
   <si>
     <t>Mossman</t>
   </si>
   <si>
     <t>Winter Freeze</t>
   </si>
   <si>
     <t>Winx</t>
   </si>
   <si>
     <t>2024-11-25</t>
   </si>
   <si>
     <t>Witherspoon</t>
   </si>
   <si>
+    <t>Sara Ryan Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Xanadu (NZ)</t>
   </si>
   <si>
     <t>Elusive City</t>
   </si>
   <si>
     <t>Yearning</t>
   </si>
   <si>
+    <t>Paul Messara Racing</t>
+  </si>
+  <si>
     <t>Yes Baby Yes</t>
   </si>
   <si>
     <t>Dissident</t>
   </si>
   <si>
     <t>2024-08-26</t>
   </si>
   <si>
     <t>Yolanda</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $190,000</t>
+  </si>
+  <si>
     <t>Shamus Award</t>
   </si>
   <si>
     <t>Zara Bay</t>
   </si>
   <si>
     <t>Zee Falls (NZ)</t>
   </si>
   <si>
+    <t>$700,000</t>
+  </si>
+  <si>
     <t>Zenaida (NZ)</t>
   </si>
   <si>
     <t>Zabeel</t>
   </si>
   <si>
     <t>Zou Dancer</t>
   </si>
   <si>
+    <t>Satomi Oka Bloodstock (FBAA) / K Daicho</t>
+  </si>
+  <si>
     <t>2024-07-28</t>
   </si>
   <si>
     <t>Castelvecchio</t>
   </si>
   <si>
     <t>Zurla</t>
   </si>
   <si>
+    <t>Anthony &amp; Sam Freedman Racing / Champion Thoroughbreds / B Rogers</t>
+  </si>
+  <si>
     <t>A Time for Julia</t>
   </si>
   <si>
+    <t>Moody Racing Pty Ltd / TFI</t>
+  </si>
+  <si>
     <t>2024-11-21</t>
   </si>
   <si>
     <t>Abbey Marie</t>
   </si>
   <si>
+    <t>E Hirsch</t>
+  </si>
+  <si>
     <t>2024-08-06</t>
   </si>
   <si>
     <t>Abscond</t>
   </si>
   <si>
     <t>2024-11-12</t>
   </si>
   <si>
     <t>Acquired (NZ)</t>
   </si>
   <si>
     <t>Acqume</t>
   </si>
   <si>
     <t>Ain'tnofallenstar</t>
   </si>
   <si>
+    <t>Fernrigg Farm Pty Ltd</t>
+  </si>
+  <si>
     <t>Air Spirit</t>
   </si>
   <si>
     <t>Spirit of Boom</t>
   </si>
   <si>
     <t>Akari</t>
   </si>
   <si>
     <t>Admire Mars (JPN)</t>
   </si>
   <si>
     <t>Aliyana Tilde</t>
   </si>
   <si>
+    <t>Hunters Lodge / Liam Ruddy Bloodstock</t>
+  </si>
+  <si>
     <t>2024-09-14</t>
   </si>
   <si>
     <t>All of Me</t>
   </si>
   <si>
     <t>All That I Know</t>
   </si>
   <si>
+    <t>TFI</t>
+  </si>
+  <si>
     <t>All That Jazz (SAF)</t>
   </si>
   <si>
     <t>Trippi</t>
   </si>
   <si>
     <t>Allegretta</t>
   </si>
   <si>
+    <t>KM &amp; VA Schweida</t>
+  </si>
+  <si>
     <t>Alnaseem (GB)</t>
   </si>
   <si>
+    <t>George Moore Bloodstock / Ryan &amp; Alexiou Racing / Stallion Match</t>
+  </si>
+  <si>
     <t>Amiche</t>
   </si>
   <si>
+    <t>Gai Waterhouse &amp; Adrian Bott</t>
+  </si>
+  <si>
     <t>Amicus</t>
   </si>
   <si>
+    <t>Bruce Perry Bloodstock / Elsdon Park</t>
+  </si>
+  <si>
     <t>2024-09-29</t>
   </si>
   <si>
     <t>Ampin (NZ)</t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Amuri</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $140,000</t>
+  </si>
+  <si>
     <t>Anaheed</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>Angelinka (FR)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $220,000</t>
+  </si>
+  <si>
     <t>Pedro the Great</t>
   </si>
   <si>
     <t>Annavisto (NZ)</t>
   </si>
   <si>
     <t>Reliable Man</t>
   </si>
   <si>
     <t>April Rain</t>
   </si>
   <si>
+    <t>Peachester Lodge Trust</t>
+  </si>
+  <si>
     <t>2024-09-22</t>
   </si>
   <si>
     <t>Aquagirl</t>
   </si>
   <si>
     <t>Headwater</t>
   </si>
   <si>
     <t>Archanna</t>
   </si>
   <si>
+    <t>Star Thoroughbreds Pty Ltd / Vin Cox Bloodstock</t>
+  </si>
+  <si>
     <t>Artistry</t>
   </si>
   <si>
     <t>Ashema</t>
   </si>
   <si>
     <t>Awakening</t>
   </si>
   <si>
+    <t>$80,000</t>
+  </si>
+  <si>
     <t>Cool Aza Beel (NZ)</t>
   </si>
   <si>
     <t>Aware</t>
   </si>
   <si>
+    <t>Mick Malone Bloodstock</t>
+  </si>
+  <si>
     <t>Tale of the Cat</t>
   </si>
   <si>
     <t>Axella</t>
   </si>
   <si>
+    <t>Busuttin Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>2024-09-08</t>
   </si>
   <si>
     <t>Azkadellia (NZ)</t>
   </si>
   <si>
     <t>Shinko King</t>
   </si>
   <si>
     <t>Bebeautiful (FR)</t>
   </si>
   <si>
     <t>Le Havre</t>
   </si>
   <si>
     <t>Beela Hudood</t>
   </si>
   <si>
+    <t>$950,000</t>
+  </si>
+  <si>
     <t>Been Studying Her (USA)</t>
   </si>
   <si>
+    <t>AL Corporation</t>
+  </si>
+  <si>
+    <t>PHILIPPINES</t>
+  </si>
+  <si>
     <t>Fast Anna</t>
   </si>
   <si>
     <t>Bleu Roche</t>
   </si>
   <si>
     <t>Bonham</t>
   </si>
   <si>
+    <t>OTI Management Pty Ltd / Sheamus Mills Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Bonnie No Clyde</t>
   </si>
   <si>
     <t>2024-11-09</t>
   </si>
   <si>
     <t>Bonny Gold (JPN)</t>
   </si>
   <si>
     <t>Deep Impact</t>
   </si>
   <si>
     <t>Artorius</t>
   </si>
   <si>
     <t>Boujie Girl (USA)</t>
   </si>
   <si>
+    <t>Cambridge Stud</t>
+  </si>
+  <si>
     <t>Flashback</t>
   </si>
   <si>
     <t>Bridget Wenlock</t>
   </si>
   <si>
     <t>Per Incanto (USA)</t>
   </si>
   <si>
     <t>Bridgewater</t>
   </si>
   <si>
+    <t>Upper Bloodstock Pty Ltd</t>
+  </si>
+  <si>
     <t>Bring Me Roses</t>
   </si>
   <si>
     <t>High Chaparral</t>
   </si>
   <si>
     <t>Bring Me Showers</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
     <t>Butter Blonde</t>
   </si>
   <si>
+    <t>KPA Thoroughbreds</t>
+  </si>
+  <si>
     <t>Choisir</t>
   </si>
   <si>
     <t>C'Est Beau la Vie</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $500,000</t>
+  </si>
+  <si>
     <t>Cafe Royal</t>
   </si>
   <si>
     <t>California Zimbol</t>
   </si>
   <si>
+    <t>$1,050,000</t>
+  </si>
+  <si>
     <t>2024-10-20</t>
   </si>
   <si>
     <t>Calming Influence</t>
   </si>
   <si>
     <t>Casadiva</t>
   </si>
   <si>
     <t>Cavaco</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $150,000</t>
+  </si>
+  <si>
     <t>Celebrity Miss</t>
   </si>
   <si>
     <t>Cellsabeel</t>
   </si>
   <si>
     <t>Centro Storico</t>
   </si>
   <si>
     <t>Chanel's Choice</t>
   </si>
   <si>
     <t>VOBIS Silver</t>
   </si>
   <si>
     <t>Chanteline (USA)</t>
   </si>
   <si>
+    <t>$375,000</t>
+  </si>
+  <si>
     <t>Majesticperfection</t>
   </si>
   <si>
     <t>Chaquinta (NZ)</t>
   </si>
   <si>
+    <t>Bruce Perry Bloodstock</t>
+  </si>
+  <si>
     <t>2024-11-18</t>
   </si>
   <si>
     <t>Chasing Fireflies (USA)</t>
   </si>
   <si>
+    <t>Redgum Racing / Metrics Equine</t>
+  </si>
+  <si>
     <t>Twirling Candy</t>
   </si>
   <si>
     <t>Chocolate Martini (USA)</t>
   </si>
   <si>
     <t>Broken Vow</t>
   </si>
   <si>
     <t>Cicatrix (USA)</t>
   </si>
   <si>
+    <t>$1,600,000</t>
+  </si>
+  <si>
     <t>Clearly (GB)</t>
   </si>
   <si>
     <t>Invincible Spirit</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>Goodwood Farm, Murrurundi</t>
   </si>
   <si>
     <t>Confidential Queen</t>
   </si>
   <si>
+    <t xml:space="preserve">Ciaron Maher Bloodstock / Eric Lucas </t>
+  </si>
+  <si>
     <t>Stables 65-67</t>
   </si>
   <si>
     <t>2024-11-10</t>
   </si>
   <si>
     <t>Connemara</t>
   </si>
   <si>
     <t>Courageous Kitty</t>
   </si>
   <si>
+    <t>Anthony &amp; Sam Freedman Racing / Badgers Bloodstock</t>
+  </si>
+  <si>
     <t>Courchevel</t>
   </si>
   <si>
+    <t>$230,000</t>
+  </si>
+  <si>
     <t>Covent Garden</t>
   </si>
   <si>
     <t>2024-11-17</t>
   </si>
   <si>
     <t>Crystal Fountain (NZ)</t>
   </si>
   <si>
+    <t>Shane McGrath Bloodstock</t>
+  </si>
+  <si>
     <t>Stravinsky</t>
   </si>
   <si>
     <t>Dalt Vila (JPN)</t>
   </si>
   <si>
     <t>Dariawa (FR)</t>
   </si>
   <si>
     <t>Iffraaj</t>
   </si>
   <si>
     <t>Daring</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $170,000</t>
+  </si>
+  <si>
     <t>Daysee Doom</t>
   </si>
   <si>
     <t>Deepstar</t>
   </si>
   <si>
     <t>Deep Field</t>
   </si>
   <si>
     <t>Carramar Park, Grose Wold</t>
   </si>
   <si>
     <t>Devil in Her Heart</t>
   </si>
   <si>
+    <t>George Moore Bloodstock</t>
+  </si>
+  <si>
     <t>Stable 65</t>
   </si>
   <si>
     <t>Diamond Effort</t>
   </si>
   <si>
+    <t>Matthew Davidson</t>
+  </si>
+  <si>
     <t>Diamonds</t>
   </si>
   <si>
+    <t>Aramco Racing</t>
+  </si>
+  <si>
     <t>Rich Enuff</t>
   </si>
   <si>
     <t>Diamondsareforever (IRE)</t>
   </si>
   <si>
+    <t>Chris Waller Racing / Mulcaster Bloodstock / Belannah Stud</t>
+  </si>
+  <si>
     <t>Justify</t>
   </si>
   <si>
     <t>Dixie Blossoms</t>
   </si>
   <si>
+    <t>Ric Wylie Bloodstock</t>
+  </si>
+  <si>
     <t>Dream Cirque</t>
   </si>
   <si>
+    <t>Blake Ryan Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Dream Ahead</t>
   </si>
   <si>
     <t>Dubai Blue (USA)</t>
   </si>
   <si>
+    <t>Cape Schanck Stud</t>
+  </si>
+  <si>
     <t>Dubai Star</t>
   </si>
   <si>
     <t>Pride of Dubai</t>
   </si>
   <si>
     <t>Dulzura</t>
   </si>
   <si>
+    <t>G Dagvadorj</t>
+  </si>
+  <si>
+    <t>MONGOLIA</t>
+  </si>
+  <si>
     <t>Earth Angel</t>
   </si>
   <si>
     <t>Easy Silence (USA)</t>
   </si>
   <si>
     <t>Constitution</t>
   </si>
   <si>
     <t>Eclat</t>
   </si>
   <si>
     <t>Beneteau</t>
   </si>
   <si>
     <t>Edgy Style (JPN)</t>
   </si>
   <si>
     <t>Harbinger</t>
   </si>
   <si>
     <t>Edith Piaf (IRE)</t>
   </si>
   <si>
     <t>Ektifaa</t>
   </si>
   <si>
     <t>El Dorado Dreaming</t>
   </si>
   <si>
+    <t>Archibald Racing</t>
+  </si>
+  <si>
     <t>Ilovethiscity</t>
   </si>
   <si>
     <t>Ellerslie Lace (FR)</t>
   </si>
   <si>
     <t>Ellicazoom</t>
   </si>
   <si>
+    <t>James Harrron Bloodstock Filly Partnership / Tony Fung Fillies</t>
+  </si>
+  <si>
     <t>Testa Rossa</t>
   </si>
   <si>
     <t>Embedded</t>
   </si>
   <si>
+    <t>Gollan Racing Stables</t>
+  </si>
+  <si>
+    <t>$50,000</t>
+  </si>
+  <si>
     <t>Emerald Bay</t>
   </si>
   <si>
+    <t>$1,000,000</t>
+  </si>
+  <si>
     <t>Enbihaar</t>
   </si>
   <si>
+    <t>Watership Down / McKeever Bloodstock / Gai Waterhouse &amp; Adrian Bott Racing</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM</t>
+  </si>
+  <si>
+    <t>$2,200,000</t>
+  </si>
+  <si>
     <t>Endean Rose (NZ)</t>
   </si>
   <si>
     <t>Baaeed (GB)</t>
   </si>
   <si>
     <t>Endless Sunshine (IRE)</t>
   </si>
   <si>
+    <t>Noble Racing / Robert &amp; Luke Price</t>
+  </si>
+  <si>
     <t>Churchill</t>
   </si>
   <si>
     <t>Ends in Tears</t>
   </si>
   <si>
+    <t>James Cummings Racing</t>
+  </si>
+  <si>
     <t>English</t>
   </si>
   <si>
     <t>Ennis Hill</t>
   </si>
   <si>
+    <t>Ciaron Maher Bloodstock / Linda Shanahan</t>
+  </si>
+  <si>
     <t>Escapement (GB)</t>
   </si>
   <si>
     <t>New Bay (GB)</t>
   </si>
   <si>
     <t>Estrella de Plata (IRE)</t>
   </si>
   <si>
     <t>Eulogy (USA)</t>
   </si>
   <si>
+    <t>Bourbon County Bloodstock</t>
+  </si>
+  <si>
     <t>Empire Maker</t>
   </si>
   <si>
     <t>Evalina</t>
   </si>
   <si>
+    <t>Hayfields Racing</t>
+  </si>
+  <si>
     <t>Every Rose</t>
   </si>
   <si>
+    <t>Gollan Racing/ First Light Racing / Matt Houldsworth</t>
+  </si>
+  <si>
     <t>Exaltation (NZ)</t>
   </si>
   <si>
+    <t>MyRacehorse / Michael Freedman Racing / Belmont Bloodstock (FBAA) / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Exsqueeze Me</t>
   </si>
   <si>
     <t>Extensible</t>
   </si>
   <si>
+    <t xml:space="preserve">E Hirsch </t>
+  </si>
+  <si>
     <t>Fadhayyil (IRE)</t>
   </si>
   <si>
+    <t>Richard &amp; Will Freedman Stables</t>
+  </si>
+  <si>
     <t>Tamayuz</t>
   </si>
   <si>
     <t>Fairey Barracuda</t>
   </si>
   <si>
+    <t>ZHANG Linsheng</t>
+  </si>
+  <si>
+    <t>CHINA</t>
+  </si>
+  <si>
+    <t>$975,000</t>
+  </si>
+  <si>
     <t>Rothesay</t>
   </si>
   <si>
     <t>Falconry</t>
   </si>
   <si>
+    <t>Hannover Lodge</t>
+  </si>
+  <si>
     <t>2024-09-13</t>
   </si>
   <si>
     <t>Tagaloa</t>
   </si>
   <si>
     <t>Fantasy (IRE)</t>
   </si>
   <si>
     <t>Fashion Faux Pas (USA)</t>
   </si>
   <si>
+    <t>Emirates Park / Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Flatter</t>
   </si>
   <si>
     <t>Fasika</t>
   </si>
   <si>
+    <t>Laurel Oak Bloodstock Pty Ltd (FBAA)</t>
+  </si>
+  <si>
     <t>Fast Talker</t>
   </si>
   <si>
     <t>Fee Dansante (IRE)</t>
   </si>
   <si>
     <t>Festival Miss</t>
   </si>
   <si>
+    <t>Pride Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Festivity (NZ)</t>
   </si>
   <si>
     <t>Fiesta</t>
   </si>
   <si>
+    <t>Jamie McCalmont For Tom Magnier</t>
+  </si>
+  <si>
     <t>Final Thought (IRE)</t>
   </si>
   <si>
+    <t>We Bloodstock Pty Ltd</t>
+  </si>
+  <si>
     <t>Fix (NZ)</t>
   </si>
   <si>
     <t>Fjord</t>
   </si>
   <si>
     <t>Florabella</t>
   </si>
   <si>
     <t>Flying Evelyn</t>
   </si>
   <si>
     <t>Forbidden Love</t>
   </si>
   <si>
+    <t>David Redvers / Ciaron Maher Racing</t>
+  </si>
+  <si>
     <t>Forgetmenotblue (IRE)</t>
   </si>
   <si>
     <t>Pivotal</t>
   </si>
   <si>
     <t>Formality</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $800,000</t>
+  </si>
+  <si>
     <t>Foxy Housewife</t>
   </si>
   <si>
     <t>Fratianne</t>
   </si>
   <si>
     <t>Game of Thorns</t>
   </si>
   <si>
     <t>Gaudeamus (USA)</t>
   </si>
   <si>
     <t>Distorted Humor</t>
   </si>
   <si>
     <t>2024-11-15</t>
   </si>
   <si>
     <t>Get Closer (JPN)</t>
   </si>
   <si>
     <t>Wild Rush</t>
   </si>
   <si>
     <t>Get in the Spirit</t>
   </si>
   <si>
     <t>Giza Goddess (USA)</t>
   </si>
   <si>
+    <t>YLR / Matt Laurie Racing</t>
+  </si>
+  <si>
+    <t>$2,000,000</t>
+  </si>
+  <si>
     <t>Cairo Prince</t>
   </si>
   <si>
     <t>Glistening</t>
   </si>
   <si>
     <t>Global Dream</t>
   </si>
   <si>
     <t>2024-11-07</t>
   </si>
   <si>
     <t>Go Indy Go</t>
   </si>
   <si>
+    <t>Sumbe / William Johnson Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>FRANCE</t>
+  </si>
+  <si>
     <t>Golden Elixr</t>
   </si>
   <si>
+    <t>MyRaceHorse / Belmont Bloodstock (FBAA) / Lindsay Park Racing</t>
+  </si>
+  <si>
     <t>Sword of State</t>
   </si>
   <si>
     <t>Goldilicious (NZ)</t>
   </si>
   <si>
     <t>Good and Proper</t>
   </si>
   <si>
     <t>Shooting to Win</t>
   </si>
   <si>
     <t>Gotta Kiss</t>
   </si>
   <si>
     <t>Greysful Glamour</t>
   </si>
   <si>
     <t>Gust of Wind (NZ)</t>
   </si>
   <si>
     <t>Hannah in a Hurry</t>
   </si>
   <si>
     <t>High Fashion</t>
   </si>
   <si>
     <t>Hindaam (NZ)</t>
   </si>
   <si>
+    <t>Lees Racing / Bahen Bloodstock / Hall Of Fame Bloodstock / Upper Bloodstock / T Yeung</t>
+  </si>
+  <si>
+    <t>$725,000</t>
+  </si>
+  <si>
     <t>Hopscotch (NZ)</t>
   </si>
   <si>
     <t>2024-11-24</t>
   </si>
   <si>
     <t>Humma Humma</t>
   </si>
   <si>
+    <t>McEvoy Mitchell Racing Pty Ltd / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Denman</t>
   </si>
   <si>
     <t>I am Queen</t>
   </si>
   <si>
+    <t>Ryan &amp; Alexiou Racing / Stallion Match</t>
+  </si>
+  <si>
     <t>I Am Speedy</t>
   </si>
   <si>
     <t>I'll Have a Bit</t>
   </si>
   <si>
+    <t>Procyon Services Pty Ltd</t>
+  </si>
+  <si>
+    <t>$55,000</t>
+  </si>
+  <si>
     <t>Smart Missile</t>
   </si>
   <si>
     <t>Icebath (NZ)</t>
   </si>
   <si>
     <t>Ideal Image</t>
   </si>
   <si>
+    <t>Cameron Cooke Bloodstock</t>
+  </si>
+  <si>
     <t>Impecunious (NZ)</t>
   </si>
   <si>
+    <t>John Foote Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Impulsive</t>
   </si>
   <si>
     <t>In a While</t>
   </si>
   <si>
     <t>In Her Time</t>
   </si>
   <si>
     <t>Time Thief</t>
   </si>
   <si>
     <t>Instant Celebrity</t>
   </si>
   <si>
+    <t>Rosemont Stud / Phillip Stokes Racing</t>
+  </si>
+  <si>
     <t>State of Rest (IRE)</t>
   </si>
   <si>
     <t>Intrinsic</t>
   </si>
   <si>
     <t>Invictus Salute</t>
   </si>
   <si>
+    <t>$1,550,000</t>
+  </si>
+  <si>
     <t>Invincible Nature</t>
   </si>
   <si>
     <t>Ippodamia's Girl (USA)</t>
   </si>
   <si>
     <t>Stormy Atlantic</t>
   </si>
   <si>
     <t>Isotope</t>
   </si>
   <si>
     <t>Istanford (USA)</t>
   </si>
   <si>
     <t>Istan</t>
   </si>
   <si>
     <t>Jadeerah (GB)</t>
   </si>
   <si>
     <t>Frankel</t>
   </si>
   <si>
     <t>Jamita</t>
   </si>
   <si>
+    <t>Mathland Pty Ltd</t>
+  </si>
+  <si>
     <t>Almanzor (FR)</t>
   </si>
   <si>
     <t>Japonica</t>
   </si>
   <si>
     <t>Jazette</t>
   </si>
   <si>
+    <t>Fernie Racing</t>
+  </si>
+  <si>
     <t>Je Suis Belle</t>
   </si>
   <si>
+    <t>Grant Bloodstock / OTM Racing / D Dickie</t>
+  </si>
+  <si>
     <t>2024-08-04</t>
   </si>
   <si>
     <t>Jennifer Eccles (NZ)</t>
   </si>
   <si>
     <t>Rip Van Winkle</t>
   </si>
   <si>
     <t>Jillette</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $430,000</t>
+  </si>
+  <si>
     <t>Jolie's Shinju (JPN)</t>
   </si>
   <si>
+    <t>Griffiths Racing</t>
+  </si>
+  <si>
     <t>Jolie's Halo</t>
   </si>
   <si>
     <t>Joyous Thunder (USA)</t>
   </si>
   <si>
     <t>Kitten's Joy</t>
   </si>
   <si>
     <t>Kaiken</t>
   </si>
   <si>
+    <t>Ryan &amp; Alexiou Racing</t>
+  </si>
+  <si>
     <t>Katresha</t>
   </si>
   <si>
     <t>Kiku</t>
   </si>
   <si>
     <t>2024-08-11</t>
   </si>
   <si>
     <t>Kirini</t>
   </si>
   <si>
+    <t>Gary Mudgway Bloodstock</t>
+  </si>
+  <si>
     <t>Kiss Me Dixie (IRE)</t>
   </si>
   <si>
     <t>Macquarie Stud, Wellington</t>
   </si>
   <si>
     <t>Knit 'n' Purl</t>
   </si>
   <si>
     <t>Stable 80</t>
   </si>
   <si>
     <t>L'Cosmo</t>
   </si>
   <si>
+    <t>John Thompson Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>La Magique</t>
   </si>
   <si>
     <t>Magic Albert</t>
   </si>
   <si>
     <t>La Mexicana</t>
   </si>
   <si>
+    <t>Chris Waller Racing/Mulcaster Bloodstock</t>
+  </si>
+  <si>
     <t>Lady Athena (FR)</t>
   </si>
   <si>
+    <t>Stuart Kendrick Racing</t>
+  </si>
+  <si>
     <t>Lady Blakeney (GB)</t>
   </si>
   <si>
+    <t>McKeever Bloodstock / Lindsay Park Racing</t>
+  </si>
+  <si>
     <t>Lady Hamana</t>
   </si>
   <si>
     <t>Lady Lupino</t>
   </si>
   <si>
+    <t>Vincent T Nolen</t>
+  </si>
+  <si>
     <t>Lady Messene</t>
   </si>
   <si>
     <t>Lady of Honour</t>
   </si>
   <si>
+    <t>Group 1 Bloodstock (FBAA) / O Kheir</t>
+  </si>
+  <si>
+    <t>$510,000</t>
+  </si>
+  <si>
     <t>No Nay Never</t>
   </si>
   <si>
     <t>Lady War Machine (USA)</t>
   </si>
   <si>
     <t>Laguna Azzurra (JPN)</t>
   </si>
   <si>
     <t>Heart's Cry</t>
   </si>
   <si>
     <t>Lake Geneva</t>
   </si>
   <si>
     <t>Lancashire Lass</t>
   </si>
   <si>
+    <t>Hermitage Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
     <t>Landscaped (NZ)</t>
   </si>
   <si>
+    <t>Cliff Brown Racing / Bluegrass Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Lang's Lass</t>
   </si>
   <si>
+    <t>Catheryne Bruggeman / Paul Moroney Bloodstock</t>
+  </si>
+  <si>
     <t>Lasqueti Spirit</t>
   </si>
   <si>
     <t>Lesley's Choice</t>
   </si>
   <si>
     <t>Lickety Split (NZ)</t>
   </si>
   <si>
     <t>Turn Me Loose</t>
   </si>
   <si>
     <t>Lighthouse (USA)</t>
   </si>
   <si>
     <t>Mizzen Mast</t>
   </si>
   <si>
     <t>Little Dove (NZ)</t>
   </si>
   <si>
     <t>Lockley Parade</t>
   </si>
   <si>
     <t>Lomandra</t>
   </si>
   <si>
     <t>London Express (NZ)</t>
   </si>
   <si>
+    <t>James Bester Bloodstock / Eric Lucas</t>
+  </si>
+  <si>
     <t>Shamexpress</t>
   </si>
   <si>
     <t>Lonyx</t>
   </si>
   <si>
+    <t>Roll The Dice Racing / Rogers Bloodstock / MG Price Racing &amp; Breeding</t>
+  </si>
+  <si>
     <t>Love is Fickle</t>
   </si>
   <si>
+    <t>K Adrian</t>
+  </si>
+  <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>Love of Liberty</t>
   </si>
   <si>
     <t>General Nediym</t>
   </si>
   <si>
     <t>Love Sensation</t>
   </si>
   <si>
+    <t>Wei Jiaoqi</t>
+  </si>
+  <si>
     <t>Love You Lucy</t>
   </si>
   <si>
     <t>Love Conquers All</t>
   </si>
   <si>
     <t>Loveyamadly</t>
   </si>
   <si>
     <t>Luck on Sunday (IRE)</t>
   </si>
   <si>
     <t>Ludicrous Mode</t>
   </si>
   <si>
     <t>Luella Cristina</t>
   </si>
   <si>
     <t>Luna Dorada (IRE)</t>
   </si>
   <si>
+    <t>Thompson Racing / Paul Moroney / Catheryne Bruggeman</t>
+  </si>
+  <si>
     <t>Golden Horn</t>
   </si>
   <si>
     <t>Lunakorn</t>
   </si>
   <si>
+    <t>W Tao</t>
+  </si>
+  <si>
     <t>Puissance de Lune</t>
   </si>
   <si>
     <t>Lunar Light</t>
   </si>
   <si>
     <t>Akeed Mofeed</t>
   </si>
   <si>
     <t>Luvaluva (NZ)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $180,000</t>
+  </si>
+  <si>
     <t>Madam Legend</t>
   </si>
   <si>
     <t>Madam Rouge</t>
   </si>
   <si>
+    <t>Ciaron Maher Racing</t>
+  </si>
+  <si>
     <t>Magic Amelia</t>
   </si>
   <si>
     <t>Magical Mist (NZ)</t>
   </si>
   <si>
+    <t>Gollan Racing Stables / James Bester Bloodstock</t>
+  </si>
+  <si>
     <t>2024-11-16</t>
   </si>
   <si>
     <t>Maid of Heaven</t>
   </si>
   <si>
+    <t>Blandford Bloodstock</t>
+  </si>
+  <si>
     <t>Majesty</t>
   </si>
   <si>
     <t>Mandalong Snitjess</t>
   </si>
   <si>
     <t>Maraam</t>
   </si>
   <si>
     <t>Mariam (GB)</t>
   </si>
   <si>
+    <t>David Skelly</t>
+  </si>
+  <si>
     <t>Marianne (NZ)</t>
   </si>
   <si>
     <t>Marishka</t>
   </si>
   <si>
     <t>Matryoshka</t>
   </si>
   <si>
+    <t>$1,450,000</t>
+  </si>
+  <si>
     <t>Media Award</t>
   </si>
   <si>
     <t>Media Sensation</t>
   </si>
   <si>
     <t>Melisende</t>
   </si>
   <si>
     <t>Melody Belle (NZ)</t>
   </si>
   <si>
     <t>Menagerie</t>
   </si>
   <si>
     <t>Merited</t>
   </si>
   <si>
     <t>Meschever</t>
   </si>
   <si>
+    <t>Dom Romanelli</t>
+  </si>
+  <si>
     <t>Into Mischief</t>
   </si>
   <si>
     <t>Meuse</t>
   </si>
   <si>
+    <t>Te Akau Racing</t>
+  </si>
+  <si>
     <t>Mileva</t>
   </si>
   <si>
     <t>Minhaaj</t>
   </si>
   <si>
     <t>Miravalle</t>
   </si>
   <si>
     <t>Miss Admiration</t>
   </si>
   <si>
+    <t>Boomer Bloodstock (FBAA)/ Murray Thoroughbreds</t>
+  </si>
+  <si>
     <t>Miss Albania</t>
   </si>
   <si>
+    <t>SP Bloodstock (Aust) Pty Ltd</t>
+  </si>
+  <si>
     <t>Miss Atom Bomb</t>
   </si>
   <si>
     <t>Miss Canada</t>
   </si>
   <si>
     <t>Miss Exfactor</t>
   </si>
   <si>
     <t>Your Song</t>
   </si>
   <si>
     <t>Miss Fabulass</t>
   </si>
   <si>
+    <t>L Lee</t>
+  </si>
+  <si>
     <t>Miss Hipstar</t>
   </si>
   <si>
     <t>Star Turn</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
     <t>Miss Iano</t>
   </si>
   <si>
+    <t>Ciaron Maher Bloodstock / David Redvers Bloodstock</t>
+  </si>
+  <si>
     <t>Equiano</t>
   </si>
   <si>
     <t>Miss Tycoon Rose</t>
   </si>
   <si>
     <t>Miss Venezuela</t>
   </si>
   <si>
     <t>Miss Wonderland</t>
   </si>
   <si>
+    <t>Sears Racing / Dream Thoroughbreds / Bluegrass Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>QTIS</t>
   </si>
   <si>
     <t>Missile Mantra</t>
   </si>
   <si>
     <t>Missybeel (NZ)</t>
   </si>
   <si>
     <t>Mizzy</t>
   </si>
   <si>
     <t>Montefilia</t>
   </si>
   <si>
     <t>Kermadec</t>
   </si>
   <si>
     <t>More Than Real (USA)</t>
   </si>
   <si>
+    <t>Hollymount Stud / Shane Nichols Racing</t>
+  </si>
+  <si>
     <t>More Than Sacred</t>
   </si>
   <si>
     <t>Moroccan Rose</t>
   </si>
   <si>
+    <t>X Bloodstock</t>
+  </si>
+  <si>
     <t>Mrs Ramona G (USA)</t>
   </si>
   <si>
+    <t>$1,250,000</t>
+  </si>
+  <si>
     <t>Kantharos</t>
   </si>
   <si>
     <t>Ms Bad Behavior (CAN)</t>
   </si>
   <si>
+    <t xml:space="preserve">James Harron Bloodstock Colt Partnership / Tony Fung Colts / Tom Magnier </t>
+  </si>
+  <si>
     <t>Blame</t>
   </si>
   <si>
     <t>Rebel Dane</t>
   </si>
   <si>
     <t>Mull Over</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $550,000</t>
+  </si>
+  <si>
     <t>Mumbai Jewel</t>
   </si>
   <si>
     <t>Mungara</t>
   </si>
   <si>
     <t>Real Saga</t>
   </si>
   <si>
     <t>BOBS Eligible, QTIS 1st Payment</t>
   </si>
   <si>
     <t>Murchison</t>
   </si>
   <si>
+    <t>Go Racing Limited / Blandford Bloodstock</t>
+  </si>
+  <si>
     <t>My Choisir</t>
   </si>
   <si>
     <t>My Obsession</t>
   </si>
   <si>
     <t>Mykaetob</t>
   </si>
   <si>
     <t>Nakataan (NZ)</t>
   </si>
   <si>
+    <t>MyRacehorse / Anthony &amp; Sam Freedman Racing / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Natural Colour (GB)</t>
   </si>
   <si>
     <t>Nechita</t>
   </si>
   <si>
     <t>Neshmiya</t>
   </si>
   <si>
+    <t>O'Brien Thoroughbreds (Aust) Pty Ltd</t>
+  </si>
+  <si>
     <t>Ocean Park (NZ)</t>
   </si>
   <si>
     <t>Never Been Kissed (NZ)</t>
   </si>
   <si>
+    <t>O'Shea-Charlton / James Bester Bloodstock</t>
+  </si>
+  <si>
     <t>New Orleans</t>
   </si>
   <si>
     <t>VOBIS Silver &amp; VOBIS Sires, Westspeed</t>
   </si>
   <si>
     <t>New York Queen (IRE)</t>
   </si>
   <si>
     <t>Kodiac</t>
   </si>
   <si>
     <t>Night Move</t>
   </si>
   <si>
     <t>Nimalee</t>
   </si>
   <si>
+    <t>Avenue Bloodstock</t>
+  </si>
+  <si>
     <t>Nimbostratus (FR)</t>
   </si>
   <si>
+    <t>$1,400,000</t>
+  </si>
+  <si>
     <t>No Whining</t>
+  </si>
+  <si>
+    <t>Legend Racing Pty Ltd / Avenue Bloodstock</t>
   </si>
   <si>
     <t>Noire</t>
   </si>
   <si>
     <t>Noor Sahara (IRE)</t>
   </si>
   <si>
     <t>November Morning</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3230,54 +4181,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R473"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -3318,16321 +4269,20653 @@
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
+      <c r="H2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" t="s">
+        <v>26</v>
+      </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G3" t="s">
-        <v>30</v>
+        <v>34</v>
+      </c>
+      <c r="J3" t="s">
+        <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="Q3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>41</v>
+      </c>
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="Q4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="R4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
-        <v>43</v>
+        <v>51</v>
+      </c>
+      <c r="H5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" t="s">
+        <v>53</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>54</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="Q5" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="R5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
-        <v>50</v>
+        <v>61</v>
+      </c>
+      <c r="H6" t="s">
+        <v>62</v>
+      </c>
+      <c r="I6" t="s">
+        <v>63</v>
+      </c>
+      <c r="J6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P6" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="Q6" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="R6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="G7" t="s">
-        <v>57</v>
+        <v>70</v>
+      </c>
+      <c r="H7" t="s">
+        <v>71</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" t="s">
+        <v>72</v>
       </c>
       <c r="L7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P7" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="Q7" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G8" t="s">
-        <v>62</v>
+        <v>77</v>
+      </c>
+      <c r="J8" t="s">
+        <v>78</v>
       </c>
       <c r="L8" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P8" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="Q8" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F9" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G9" t="s">
-        <v>69</v>
+        <v>85</v>
+      </c>
+      <c r="H9" t="s">
+        <v>86</v>
+      </c>
+      <c r="I9" t="s">
+        <v>87</v>
+      </c>
+      <c r="J9" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" t="s">
+        <v>88</v>
       </c>
       <c r="L9" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P9" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q9" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="R9" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F10" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G10" t="s">
-        <v>76</v>
+        <v>95</v>
+      </c>
+      <c r="H10" t="s">
+        <v>96</v>
+      </c>
+      <c r="I10" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" t="s">
+        <v>97</v>
       </c>
       <c r="L10" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P10" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="Q10" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="R10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>80</v>
+        <v>101</v>
+      </c>
+      <c r="H11" t="s">
+        <v>102</v>
+      </c>
+      <c r="I11" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" t="s">
+        <v>25</v>
+      </c>
+      <c r="K11" t="s">
+        <v>103</v>
       </c>
       <c r="L11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P11" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q11" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="R11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E12" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F12" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="G12" t="s">
-        <v>85</v>
+        <v>108</v>
+      </c>
+      <c r="H12" t="s">
+        <v>109</v>
+      </c>
+      <c r="I12" t="s">
+        <v>87</v>
+      </c>
+      <c r="J12" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" t="s">
+        <v>110</v>
       </c>
       <c r="L12" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M12" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q12" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G13" t="s">
-        <v>90</v>
+        <v>115</v>
+      </c>
+      <c r="H13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" t="s">
+        <v>117</v>
       </c>
       <c r="L13" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M13" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P13" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="Q13" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" t="s">
+        <v>121</v>
+      </c>
+      <c r="F14" t="s">
+        <v>122</v>
+      </c>
+      <c r="G14" t="s">
+        <v>123</v>
+      </c>
+      <c r="H14" t="s">
+        <v>124</v>
+      </c>
+      <c r="I14" t="s">
+        <v>24</v>
+      </c>
+      <c r="J14" t="s">
+        <v>25</v>
+      </c>
+      <c r="K14" t="s">
+        <v>44</v>
+      </c>
+      <c r="L14" t="s">
         <v>55</v>
       </c>
-      <c r="E14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P14" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="Q14" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="R14" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F15" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G15" t="s">
-        <v>102</v>
+        <v>130</v>
+      </c>
+      <c r="H15" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" t="s">
+        <v>131</v>
       </c>
       <c r="L15" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P15" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="Q15" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G16" t="s">
-        <v>106</v>
+        <v>135</v>
+      </c>
+      <c r="H16" t="s">
+        <v>136</v>
+      </c>
+      <c r="I16" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K16" t="s">
+        <v>137</v>
       </c>
       <c r="L16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M16" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P16" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q16" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="R16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" t="s">
+        <v>121</v>
+      </c>
+      <c r="F17" t="s">
+        <v>140</v>
+      </c>
+      <c r="G17" t="s">
+        <v>141</v>
+      </c>
+      <c r="H17" t="s">
+        <v>142</v>
+      </c>
+      <c r="I17" t="s">
+        <v>143</v>
+      </c>
+      <c r="J17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" t="s">
         <v>55</v>
       </c>
-      <c r="E17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P17" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q17" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="R17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F18" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G18" t="s">
-        <v>115</v>
+        <v>148</v>
+      </c>
+      <c r="H18" t="s">
+        <v>149</v>
+      </c>
+      <c r="I18" t="s">
+        <v>43</v>
+      </c>
+      <c r="J18" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" t="s">
+        <v>150</v>
       </c>
       <c r="L18" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M18" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P18" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="Q18" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="R18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F19" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G19" t="s">
-        <v>121</v>
+        <v>156</v>
+      </c>
+      <c r="H19" t="s">
+        <v>157</v>
+      </c>
+      <c r="I19" t="s">
+        <v>24</v>
+      </c>
+      <c r="J19" t="s">
+        <v>25</v>
+      </c>
+      <c r="K19" t="s">
+        <v>158</v>
       </c>
       <c r="L19" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M19" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P19" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q19" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="R19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>125</v>
+        <v>162</v>
+      </c>
+      <c r="J20" t="s">
+        <v>78</v>
       </c>
       <c r="L20" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M20" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P20" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q20" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="R20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E21" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="F21" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G21" t="s">
-        <v>129</v>
+        <v>166</v>
+      </c>
+      <c r="H21" t="s">
+        <v>167</v>
+      </c>
+      <c r="I21" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" t="s">
+        <v>168</v>
       </c>
       <c r="L21" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M21" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="P21" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="Q21" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="R21" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>133</v>
+        <v>172</v>
+      </c>
+      <c r="J22" t="s">
+        <v>78</v>
       </c>
       <c r="L22" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M22" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P22" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="Q22" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="R22" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" t="s">
+        <v>146</v>
+      </c>
+      <c r="F23" t="s">
+        <v>174</v>
+      </c>
+      <c r="G23" t="s">
+        <v>175</v>
+      </c>
+      <c r="H23" t="s">
+        <v>176</v>
+      </c>
+      <c r="I23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J23" t="s">
+        <v>25</v>
+      </c>
+      <c r="K23" t="s">
+        <v>44</v>
+      </c>
+      <c r="L23" t="s">
         <v>55</v>
       </c>
-      <c r="E23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M23" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P23" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q23" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="R23" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F24" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G24" t="s">
-        <v>141</v>
+        <v>181</v>
+      </c>
+      <c r="H24" t="s">
+        <v>182</v>
+      </c>
+      <c r="I24" t="s">
+        <v>43</v>
+      </c>
+      <c r="J24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K24" t="s">
+        <v>183</v>
       </c>
       <c r="L24" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M24" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P24" t="s">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="Q24" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R24" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G25" t="s">
-        <v>145</v>
+        <v>187</v>
+      </c>
+      <c r="H25" t="s">
+        <v>52</v>
+      </c>
+      <c r="I25" t="s">
+        <v>53</v>
+      </c>
+      <c r="J25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" t="s">
+        <v>188</v>
       </c>
       <c r="L25" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M25" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P25" t="s">
-        <v>146</v>
+        <v>189</v>
       </c>
       <c r="Q25" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>148</v>
+        <v>191</v>
       </c>
       <c r="G26" t="s">
-        <v>149</v>
+        <v>192</v>
+      </c>
+      <c r="H26" t="s">
+        <v>193</v>
+      </c>
+      <c r="I26" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" t="s">
+        <v>25</v>
+      </c>
+      <c r="K26" t="s">
+        <v>44</v>
       </c>
       <c r="L26" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M26" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P26" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="Q26" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R26" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F27" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G27" t="s">
-        <v>151</v>
+        <v>195</v>
+      </c>
+      <c r="H27" t="s">
+        <v>196</v>
+      </c>
+      <c r="I27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K27" t="s">
+        <v>197</v>
       </c>
       <c r="L27" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M27" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P27" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="Q27" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F28" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="G28" t="s">
-        <v>156</v>
+        <v>202</v>
+      </c>
+      <c r="J28" t="s">
+        <v>78</v>
       </c>
       <c r="L28" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M28" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="P28" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q28" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
+        <v>68</v>
+      </c>
+      <c r="E29" t="s">
+        <v>49</v>
+      </c>
+      <c r="F29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G29" t="s">
+        <v>205</v>
+      </c>
+      <c r="H29" t="s">
+        <v>206</v>
+      </c>
+      <c r="I29" t="s">
+        <v>43</v>
+      </c>
+      <c r="J29" t="s">
+        <v>25</v>
+      </c>
+      <c r="K29" t="s">
+        <v>110</v>
+      </c>
+      <c r="L29" t="s">
         <v>55</v>
       </c>
-      <c r="E29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M29" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P29" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q29" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R29" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>162</v>
+        <v>209</v>
+      </c>
+      <c r="H30" t="s">
+        <v>210</v>
+      </c>
+      <c r="I30" t="s">
+        <v>24</v>
+      </c>
+      <c r="J30" t="s">
+        <v>25</v>
+      </c>
+      <c r="K30" t="s">
+        <v>211</v>
       </c>
       <c r="L30" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M30" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P30" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="Q30" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="R30" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F31" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G31" t="s">
-        <v>167</v>
+        <v>216</v>
+      </c>
+      <c r="J31" t="s">
+        <v>217</v>
       </c>
       <c r="L31" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M31" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P31" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="Q31" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="R31" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E32" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G32" t="s">
-        <v>171</v>
+        <v>221</v>
+      </c>
+      <c r="H32" t="s">
+        <v>222</v>
+      </c>
+      <c r="I32" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" t="s">
+        <v>25</v>
+      </c>
+      <c r="K32" t="s">
+        <v>223</v>
       </c>
       <c r="L32" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M32" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="P32" t="s">
-        <v>173</v>
+        <v>225</v>
       </c>
       <c r="Q32" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
       <c r="R32" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="F33" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="G33" t="s">
-        <v>177</v>
+        <v>229</v>
+      </c>
+      <c r="H33" t="s">
+        <v>230</v>
+      </c>
+      <c r="I33" t="s">
+        <v>231</v>
+      </c>
+      <c r="J33" t="s">
+        <v>25</v>
+      </c>
+      <c r="K33" t="s">
+        <v>44</v>
       </c>
       <c r="L33" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M33" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="P33" t="s">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="Q33" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
+        <v>68</v>
+      </c>
+      <c r="E34" t="s">
+        <v>121</v>
+      </c>
+      <c r="F34" t="s">
+        <v>129</v>
+      </c>
+      <c r="G34" t="s">
+        <v>235</v>
+      </c>
+      <c r="H34" t="s">
+        <v>167</v>
+      </c>
+      <c r="I34" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" t="s">
+        <v>25</v>
+      </c>
+      <c r="K34" t="s">
+        <v>236</v>
+      </c>
+      <c r="L34" t="s">
         <v>55</v>
       </c>
-      <c r="E34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M34" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P34" t="s">
-        <v>182</v>
+        <v>237</v>
       </c>
       <c r="Q34" t="s">
-        <v>183</v>
+        <v>238</v>
       </c>
       <c r="R34" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E35" t="s">
+        <v>239</v>
+      </c>
+      <c r="F35" t="s">
+        <v>240</v>
+      </c>
+      <c r="G35" t="s">
+        <v>241</v>
+      </c>
+      <c r="H35" t="s">
+        <v>52</v>
+      </c>
+      <c r="I35" t="s">
+        <v>53</v>
+      </c>
+      <c r="J35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K35" t="s">
+        <v>242</v>
+      </c>
+      <c r="L35" t="s">
         <v>184</v>
       </c>
-      <c r="F35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M35" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P35" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
       <c r="Q35" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="R35" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E36" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F36" t="s">
-        <v>191</v>
+        <v>247</v>
       </c>
       <c r="G36" t="s">
-        <v>192</v>
+        <v>248</v>
+      </c>
+      <c r="J36" t="s">
+        <v>249</v>
       </c>
       <c r="L36" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M36" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P36" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q36" t="s">
-        <v>193</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F37" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G37" t="s">
-        <v>194</v>
+        <v>251</v>
+      </c>
+      <c r="H37" t="s">
+        <v>252</v>
+      </c>
+      <c r="I37" t="s">
+        <v>53</v>
+      </c>
+      <c r="J37" t="s">
+        <v>25</v>
+      </c>
+      <c r="K37" t="s">
+        <v>26</v>
       </c>
       <c r="L37" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M37" t="s">
+        <v>133</v>
+      </c>
+      <c r="P37" t="s">
         <v>104</v>
       </c>
-      <c r="P37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q37" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="R37" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>196</v>
+        <v>254</v>
       </c>
       <c r="F38" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G38" t="s">
-        <v>197</v>
+        <v>255</v>
+      </c>
+      <c r="J38" t="s">
+        <v>78</v>
       </c>
       <c r="L38" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M38" t="s">
-        <v>198</v>
+        <v>256</v>
       </c>
       <c r="P38" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="Q38" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="R38" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G39" t="s">
-        <v>201</v>
+        <v>259</v>
+      </c>
+      <c r="J39" t="s">
+        <v>260</v>
       </c>
       <c r="L39" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M39" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P39" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q39" t="s">
-        <v>203</v>
+        <v>262</v>
       </c>
       <c r="R39" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>204</v>
+        <v>263</v>
       </c>
       <c r="G40" t="s">
-        <v>205</v>
+        <v>264</v>
+      </c>
+      <c r="H40" t="s">
+        <v>265</v>
+      </c>
+      <c r="I40" t="s">
+        <v>87</v>
+      </c>
+      <c r="J40" t="s">
+        <v>25</v>
+      </c>
+      <c r="K40" t="s">
+        <v>266</v>
       </c>
       <c r="L40" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M40" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P40" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="Q40" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F41" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G41" t="s">
-        <v>207</v>
+        <v>268</v>
+      </c>
+      <c r="H41" t="s">
+        <v>136</v>
+      </c>
+      <c r="I41" t="s">
+        <v>24</v>
+      </c>
+      <c r="J41" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" t="s">
+        <v>269</v>
       </c>
       <c r="L41" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M41" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P41" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q41" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
       <c r="R41" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F42" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G42" t="s">
-        <v>212</v>
+        <v>274</v>
+      </c>
+      <c r="H42" t="s">
+        <v>109</v>
+      </c>
+      <c r="I42" t="s">
+        <v>87</v>
+      </c>
+      <c r="J42" t="s">
+        <v>25</v>
+      </c>
+      <c r="K42" t="s">
+        <v>275</v>
       </c>
       <c r="L42" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M42" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P42" t="s">
-        <v>215</v>
+        <v>278</v>
       </c>
       <c r="Q42" t="s">
-        <v>216</v>
+        <v>279</v>
       </c>
       <c r="R42" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C43" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E43" t="s">
-        <v>217</v>
+        <v>280</v>
       </c>
       <c r="F43" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G43" t="s">
-        <v>218</v>
+        <v>281</v>
+      </c>
+      <c r="H43" t="s">
+        <v>282</v>
+      </c>
+      <c r="I43" t="s">
+        <v>53</v>
+      </c>
+      <c r="J43" t="s">
+        <v>25</v>
+      </c>
+      <c r="K43" t="s">
+        <v>110</v>
       </c>
       <c r="L43" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M43" t="s">
-        <v>219</v>
+        <v>283</v>
       </c>
       <c r="P43" t="s">
-        <v>220</v>
+        <v>284</v>
       </c>
       <c r="Q43" t="s">
-        <v>221</v>
+        <v>285</v>
       </c>
       <c r="R43" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>18</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F44" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G44" t="s">
-        <v>222</v>
+        <v>286</v>
+      </c>
+      <c r="H44" t="s">
+        <v>287</v>
+      </c>
+      <c r="I44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J44" t="s">
+        <v>25</v>
+      </c>
+      <c r="K44" t="s">
+        <v>288</v>
       </c>
       <c r="L44" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M44" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P44" t="s">
-        <v>223</v>
+        <v>289</v>
       </c>
       <c r="Q44" t="s">
-        <v>224</v>
+        <v>290</v>
       </c>
       <c r="R44" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F45" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G45" t="s">
-        <v>225</v>
+        <v>291</v>
+      </c>
+      <c r="J45" t="s">
+        <v>260</v>
       </c>
       <c r="L45" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M45" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P45" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q45" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="R45" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="F46" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G46" t="s">
-        <v>228</v>
+        <v>294</v>
+      </c>
+      <c r="H46" t="s">
+        <v>295</v>
+      </c>
+      <c r="I46" t="s">
+        <v>43</v>
+      </c>
+      <c r="J46" t="s">
+        <v>25</v>
+      </c>
+      <c r="K46" t="s">
+        <v>54</v>
       </c>
       <c r="L46" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M46" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="P46" t="s">
-        <v>230</v>
+        <v>297</v>
       </c>
       <c r="Q46" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R46" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G47" t="s">
-        <v>231</v>
+        <v>298</v>
+      </c>
+      <c r="H47" t="s">
+        <v>299</v>
+      </c>
+      <c r="I47" t="s">
+        <v>24</v>
+      </c>
+      <c r="J47" t="s">
+        <v>25</v>
+      </c>
+      <c r="K47" t="s">
+        <v>300</v>
       </c>
       <c r="L47" t="s">
+        <v>276</v>
+      </c>
+      <c r="M47" t="s">
+        <v>277</v>
+      </c>
+      <c r="P47" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q47" t="s">
         <v>213</v>
       </c>
-      <c r="M47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R47" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E48" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F48" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>232</v>
+        <v>301</v>
+      </c>
+      <c r="J48" t="s">
+        <v>78</v>
       </c>
       <c r="L48" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M48" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P48" t="s">
-        <v>233</v>
+        <v>302</v>
       </c>
       <c r="Q48" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F49" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="G49" t="s">
-        <v>234</v>
+        <v>303</v>
+      </c>
+      <c r="H49" t="s">
+        <v>304</v>
+      </c>
+      <c r="I49" t="s">
+        <v>24</v>
+      </c>
+      <c r="J49" t="s">
+        <v>25</v>
+      </c>
+      <c r="K49" t="s">
+        <v>103</v>
       </c>
       <c r="L49" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M49" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P49" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q49" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="R49" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>18</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>235</v>
+        <v>305</v>
       </c>
       <c r="F50" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G50" t="s">
-        <v>236</v>
+        <v>306</v>
+      </c>
+      <c r="H50" t="s">
+        <v>307</v>
+      </c>
+      <c r="I50" t="s">
+        <v>24</v>
+      </c>
+      <c r="J50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K50" t="s">
+        <v>308</v>
       </c>
       <c r="L50" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M50" t="s">
-        <v>237</v>
+        <v>309</v>
       </c>
       <c r="P50" t="s">
-        <v>238</v>
+        <v>310</v>
       </c>
       <c r="Q50" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="R50" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F51" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G51" t="s">
-        <v>240</v>
+        <v>312</v>
+      </c>
+      <c r="H51" t="s">
+        <v>313</v>
+      </c>
+      <c r="I51" t="s">
+        <v>43</v>
+      </c>
+      <c r="J51" t="s">
+        <v>25</v>
+      </c>
+      <c r="K51" t="s">
+        <v>183</v>
       </c>
       <c r="L51" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M51" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P51" t="s">
-        <v>241</v>
+        <v>314</v>
       </c>
       <c r="Q51" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R51" t="s">
-        <v>243</v>
+        <v>316</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>18</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F52" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G52" t="s">
-        <v>244</v>
+        <v>317</v>
+      </c>
+      <c r="J52" t="s">
+        <v>318</v>
       </c>
       <c r="L52" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M52" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P52" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q52" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="R52" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>145</v>
+      </c>
+      <c r="C53" t="s">
+        <v>68</v>
+      </c>
+      <c r="E53" t="s">
+        <v>106</v>
+      </c>
+      <c r="F53" t="s">
+        <v>319</v>
+      </c>
+      <c r="G53" t="s">
+        <v>320</v>
+      </c>
+      <c r="H53" t="s">
+        <v>321</v>
+      </c>
+      <c r="I53" t="s">
+        <v>24</v>
+      </c>
+      <c r="J53" t="s">
+        <v>25</v>
+      </c>
+      <c r="K53" t="s">
+        <v>322</v>
+      </c>
+      <c r="L53" t="s">
+        <v>111</v>
+      </c>
+      <c r="M53" t="s">
         <v>112</v>
       </c>
-      <c r="C53" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P53" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="Q53" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="R53" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C54" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E54" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F54" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="G54" t="s">
-        <v>250</v>
+        <v>326</v>
+      </c>
+      <c r="H54" t="s">
+        <v>327</v>
+      </c>
+      <c r="I54" t="s">
+        <v>143</v>
+      </c>
+      <c r="J54" t="s">
+        <v>25</v>
+      </c>
+      <c r="K54" t="s">
+        <v>44</v>
       </c>
       <c r="L54" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M54" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="P54" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="Q54" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R54" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>253</v>
+        <v>330</v>
+      </c>
+      <c r="H55" t="s">
+        <v>331</v>
+      </c>
+      <c r="I55" t="s">
+        <v>43</v>
+      </c>
+      <c r="J55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K55" t="s">
+        <v>211</v>
       </c>
       <c r="L55" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M55" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P55" t="s">
-        <v>215</v>
+        <v>278</v>
       </c>
       <c r="Q55" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="R55" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>18</v>
       </c>
       <c r="C56" t="s">
         <v>19</v>
       </c>
       <c r="E56" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G56" t="s">
-        <v>254</v>
+        <v>332</v>
+      </c>
+      <c r="J56" t="s">
+        <v>78</v>
       </c>
       <c r="L56" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M56" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P56" t="s">
-        <v>255</v>
+        <v>333</v>
       </c>
       <c r="Q56" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R56" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>256</v>
+        <v>334</v>
       </c>
       <c r="F57" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>257</v>
+        <v>335</v>
+      </c>
+      <c r="J57" t="s">
+        <v>318</v>
       </c>
       <c r="L57" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M57" t="s">
-        <v>258</v>
+        <v>336</v>
       </c>
       <c r="P57" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q57" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C58" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E58" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="F58" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G58" t="s">
-        <v>263</v>
+        <v>341</v>
+      </c>
+      <c r="H58" t="s">
+        <v>342</v>
+      </c>
+      <c r="I58" t="s">
+        <v>143</v>
+      </c>
+      <c r="J58" t="s">
+        <v>25</v>
+      </c>
+      <c r="K58" t="s">
+        <v>44</v>
       </c>
       <c r="L58" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M58" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="P58" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="Q58" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="R58" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E59" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F59" t="s">
-        <v>267</v>
+        <v>346</v>
       </c>
       <c r="G59" t="s">
-        <v>268</v>
+        <v>347</v>
+      </c>
+      <c r="H59" t="s">
+        <v>348</v>
+      </c>
+      <c r="I59" t="s">
+        <v>143</v>
+      </c>
+      <c r="J59" t="s">
+        <v>25</v>
+      </c>
+      <c r="K59" t="s">
+        <v>54</v>
       </c>
       <c r="L59" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M59" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P59" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="Q59" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R59" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C60" t="s">
         <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>270</v>
+        <v>350</v>
       </c>
       <c r="F60" t="s">
-        <v>271</v>
+        <v>351</v>
       </c>
       <c r="G60" t="s">
-        <v>272</v>
+        <v>352</v>
+      </c>
+      <c r="H60" t="s">
+        <v>353</v>
+      </c>
+      <c r="I60" t="s">
+        <v>43</v>
+      </c>
+      <c r="J60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K60" t="s">
+        <v>354</v>
       </c>
       <c r="L60" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M60" t="s">
-        <v>273</v>
+        <v>355</v>
       </c>
       <c r="P60" t="s">
-        <v>274</v>
+        <v>356</v>
       </c>
       <c r="Q60" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R60" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>18</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>276</v>
+        <v>358</v>
       </c>
       <c r="F61" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G61" t="s">
-        <v>277</v>
+        <v>359</v>
+      </c>
+      <c r="H61" t="s">
+        <v>360</v>
+      </c>
+      <c r="I61" t="s">
+        <v>43</v>
+      </c>
+      <c r="J61" t="s">
+        <v>25</v>
+      </c>
+      <c r="K61" t="s">
+        <v>103</v>
       </c>
       <c r="L61" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M61" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P61" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q61" t="s">
-        <v>278</v>
+        <v>361</v>
       </c>
       <c r="R61" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F62" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G62" t="s">
-        <v>280</v>
+        <v>363</v>
+      </c>
+      <c r="H62" t="s">
+        <v>364</v>
+      </c>
+      <c r="I62" t="s">
+        <v>43</v>
+      </c>
+      <c r="J62" t="s">
+        <v>25</v>
+      </c>
+      <c r="K62" t="s">
+        <v>275</v>
       </c>
       <c r="L62" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M62" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P62" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q62" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
       <c r="R62" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C63" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E63" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F63" t="s">
-        <v>283</v>
+        <v>367</v>
       </c>
       <c r="G63" t="s">
-        <v>284</v>
+        <v>368</v>
+      </c>
+      <c r="H63" t="s">
+        <v>327</v>
+      </c>
+      <c r="I63" t="s">
+        <v>143</v>
+      </c>
+      <c r="J63" t="s">
+        <v>25</v>
+      </c>
+      <c r="K63" t="s">
+        <v>369</v>
       </c>
       <c r="L63" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M63" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P63" t="s">
-        <v>286</v>
+        <v>371</v>
       </c>
       <c r="Q63" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="R63" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="C64" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E64" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F64" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G64" t="s">
-        <v>287</v>
+        <v>372</v>
+      </c>
+      <c r="H64" t="s">
+        <v>373</v>
+      </c>
+      <c r="I64" t="s">
+        <v>43</v>
+      </c>
+      <c r="J64" t="s">
+        <v>25</v>
+      </c>
+      <c r="K64" t="s">
+        <v>158</v>
       </c>
       <c r="L64" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M64" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P64" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q64" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R64" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>18</v>
       </c>
       <c r="C65" t="s">
         <v>19</v>
       </c>
       <c r="E65" t="s">
-        <v>256</v>
+        <v>334</v>
       </c>
       <c r="F65" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="G65" t="s">
-        <v>288</v>
+        <v>374</v>
+      </c>
+      <c r="H65" t="s">
+        <v>375</v>
+      </c>
+      <c r="I65" t="s">
+        <v>43</v>
+      </c>
+      <c r="J65" t="s">
+        <v>25</v>
+      </c>
+      <c r="K65" t="s">
+        <v>376</v>
       </c>
       <c r="L65" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M65" t="s">
-        <v>258</v>
+        <v>336</v>
       </c>
       <c r="P65" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q65" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C66" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E66" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F66" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G66" t="s">
-        <v>290</v>
+        <v>378</v>
+      </c>
+      <c r="H66" t="s">
+        <v>206</v>
+      </c>
+      <c r="I66" t="s">
+        <v>43</v>
+      </c>
+      <c r="J66" t="s">
+        <v>25</v>
+      </c>
+      <c r="K66" t="s">
+        <v>379</v>
       </c>
       <c r="L66" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M66" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P66" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q66" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="R66" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G67" t="s">
-        <v>292</v>
+        <v>381</v>
+      </c>
+      <c r="H67" t="s">
+        <v>382</v>
+      </c>
+      <c r="I67" t="s">
+        <v>43</v>
+      </c>
+      <c r="J67" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" t="s">
+        <v>383</v>
       </c>
       <c r="L67" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M67" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P67" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q67" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="R67" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C68" t="s">
         <v>19</v>
       </c>
       <c r="E68" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F68" t="s">
-        <v>294</v>
+        <v>385</v>
       </c>
       <c r="G68" t="s">
-        <v>295</v>
+        <v>386</v>
+      </c>
+      <c r="J68" t="s">
+        <v>387</v>
       </c>
       <c r="L68" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M68" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="P68" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q68" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R68" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69" t="s">
+        <v>68</v>
+      </c>
+      <c r="E69" t="s">
+        <v>49</v>
+      </c>
+      <c r="F69" t="s">
+        <v>50</v>
+      </c>
+      <c r="G69" t="s">
+        <v>389</v>
+      </c>
+      <c r="H69" t="s">
+        <v>136</v>
+      </c>
+      <c r="I69" t="s">
+        <v>24</v>
+      </c>
+      <c r="J69" t="s">
+        <v>25</v>
+      </c>
+      <c r="K69" t="s">
+        <v>103</v>
+      </c>
+      <c r="L69" t="s">
         <v>55</v>
       </c>
-      <c r="E69" t="s">
-[...5 lines deleted...]
-      <c r="G69" t="s">
+      <c r="M69" t="s">
+        <v>56</v>
+      </c>
+      <c r="P69" t="s">
         <v>297</v>
       </c>
-      <c r="L69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q69" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="R69" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C70" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E70" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F70" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G70" t="s">
-        <v>300</v>
+        <v>392</v>
+      </c>
+      <c r="H70" t="s">
+        <v>342</v>
+      </c>
+      <c r="I70" t="s">
+        <v>143</v>
+      </c>
+      <c r="J70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K70" t="s">
+        <v>322</v>
       </c>
       <c r="L70" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M70" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P70" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q70" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="R70" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
         <v>19</v>
       </c>
       <c r="E71" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F71" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G71" t="s">
-        <v>301</v>
+        <v>393</v>
+      </c>
+      <c r="H71" t="s">
+        <v>52</v>
+      </c>
+      <c r="I71" t="s">
+        <v>53</v>
+      </c>
+      <c r="J71" t="s">
+        <v>25</v>
+      </c>
+      <c r="K71" t="s">
+        <v>158</v>
       </c>
       <c r="L71" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M71" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P71" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q71" t="s">
-        <v>302</v>
+        <v>394</v>
       </c>
       <c r="R71" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E72" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F72" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G72" t="s">
-        <v>303</v>
+        <v>395</v>
+      </c>
+      <c r="H72" t="s">
+        <v>176</v>
+      </c>
+      <c r="I72" t="s">
+        <v>24</v>
+      </c>
+      <c r="J72" t="s">
+        <v>25</v>
+      </c>
+      <c r="K72" t="s">
+        <v>396</v>
       </c>
       <c r="L72" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M72" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P72" t="s">
-        <v>304</v>
+        <v>397</v>
       </c>
       <c r="Q72" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>18</v>
       </c>
       <c r="C73" t="s">
         <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="F73" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G73" t="s">
-        <v>305</v>
+        <v>398</v>
+      </c>
+      <c r="H73" t="s">
+        <v>399</v>
+      </c>
+      <c r="I73" t="s">
+        <v>24</v>
+      </c>
+      <c r="J73" t="s">
+        <v>25</v>
+      </c>
+      <c r="K73" t="s">
+        <v>26</v>
       </c>
       <c r="L73" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M73" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="P73" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q73" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R73" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>18</v>
       </c>
       <c r="C74" t="s">
+        <v>68</v>
+      </c>
+      <c r="E74" t="s">
+        <v>146</v>
+      </c>
+      <c r="F74" t="s">
+        <v>174</v>
+      </c>
+      <c r="G74" t="s">
+        <v>401</v>
+      </c>
+      <c r="H74" t="s">
+        <v>402</v>
+      </c>
+      <c r="I74" t="s">
+        <v>143</v>
+      </c>
+      <c r="J74" t="s">
+        <v>25</v>
+      </c>
+      <c r="K74" t="s">
+        <v>403</v>
+      </c>
+      <c r="L74" t="s">
         <v>55</v>
       </c>
-      <c r="E74" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M74" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P74" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q74" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="R74" t="s">
-        <v>309</v>
+        <v>405</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F75" t="s">
-        <v>310</v>
+        <v>406</v>
       </c>
       <c r="G75" t="s">
-        <v>311</v>
+        <v>407</v>
+      </c>
+      <c r="J75" t="s">
+        <v>318</v>
       </c>
       <c r="L75" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M75" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P75" t="s">
-        <v>312</v>
+        <v>408</v>
       </c>
       <c r="Q75" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R75" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E76" t="s">
-        <v>313</v>
+        <v>409</v>
       </c>
       <c r="F76" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G76" t="s">
-        <v>314</v>
+        <v>410</v>
+      </c>
+      <c r="J76" t="s">
+        <v>411</v>
       </c>
       <c r="L76" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M76" t="s">
-        <v>315</v>
+        <v>412</v>
       </c>
       <c r="P76" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q76" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="R76" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E77" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F77" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G77" t="s">
-        <v>316</v>
+        <v>413</v>
+      </c>
+      <c r="J77" t="s">
+        <v>78</v>
       </c>
       <c r="L77" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M77" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P77" t="s">
-        <v>317</v>
+        <v>414</v>
       </c>
       <c r="Q77" t="s">
-        <v>318</v>
+        <v>415</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C78" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E78" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F78" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G78" t="s">
-        <v>319</v>
+        <v>416</v>
+      </c>
+      <c r="J78" t="s">
+        <v>217</v>
       </c>
       <c r="L78" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M78" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P78" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q78" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R78" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E79" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F79" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G79" t="s">
-        <v>321</v>
+        <v>418</v>
+      </c>
+      <c r="H79" t="s">
+        <v>419</v>
+      </c>
+      <c r="I79" t="s">
+        <v>420</v>
+      </c>
+      <c r="J79" t="s">
+        <v>25</v>
+      </c>
+      <c r="K79" t="s">
+        <v>211</v>
       </c>
       <c r="L79" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M79" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P79" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="Q79" t="s">
-        <v>323</v>
+        <v>422</v>
       </c>
       <c r="R79" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C80" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E80" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F80" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G80" t="s">
-        <v>324</v>
+        <v>423</v>
+      </c>
+      <c r="H80" t="s">
+        <v>424</v>
+      </c>
+      <c r="I80" t="s">
+        <v>24</v>
+      </c>
+      <c r="J80" t="s">
+        <v>25</v>
+      </c>
+      <c r="K80" t="s">
+        <v>269</v>
       </c>
       <c r="L80" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M80" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P80" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q80" t="s">
-        <v>325</v>
+        <v>425</v>
       </c>
       <c r="R80" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C81" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E81" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F81" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G81" t="s">
-        <v>327</v>
+        <v>427</v>
+      </c>
+      <c r="H81" t="s">
+        <v>428</v>
+      </c>
+      <c r="I81" t="s">
+        <v>143</v>
+      </c>
+      <c r="J81" t="s">
+        <v>25</v>
+      </c>
+      <c r="K81" t="s">
+        <v>188</v>
       </c>
       <c r="L81" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M81" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P81" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q81" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R81" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>18</v>
       </c>
       <c r="C82" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E82" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F82" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G82" t="s">
-        <v>330</v>
+        <v>431</v>
+      </c>
+      <c r="J82" t="s">
+        <v>411</v>
       </c>
       <c r="L82" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M82" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P82" t="s">
-        <v>331</v>
+        <v>432</v>
       </c>
       <c r="Q82" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F83" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="G83" t="s">
-        <v>332</v>
+        <v>433</v>
+      </c>
+      <c r="H83" t="s">
+        <v>434</v>
+      </c>
+      <c r="I83" t="s">
+        <v>63</v>
+      </c>
+      <c r="J83" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" t="s">
+        <v>103</v>
       </c>
       <c r="L83" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M83" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P83" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q83" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="R83" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E84" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F84" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G84" t="s">
-        <v>334</v>
+        <v>436</v>
+      </c>
+      <c r="H84" t="s">
+        <v>437</v>
+      </c>
+      <c r="I84" t="s">
+        <v>438</v>
+      </c>
+      <c r="J84" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" t="s">
+        <v>439</v>
       </c>
       <c r="L84" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M84" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P84" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q84" t="s">
-        <v>336</v>
+        <v>441</v>
       </c>
       <c r="R84" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E85" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F85" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G85" t="s">
-        <v>337</v>
+        <v>442</v>
+      </c>
+      <c r="H85" t="s">
+        <v>52</v>
+      </c>
+      <c r="I85" t="s">
+        <v>53</v>
+      </c>
+      <c r="J85" t="s">
+        <v>25</v>
+      </c>
+      <c r="K85" t="s">
+        <v>443</v>
       </c>
       <c r="L85" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M85" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P85" t="s">
-        <v>338</v>
+        <v>444</v>
       </c>
       <c r="Q85" t="s">
-        <v>339</v>
+        <v>445</v>
       </c>
       <c r="R85" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C86" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E86" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F86" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G86" t="s">
-        <v>340</v>
+        <v>446</v>
+      </c>
+      <c r="H86" t="s">
+        <v>447</v>
+      </c>
+      <c r="I86" t="s">
+        <v>24</v>
+      </c>
+      <c r="J86" t="s">
+        <v>25</v>
+      </c>
+      <c r="K86" t="s">
+        <v>26</v>
       </c>
       <c r="L86" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M86" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P86" t="s">
-        <v>341</v>
+        <v>448</v>
       </c>
       <c r="Q86" t="s">
-        <v>342</v>
+        <v>449</v>
       </c>
       <c r="R86" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
+        <v>68</v>
+      </c>
+      <c r="E87" t="s">
+        <v>146</v>
+      </c>
+      <c r="F87" t="s">
+        <v>351</v>
+      </c>
+      <c r="G87" t="s">
+        <v>450</v>
+      </c>
+      <c r="H87" t="s">
+        <v>451</v>
+      </c>
+      <c r="I87" t="s">
+        <v>24</v>
+      </c>
+      <c r="J87" t="s">
+        <v>25</v>
+      </c>
+      <c r="K87" t="s">
+        <v>288</v>
+      </c>
+      <c r="L87" t="s">
         <v>55</v>
       </c>
-      <c r="E87" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M87" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P87" t="s">
-        <v>344</v>
+        <v>452</v>
       </c>
       <c r="Q87" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="R87" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F88" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G88" t="s">
-        <v>346</v>
+        <v>454</v>
+      </c>
+      <c r="H88" t="s">
+        <v>455</v>
+      </c>
+      <c r="I88" t="s">
+        <v>24</v>
+      </c>
+      <c r="J88" t="s">
+        <v>25</v>
+      </c>
+      <c r="K88" t="s">
+        <v>456</v>
       </c>
       <c r="L88" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M88" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P88" t="s">
-        <v>347</v>
+        <v>457</v>
       </c>
       <c r="Q88" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
       <c r="R88" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>18</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F89" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G89" t="s">
-        <v>349</v>
+        <v>459</v>
+      </c>
+      <c r="H89" t="s">
+        <v>460</v>
+      </c>
+      <c r="I89" t="s">
+        <v>24</v>
+      </c>
+      <c r="J89" t="s">
+        <v>25</v>
+      </c>
+      <c r="K89" t="s">
+        <v>322</v>
       </c>
       <c r="L89" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M89" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P89" t="s">
-        <v>350</v>
+        <v>461</v>
       </c>
       <c r="Q89" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="R89" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>18</v>
       </c>
       <c r="C90" t="s">
         <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F90" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G90" t="s">
-        <v>351</v>
+        <v>462</v>
+      </c>
+      <c r="H90" t="s">
+        <v>463</v>
+      </c>
+      <c r="I90" t="s">
+        <v>464</v>
+      </c>
+      <c r="J90" t="s">
+        <v>25</v>
+      </c>
+      <c r="K90" t="s">
+        <v>269</v>
       </c>
       <c r="L90" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M90" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P90" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q90" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R90" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>19</v>
       </c>
       <c r="E91" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F91" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G91" t="s">
-        <v>353</v>
+        <v>466</v>
+      </c>
+      <c r="H91" t="s">
+        <v>467</v>
+      </c>
+      <c r="I91" t="s">
+        <v>24</v>
+      </c>
+      <c r="J91" t="s">
+        <v>25</v>
+      </c>
+      <c r="K91" t="s">
+        <v>88</v>
       </c>
       <c r="L91" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M91" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P91" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q91" t="s">
-        <v>354</v>
+        <v>468</v>
       </c>
       <c r="R91" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C92" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E92" t="s">
-        <v>355</v>
+        <v>469</v>
       </c>
       <c r="F92" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G92" t="s">
-        <v>356</v>
+        <v>470</v>
+      </c>
+      <c r="H92" t="s">
+        <v>471</v>
+      </c>
+      <c r="I92" t="s">
+        <v>53</v>
+      </c>
+      <c r="J92" t="s">
+        <v>25</v>
+      </c>
+      <c r="K92" t="s">
+        <v>26</v>
       </c>
       <c r="L92" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M92" t="s">
-        <v>357</v>
+        <v>472</v>
       </c>
       <c r="P92" t="s">
-        <v>358</v>
+        <v>473</v>
       </c>
       <c r="Q92" t="s">
-        <v>359</v>
+        <v>474</v>
       </c>
       <c r="R92" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F93" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G93" t="s">
-        <v>360</v>
+        <v>475</v>
+      </c>
+      <c r="H93" t="s">
+        <v>476</v>
+      </c>
+      <c r="I93" t="s">
+        <v>24</v>
+      </c>
+      <c r="J93" t="s">
+        <v>25</v>
+      </c>
+      <c r="K93" t="s">
+        <v>477</v>
       </c>
       <c r="L93" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M93" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="P93" t="s">
-        <v>361</v>
+        <v>478</v>
       </c>
       <c r="Q93" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="R93" t="s">
-        <v>362</v>
+        <v>479</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C94" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E94" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F94" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G94" t="s">
-        <v>363</v>
+        <v>480</v>
+      </c>
+      <c r="H94" t="s">
+        <v>481</v>
+      </c>
+      <c r="I94" t="s">
+        <v>24</v>
+      </c>
+      <c r="J94" t="s">
+        <v>25</v>
+      </c>
+      <c r="K94" t="s">
+        <v>322</v>
       </c>
       <c r="L94" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M94" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P94" t="s">
-        <v>364</v>
+        <v>482</v>
       </c>
       <c r="Q94" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="R94" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>18</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F95" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G95" t="s">
-        <v>365</v>
+        <v>483</v>
+      </c>
+      <c r="J95" t="s">
+        <v>484</v>
       </c>
       <c r="L95" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M95" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P95" t="s">
-        <v>366</v>
+        <v>485</v>
       </c>
       <c r="Q95" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R95" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F96" t="s">
-        <v>367</v>
+        <v>486</v>
       </c>
       <c r="G96" t="s">
-        <v>368</v>
+        <v>487</v>
+      </c>
+      <c r="H96" t="s">
+        <v>488</v>
+      </c>
+      <c r="I96" t="s">
+        <v>43</v>
+      </c>
+      <c r="J96" t="s">
+        <v>25</v>
+      </c>
+      <c r="K96" t="s">
+        <v>489</v>
       </c>
       <c r="L96" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M96" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P96" t="s">
-        <v>369</v>
+        <v>490</v>
       </c>
       <c r="Q96" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="C97" t="s">
         <v>19</v>
       </c>
       <c r="E97" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F97" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G97" t="s">
-        <v>371</v>
+        <v>492</v>
+      </c>
+      <c r="H97" t="s">
+        <v>493</v>
+      </c>
+      <c r="I97" t="s">
+        <v>24</v>
+      </c>
+      <c r="J97" t="s">
+        <v>25</v>
+      </c>
+      <c r="K97" t="s">
+        <v>456</v>
       </c>
       <c r="L97" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M97" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P97" t="s">
-        <v>372</v>
+        <v>494</v>
       </c>
       <c r="Q97" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F98" t="s">
-        <v>271</v>
+        <v>351</v>
       </c>
       <c r="G98" t="s">
-        <v>373</v>
+        <v>495</v>
+      </c>
+      <c r="H98" t="s">
+        <v>496</v>
+      </c>
+      <c r="I98" t="s">
+        <v>43</v>
+      </c>
+      <c r="J98" t="s">
+        <v>25</v>
+      </c>
+      <c r="K98" t="s">
+        <v>497</v>
       </c>
       <c r="L98" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M98" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P98" t="s">
-        <v>374</v>
+        <v>498</v>
       </c>
       <c r="Q98" t="s">
-        <v>375</v>
+        <v>499</v>
       </c>
       <c r="R98" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>18</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>376</v>
+        <v>500</v>
+      </c>
+      <c r="J99" t="s">
+        <v>78</v>
       </c>
       <c r="L99" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M99" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P99" t="s">
-        <v>377</v>
+        <v>501</v>
       </c>
       <c r="Q99" t="s">
-        <v>378</v>
+        <v>502</v>
       </c>
       <c r="R99" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>18</v>
       </c>
       <c r="C100" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E100" t="s">
-        <v>379</v>
+        <v>503</v>
       </c>
       <c r="F100" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="G100" t="s">
-        <v>380</v>
+        <v>504</v>
+      </c>
+      <c r="H100" t="s">
+        <v>505</v>
+      </c>
+      <c r="I100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J100" t="s">
+        <v>25</v>
+      </c>
+      <c r="K100" t="s">
+        <v>376</v>
       </c>
       <c r="L100" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M100" t="s">
-        <v>381</v>
+        <v>506</v>
       </c>
       <c r="P100" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q100" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E101" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F101" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G101" t="s">
-        <v>382</v>
+        <v>507</v>
+      </c>
+      <c r="J101" t="s">
+        <v>318</v>
       </c>
       <c r="L101" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M101" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P101" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="Q101" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="R101" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
       <c r="C102" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E102" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F102" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G102" t="s">
-        <v>383</v>
+        <v>508</v>
+      </c>
+      <c r="H102" t="s">
+        <v>206</v>
+      </c>
+      <c r="I102" t="s">
+        <v>43</v>
+      </c>
+      <c r="J102" t="s">
+        <v>25</v>
+      </c>
+      <c r="K102" t="s">
+        <v>396</v>
       </c>
       <c r="L102" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M102" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P102" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q102" t="s">
-        <v>384</v>
+        <v>509</v>
       </c>
       <c r="R102" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E103" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F103" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G103" t="s">
-        <v>385</v>
+        <v>510</v>
+      </c>
+      <c r="H103" t="s">
+        <v>373</v>
+      </c>
+      <c r="I103" t="s">
+        <v>43</v>
+      </c>
+      <c r="J103" t="s">
+        <v>25</v>
+      </c>
+      <c r="K103" t="s">
+        <v>376</v>
       </c>
       <c r="L103" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M103" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P103" t="s">
-        <v>386</v>
+        <v>511</v>
       </c>
       <c r="Q103" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="R103" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E104" t="s">
-        <v>387</v>
+        <v>512</v>
       </c>
       <c r="F104" t="s">
-        <v>388</v>
+        <v>513</v>
       </c>
       <c r="G104" t="s">
-        <v>389</v>
+        <v>514</v>
+      </c>
+      <c r="H104" t="s">
+        <v>52</v>
+      </c>
+      <c r="I104" t="s">
+        <v>53</v>
+      </c>
+      <c r="J104" t="s">
+        <v>25</v>
+      </c>
+      <c r="K104" t="s">
+        <v>515</v>
       </c>
       <c r="L104" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M104" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="P104" t="s">
-        <v>391</v>
+        <v>517</v>
       </c>
       <c r="Q104" t="s">
-        <v>183</v>
+        <v>238</v>
       </c>
       <c r="R104" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F105" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G105" t="s">
-        <v>392</v>
+        <v>518</v>
+      </c>
+      <c r="J105" t="s">
+        <v>78</v>
       </c>
       <c r="L105" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M105" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P105" t="s">
-        <v>393</v>
+        <v>519</v>
       </c>
       <c r="Q105" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R105" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F106" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G106" t="s">
-        <v>394</v>
+        <v>520</v>
+      </c>
+      <c r="H106" t="s">
+        <v>521</v>
+      </c>
+      <c r="I106" t="s">
+        <v>43</v>
+      </c>
+      <c r="J106" t="s">
+        <v>25</v>
+      </c>
+      <c r="K106" t="s">
+        <v>376</v>
       </c>
       <c r="L106" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M106" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P106" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q106" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="R106" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C107" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E107" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F107" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G107" t="s">
-        <v>395</v>
+        <v>522</v>
+      </c>
+      <c r="J107" t="s">
+        <v>260</v>
       </c>
       <c r="L107" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M107" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P107" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="Q107" t="s">
-        <v>396</v>
+        <v>523</v>
       </c>
       <c r="R107" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F108" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G108" t="s">
-        <v>397</v>
+        <v>524</v>
+      </c>
+      <c r="H108" t="s">
+        <v>23</v>
+      </c>
+      <c r="I108" t="s">
+        <v>24</v>
+      </c>
+      <c r="J108" t="s">
+        <v>25</v>
+      </c>
+      <c r="K108" t="s">
+        <v>354</v>
       </c>
       <c r="L108" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M108" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="P108" t="s">
-        <v>398</v>
+        <v>525</v>
       </c>
       <c r="Q108" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="R108" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C109" t="s">
         <v>19</v>
       </c>
       <c r="E109" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F109" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G109" t="s">
-        <v>399</v>
+        <v>526</v>
+      </c>
+      <c r="H109" t="s">
+        <v>86</v>
+      </c>
+      <c r="I109" t="s">
+        <v>87</v>
+      </c>
+      <c r="J109" t="s">
+        <v>25</v>
+      </c>
+      <c r="K109" t="s">
+        <v>103</v>
       </c>
       <c r="L109" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M109" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P109" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q109" t="s">
-        <v>400</v>
+        <v>527</v>
       </c>
       <c r="R109" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>18</v>
       </c>
       <c r="C110" t="s">
         <v>19</v>
       </c>
       <c r="E110" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F110" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G110" t="s">
-        <v>401</v>
+        <v>528</v>
+      </c>
+      <c r="H110" t="s">
+        <v>521</v>
+      </c>
+      <c r="I110" t="s">
+        <v>43</v>
+      </c>
+      <c r="J110" t="s">
+        <v>25</v>
+      </c>
+      <c r="K110" t="s">
+        <v>158</v>
       </c>
       <c r="L110" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M110" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P110" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q110" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="R110" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
+        <v>68</v>
+      </c>
+      <c r="E111" t="s">
+        <v>146</v>
+      </c>
+      <c r="F111" t="s">
+        <v>351</v>
+      </c>
+      <c r="G111" t="s">
+        <v>529</v>
+      </c>
+      <c r="H111" t="s">
+        <v>428</v>
+      </c>
+      <c r="I111" t="s">
+        <v>143</v>
+      </c>
+      <c r="J111" t="s">
+        <v>25</v>
+      </c>
+      <c r="K111" t="s">
+        <v>44</v>
+      </c>
+      <c r="L111" t="s">
         <v>55</v>
       </c>
-      <c r="E111" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M111" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P111" t="s">
-        <v>403</v>
+        <v>530</v>
       </c>
       <c r="Q111" t="s">
-        <v>404</v>
+        <v>531</v>
       </c>
       <c r="R111" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>405</v>
+        <v>532</v>
       </c>
       <c r="F112" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="G112" t="s">
-        <v>406</v>
+        <v>533</v>
+      </c>
+      <c r="J112" t="s">
+        <v>411</v>
       </c>
       <c r="L112" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M112" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="P112" t="s">
-        <v>344</v>
+        <v>452</v>
       </c>
       <c r="Q112" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C113" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E113" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="F113" t="s">
-        <v>408</v>
+        <v>535</v>
       </c>
       <c r="G113" t="s">
-        <v>409</v>
+        <v>536</v>
+      </c>
+      <c r="H113" t="s">
+        <v>537</v>
+      </c>
+      <c r="I113" t="s">
+        <v>43</v>
+      </c>
+      <c r="J113" t="s">
+        <v>25</v>
+      </c>
+      <c r="K113" t="s">
+        <v>538</v>
       </c>
       <c r="L113" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M113" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="P113" t="s">
-        <v>410</v>
+        <v>539</v>
       </c>
       <c r="Q113" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="R113" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
         <v>19</v>
       </c>
       <c r="E114" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F114" t="s">
-        <v>267</v>
+        <v>346</v>
       </c>
       <c r="G114" t="s">
-        <v>411</v>
+        <v>540</v>
+      </c>
+      <c r="J114" t="s">
+        <v>541</v>
       </c>
       <c r="L114" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M114" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P114" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="Q114" t="s">
-        <v>342</v>
+        <v>449</v>
       </c>
       <c r="R114" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>145</v>
+      </c>
+      <c r="C115" t="s">
+        <v>68</v>
+      </c>
+      <c r="E115" t="s">
+        <v>106</v>
+      </c>
+      <c r="F115" t="s">
+        <v>170</v>
+      </c>
+      <c r="G115" t="s">
+        <v>542</v>
+      </c>
+      <c r="J115" t="s">
+        <v>411</v>
+      </c>
+      <c r="L115" t="s">
+        <v>111</v>
+      </c>
+      <c r="M115" t="s">
         <v>112</v>
       </c>
-      <c r="C115" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P115" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q115" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
         <v>19</v>
       </c>
       <c r="E116" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F116" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G116" t="s">
-        <v>414</v>
+        <v>544</v>
+      </c>
+      <c r="J116" t="s">
+        <v>318</v>
       </c>
       <c r="L116" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M116" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P116" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q116" t="s">
-        <v>415</v>
+        <v>545</v>
       </c>
       <c r="R116" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>18</v>
       </c>
       <c r="C117" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E117" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F117" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G117" t="s">
-        <v>416</v>
+        <v>546</v>
+      </c>
+      <c r="H117" t="s">
+        <v>547</v>
+      </c>
+      <c r="I117" t="s">
+        <v>43</v>
+      </c>
+      <c r="J117" t="s">
+        <v>25</v>
+      </c>
+      <c r="K117" t="s">
+        <v>439</v>
       </c>
       <c r="L117" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M117" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P117" t="s">
-        <v>361</v>
+        <v>478</v>
       </c>
       <c r="Q117" t="s">
-        <v>417</v>
+        <v>548</v>
       </c>
       <c r="R117" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F118" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G118" t="s">
-        <v>418</v>
+        <v>549</v>
+      </c>
+      <c r="H118" t="s">
+        <v>550</v>
+      </c>
+      <c r="I118" t="s">
+        <v>24</v>
+      </c>
+      <c r="J118" t="s">
+        <v>25</v>
+      </c>
+      <c r="K118" t="s">
+        <v>551</v>
       </c>
       <c r="L118" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M118" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P118" t="s">
-        <v>410</v>
+        <v>539</v>
       </c>
       <c r="Q118" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C119" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E119" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F119" t="s">
-        <v>271</v>
+        <v>351</v>
       </c>
       <c r="G119" t="s">
-        <v>419</v>
+        <v>552</v>
+      </c>
+      <c r="H119" t="s">
+        <v>553</v>
+      </c>
+      <c r="I119" t="s">
+        <v>43</v>
+      </c>
+      <c r="J119" t="s">
+        <v>25</v>
+      </c>
+      <c r="K119" t="s">
+        <v>103</v>
       </c>
       <c r="L119" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M119" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P119" t="s">
-        <v>420</v>
+        <v>554</v>
       </c>
       <c r="Q119" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="R119" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E120" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F120" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G120" t="s">
-        <v>421</v>
+        <v>555</v>
+      </c>
+      <c r="H120" t="s">
+        <v>537</v>
+      </c>
+      <c r="I120" t="s">
+        <v>43</v>
+      </c>
+      <c r="J120" t="s">
+        <v>25</v>
+      </c>
+      <c r="K120" t="s">
+        <v>242</v>
       </c>
       <c r="L120" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M120" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P120" t="s">
-        <v>422</v>
+        <v>556</v>
       </c>
       <c r="Q120" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R120" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E121" t="s">
-        <v>405</v>
+        <v>532</v>
       </c>
       <c r="F121" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="G121" t="s">
-        <v>423</v>
+        <v>557</v>
+      </c>
+      <c r="J121" t="s">
+        <v>411</v>
       </c>
       <c r="L121" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M121" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="P121" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q121" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F122" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G122" t="s">
-        <v>424</v>
+        <v>558</v>
+      </c>
+      <c r="H122" t="s">
+        <v>321</v>
+      </c>
+      <c r="I122" t="s">
+        <v>24</v>
+      </c>
+      <c r="J122" t="s">
+        <v>25</v>
+      </c>
+      <c r="K122" t="s">
+        <v>88</v>
       </c>
       <c r="L122" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M122" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P122" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q122" t="s">
-        <v>183</v>
+        <v>238</v>
       </c>
       <c r="R122" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E123" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F123" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G123" t="s">
-        <v>425</v>
+        <v>559</v>
+      </c>
+      <c r="J123" t="s">
+        <v>78</v>
       </c>
       <c r="L123" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M123" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="P123" t="s">
-        <v>426</v>
+        <v>560</v>
       </c>
       <c r="Q123" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F124" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G124" t="s">
-        <v>428</v>
+        <v>562</v>
+      </c>
+      <c r="H124" t="s">
+        <v>563</v>
+      </c>
+      <c r="I124" t="s">
+        <v>43</v>
+      </c>
+      <c r="J124" t="s">
+        <v>25</v>
+      </c>
+      <c r="K124" t="s">
+        <v>308</v>
       </c>
       <c r="L124" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M124" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P124" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="Q124" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R124" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="E125" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F125" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G125" t="s">
-        <v>429</v>
+        <v>564</v>
+      </c>
+      <c r="H125" t="s">
+        <v>399</v>
+      </c>
+      <c r="I125" t="s">
+        <v>24</v>
+      </c>
+      <c r="J125" t="s">
+        <v>25</v>
+      </c>
+      <c r="K125" t="s">
+        <v>565</v>
       </c>
       <c r="L125" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M125" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P125" t="s">
-        <v>430</v>
+        <v>566</v>
       </c>
       <c r="Q125" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R125" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F126" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G126" t="s">
-        <v>431</v>
+        <v>567</v>
+      </c>
+      <c r="H126" t="s">
+        <v>568</v>
+      </c>
+      <c r="I126" t="s">
+        <v>43</v>
+      </c>
+      <c r="J126" t="s">
+        <v>25</v>
+      </c>
+      <c r="K126" t="s">
+        <v>266</v>
       </c>
       <c r="L126" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M126" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P126" t="s">
-        <v>432</v>
+        <v>569</v>
       </c>
       <c r="Q126" t="s">
-        <v>203</v>
+        <v>262</v>
       </c>
       <c r="R126" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>18</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F127" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G127" t="s">
-        <v>433</v>
+        <v>570</v>
+      </c>
+      <c r="H127" t="s">
+        <v>52</v>
+      </c>
+      <c r="I127" t="s">
+        <v>53</v>
+      </c>
+      <c r="J127" t="s">
+        <v>25</v>
+      </c>
+      <c r="K127" t="s">
+        <v>551</v>
       </c>
       <c r="L127" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M127" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P127" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q127" t="s">
-        <v>434</v>
+        <v>571</v>
       </c>
       <c r="R127" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F128" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G128" t="s">
-        <v>435</v>
+        <v>572</v>
+      </c>
+      <c r="J128" t="s">
+        <v>484</v>
       </c>
       <c r="L128" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M128" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P128" t="s">
-        <v>386</v>
+        <v>511</v>
       </c>
       <c r="Q128" t="s">
-        <v>436</v>
+        <v>573</v>
       </c>
       <c r="R128" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G129" t="s">
-        <v>437</v>
+        <v>574</v>
+      </c>
+      <c r="H129" t="s">
+        <v>157</v>
+      </c>
+      <c r="I129" t="s">
+        <v>24</v>
+      </c>
+      <c r="J129" t="s">
+        <v>25</v>
+      </c>
+      <c r="K129" t="s">
+        <v>131</v>
       </c>
       <c r="L129" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M129" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P129" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q129" t="s">
-        <v>434</v>
+        <v>571</v>
       </c>
       <c r="R129" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
+        <v>68</v>
+      </c>
+      <c r="E130" t="s">
+        <v>358</v>
+      </c>
+      <c r="F130" t="s">
+        <v>94</v>
+      </c>
+      <c r="G130" t="s">
+        <v>575</v>
+      </c>
+      <c r="J130" t="s">
+        <v>35</v>
+      </c>
+      <c r="L130" t="s">
         <v>55</v>
       </c>
-      <c r="E130" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M130" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P130" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q130" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R130" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>18</v>
       </c>
       <c r="C131" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E131" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F131" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G131" t="s">
-        <v>439</v>
+        <v>576</v>
+      </c>
+      <c r="H131" t="s">
+        <v>373</v>
+      </c>
+      <c r="I131" t="s">
+        <v>43</v>
+      </c>
+      <c r="J131" t="s">
+        <v>25</v>
+      </c>
+      <c r="K131" t="s">
+        <v>577</v>
       </c>
       <c r="L131" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M131" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P131" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="Q131" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R131" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>18</v>
       </c>
       <c r="C132" t="s">
+        <v>68</v>
+      </c>
+      <c r="E132" t="s">
+        <v>358</v>
+      </c>
+      <c r="F132" t="s">
+        <v>129</v>
+      </c>
+      <c r="G132" t="s">
+        <v>578</v>
+      </c>
+      <c r="H132" t="s">
+        <v>579</v>
+      </c>
+      <c r="I132" t="s">
+        <v>24</v>
+      </c>
+      <c r="J132" t="s">
+        <v>25</v>
+      </c>
+      <c r="K132" t="s">
+        <v>580</v>
+      </c>
+      <c r="L132" t="s">
         <v>55</v>
       </c>
-      <c r="E132" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M132" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P132" t="s">
-        <v>432</v>
+        <v>569</v>
       </c>
       <c r="Q132" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R132" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F133" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G133" t="s">
-        <v>441</v>
+        <v>581</v>
+      </c>
+      <c r="H133" t="s">
+        <v>582</v>
+      </c>
+      <c r="I133" t="s">
+        <v>143</v>
+      </c>
+      <c r="J133" t="s">
+        <v>25</v>
+      </c>
+      <c r="K133" t="s">
+        <v>110</v>
       </c>
       <c r="L133" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M133" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P133" t="s">
-        <v>317</v>
+        <v>414</v>
       </c>
       <c r="Q133" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="R133" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>18</v>
       </c>
       <c r="C134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F134" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G134" t="s">
-        <v>442</v>
+        <v>583</v>
+      </c>
+      <c r="H134" t="s">
+        <v>579</v>
+      </c>
+      <c r="I134" t="s">
+        <v>24</v>
+      </c>
+      <c r="J134" t="s">
+        <v>25</v>
+      </c>
+      <c r="K134" t="s">
+        <v>584</v>
       </c>
       <c r="L134" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M134" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P134" t="s">
-        <v>443</v>
+        <v>585</v>
       </c>
       <c r="Q134" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="R134" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>18</v>
       </c>
       <c r="C135" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G135" t="s">
-        <v>444</v>
+        <v>586</v>
+      </c>
+      <c r="H135" t="s">
+        <v>587</v>
+      </c>
+      <c r="I135" t="s">
+        <v>43</v>
+      </c>
+      <c r="J135" t="s">
+        <v>25</v>
+      </c>
+      <c r="K135" t="s">
+        <v>26</v>
       </c>
       <c r="L135" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M135" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P135" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="Q135" t="s">
-        <v>415</v>
+        <v>545</v>
       </c>
       <c r="R135" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E136" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F136" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G136" t="s">
-        <v>445</v>
+        <v>588</v>
+      </c>
+      <c r="H136" t="s">
+        <v>589</v>
+      </c>
+      <c r="I136" t="s">
+        <v>43</v>
+      </c>
+      <c r="J136" t="s">
+        <v>25</v>
+      </c>
+      <c r="K136" t="s">
+        <v>168</v>
       </c>
       <c r="L136" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M136" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P136" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="Q136" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R136" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" t="s">
         <v>19</v>
       </c>
       <c r="E137" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F137" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G137" t="s">
-        <v>446</v>
+        <v>590</v>
+      </c>
+      <c r="H137" t="s">
+        <v>521</v>
+      </c>
+      <c r="I137" t="s">
+        <v>43</v>
+      </c>
+      <c r="J137" t="s">
+        <v>25</v>
+      </c>
+      <c r="K137" t="s">
+        <v>26</v>
       </c>
       <c r="L137" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M137" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P137" t="s">
-        <v>447</v>
+        <v>591</v>
       </c>
       <c r="Q137" t="s">
-        <v>448</v>
+        <v>592</v>
       </c>
       <c r="R137" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>18</v>
       </c>
       <c r="C138" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E138" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F138" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G138" t="s">
-        <v>449</v>
+        <v>593</v>
+      </c>
+      <c r="H138" t="s">
+        <v>167</v>
+      </c>
+      <c r="I138" t="s">
+        <v>24</v>
+      </c>
+      <c r="J138" t="s">
+        <v>25</v>
+      </c>
+      <c r="K138" t="s">
+        <v>594</v>
       </c>
       <c r="L138" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M138" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P138" t="s">
-        <v>450</v>
+        <v>595</v>
       </c>
       <c r="Q138" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R138" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C139" t="s">
+        <v>68</v>
+      </c>
+      <c r="E139" t="s">
+        <v>49</v>
+      </c>
+      <c r="F139" t="s">
+        <v>147</v>
+      </c>
+      <c r="G139" t="s">
+        <v>596</v>
+      </c>
+      <c r="H139" t="s">
+        <v>597</v>
+      </c>
+      <c r="I139" t="s">
+        <v>43</v>
+      </c>
+      <c r="J139" t="s">
+        <v>25</v>
+      </c>
+      <c r="K139" t="s">
+        <v>396</v>
+      </c>
+      <c r="L139" t="s">
         <v>55</v>
       </c>
-      <c r="E139" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M139" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P139" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q139" t="s">
-        <v>452</v>
+        <v>598</v>
       </c>
       <c r="R139" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>18</v>
       </c>
       <c r="C140" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E140" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F140" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G140" t="s">
-        <v>453</v>
+        <v>599</v>
+      </c>
+      <c r="H140" t="s">
+        <v>600</v>
+      </c>
+      <c r="I140" t="s">
+        <v>24</v>
+      </c>
+      <c r="J140" t="s">
+        <v>25</v>
+      </c>
+      <c r="K140" t="s">
+        <v>601</v>
       </c>
       <c r="L140" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M140" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P140" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="Q140" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="R140" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F141" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G141" t="s">
-        <v>454</v>
+        <v>602</v>
+      </c>
+      <c r="H141" t="s">
+        <v>603</v>
+      </c>
+      <c r="I141" t="s">
+        <v>24</v>
+      </c>
+      <c r="J141" t="s">
+        <v>25</v>
+      </c>
+      <c r="K141" t="s">
+        <v>604</v>
       </c>
       <c r="L141" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M141" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P141" t="s">
-        <v>455</v>
+        <v>605</v>
       </c>
       <c r="Q141" t="s">
-        <v>456</v>
+        <v>606</v>
       </c>
       <c r="R141" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C142" t="s">
         <v>19</v>
       </c>
       <c r="E142" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F142" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G142" t="s">
-        <v>457</v>
+        <v>607</v>
+      </c>
+      <c r="H142" t="s">
+        <v>52</v>
+      </c>
+      <c r="I142" t="s">
+        <v>53</v>
+      </c>
+      <c r="J142" t="s">
+        <v>25</v>
+      </c>
+      <c r="K142" t="s">
+        <v>322</v>
       </c>
       <c r="L142" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M142" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P142" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q142" t="s">
-        <v>404</v>
+        <v>531</v>
       </c>
       <c r="R142" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C143" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E143" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F143" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G143" t="s">
-        <v>458</v>
+        <v>608</v>
+      </c>
+      <c r="J143" t="s">
+        <v>78</v>
       </c>
       <c r="L143" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M143" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P143" t="s">
-        <v>459</v>
+        <v>609</v>
       </c>
       <c r="Q143" t="s">
-        <v>460</v>
+        <v>610</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144" t="s">
         <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F144" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G144" t="s">
-        <v>461</v>
+        <v>611</v>
+      </c>
+      <c r="H144" t="s">
+        <v>612</v>
+      </c>
+      <c r="I144" t="s">
+        <v>43</v>
+      </c>
+      <c r="J144" t="s">
+        <v>25</v>
+      </c>
+      <c r="K144" t="s">
+        <v>72</v>
       </c>
       <c r="L144" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M144" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P144" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="Q144" t="s">
-        <v>193</v>
+        <v>250</v>
       </c>
       <c r="R144" t="s">
-        <v>243</v>
+        <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F145" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G145" t="s">
-        <v>463</v>
+        <v>614</v>
+      </c>
+      <c r="H145" t="s">
+        <v>331</v>
+      </c>
+      <c r="I145" t="s">
+        <v>43</v>
+      </c>
+      <c r="J145" t="s">
+        <v>25</v>
+      </c>
+      <c r="K145" t="s">
+        <v>322</v>
       </c>
       <c r="L145" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M145" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P145" t="s">
-        <v>464</v>
+        <v>615</v>
       </c>
       <c r="Q145" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="R145" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C146" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E146" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F146" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G146" t="s">
-        <v>465</v>
+        <v>616</v>
+      </c>
+      <c r="J146" t="s">
+        <v>78</v>
       </c>
       <c r="L146" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M146" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P146" t="s">
-        <v>466</v>
+        <v>617</v>
       </c>
       <c r="Q146" t="s">
-        <v>467</v>
+        <v>618</v>
       </c>
       <c r="R146" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>18</v>
       </c>
       <c r="C147" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E147" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F147" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G147" t="s">
-        <v>468</v>
+        <v>619</v>
+      </c>
+      <c r="J147" t="s">
+        <v>411</v>
       </c>
       <c r="L147" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M147" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P147" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q147" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R147" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G148" t="s">
-        <v>469</v>
+        <v>620</v>
+      </c>
+      <c r="H148" t="s">
+        <v>621</v>
+      </c>
+      <c r="I148" t="s">
+        <v>24</v>
+      </c>
+      <c r="J148" t="s">
+        <v>25</v>
+      </c>
+      <c r="K148" t="s">
+        <v>622</v>
       </c>
       <c r="L148" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M148" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P148" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="Q148" t="s">
-        <v>359</v>
+        <v>474</v>
       </c>
       <c r="R148" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>470</v>
+        <v>623</v>
       </c>
       <c r="F149" t="s">
-        <v>471</v>
+        <v>624</v>
       </c>
       <c r="G149" t="s">
-        <v>472</v>
+        <v>625</v>
+      </c>
+      <c r="H149" t="s">
+        <v>626</v>
+      </c>
+      <c r="I149" t="s">
+        <v>24</v>
+      </c>
+      <c r="J149" t="s">
+        <v>25</v>
+      </c>
+      <c r="K149" t="s">
+        <v>44</v>
       </c>
       <c r="L149" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M149" t="s">
-        <v>473</v>
+        <v>627</v>
       </c>
       <c r="P149" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q149" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
       <c r="R149" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>18</v>
       </c>
       <c r="C150" t="s">
         <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F150" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G150" t="s">
-        <v>474</v>
+        <v>628</v>
+      </c>
+      <c r="J150" t="s">
+        <v>318</v>
       </c>
       <c r="L150" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M150" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="P150" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q150" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R150" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>18</v>
       </c>
       <c r="C151" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E151" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F151" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G151" t="s">
-        <v>475</v>
+        <v>629</v>
+      </c>
+      <c r="H151" t="s">
+        <v>630</v>
+      </c>
+      <c r="I151" t="s">
+        <v>43</v>
+      </c>
+      <c r="J151" t="s">
+        <v>25</v>
+      </c>
+      <c r="K151" t="s">
+        <v>158</v>
       </c>
       <c r="L151" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M151" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P151" t="s">
-        <v>476</v>
+        <v>631</v>
       </c>
       <c r="Q151" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="R151" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C152" t="s">
         <v>19</v>
       </c>
       <c r="E152" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F152" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G152" t="s">
+        <v>632</v>
+      </c>
+      <c r="H152" t="s">
+        <v>633</v>
+      </c>
+      <c r="I152" t="s">
+        <v>43</v>
+      </c>
+      <c r="J152" t="s">
+        <v>25</v>
+      </c>
+      <c r="K152" t="s">
         <v>477</v>
       </c>
       <c r="L152" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M152" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P152" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q152" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="R152" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F153" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G153" t="s">
-        <v>478</v>
+        <v>634</v>
+      </c>
+      <c r="H153" t="s">
+        <v>52</v>
+      </c>
+      <c r="I153" t="s">
+        <v>53</v>
+      </c>
+      <c r="J153" t="s">
+        <v>25</v>
+      </c>
+      <c r="K153" t="s">
+        <v>44</v>
       </c>
       <c r="L153" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M153" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P153" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q153" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
       <c r="R153" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E154" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F154" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G154" t="s">
-        <v>479</v>
+        <v>635</v>
+      </c>
+      <c r="H154" t="s">
+        <v>636</v>
+      </c>
+      <c r="I154" t="s">
+        <v>24</v>
+      </c>
+      <c r="J154" t="s">
+        <v>25</v>
+      </c>
+      <c r="K154" t="s">
+        <v>637</v>
       </c>
       <c r="L154" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M154" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P154" t="s">
-        <v>480</v>
+        <v>638</v>
       </c>
       <c r="Q154" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="R154" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
         <v>19</v>
       </c>
       <c r="E155" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F155" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G155" t="s">
-        <v>481</v>
+        <v>639</v>
+      </c>
+      <c r="H155" t="s">
+        <v>640</v>
+      </c>
+      <c r="I155" t="s">
+        <v>641</v>
+      </c>
+      <c r="J155" t="s">
+        <v>25</v>
+      </c>
+      <c r="K155" t="s">
+        <v>383</v>
       </c>
       <c r="L155" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M155" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P155" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q155" t="s">
-        <v>375</v>
+        <v>499</v>
       </c>
       <c r="R155" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>18</v>
       </c>
       <c r="C156" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G156" t="s">
-        <v>482</v>
+        <v>642</v>
+      </c>
+      <c r="J156" t="s">
+        <v>78</v>
       </c>
       <c r="L156" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M156" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P156" t="s">
-        <v>483</v>
+        <v>643</v>
       </c>
       <c r="Q156" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="R156" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C157" t="s">
         <v>19</v>
       </c>
       <c r="E157" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F157" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G157" t="s">
-        <v>484</v>
+        <v>644</v>
+      </c>
+      <c r="H157" t="s">
+        <v>645</v>
+      </c>
+      <c r="I157" t="s">
+        <v>24</v>
+      </c>
+      <c r="J157" t="s">
+        <v>25</v>
+      </c>
+      <c r="K157" t="s">
+        <v>322</v>
       </c>
       <c r="L157" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M157" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P157" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="Q157" t="s">
-        <v>485</v>
+        <v>646</v>
       </c>
       <c r="R157" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C158" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E158" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F158" t="s">
-        <v>486</v>
+        <v>647</v>
       </c>
       <c r="G158" t="s">
-        <v>487</v>
+        <v>648</v>
+      </c>
+      <c r="H158" t="s">
+        <v>649</v>
+      </c>
+      <c r="I158" t="s">
+        <v>43</v>
+      </c>
+      <c r="J158" t="s">
+        <v>25</v>
+      </c>
+      <c r="K158" t="s">
+        <v>376</v>
       </c>
       <c r="L158" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M158" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P158" t="s">
-        <v>488</v>
+        <v>650</v>
       </c>
       <c r="Q158" t="s">
-        <v>489</v>
+        <v>651</v>
       </c>
       <c r="R158" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C159" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E159" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F159" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G159" t="s">
-        <v>490</v>
+        <v>652</v>
+      </c>
+      <c r="H159" t="s">
+        <v>653</v>
+      </c>
+      <c r="I159" t="s">
+        <v>43</v>
+      </c>
+      <c r="J159" t="s">
+        <v>25</v>
+      </c>
+      <c r="K159" t="s">
+        <v>223</v>
       </c>
       <c r="L159" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M159" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P159" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q159" t="s">
-        <v>448</v>
+        <v>592</v>
       </c>
       <c r="R159" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>18</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F160" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G160" t="s">
-        <v>491</v>
+        <v>654</v>
+      </c>
+      <c r="H160" t="s">
+        <v>655</v>
+      </c>
+      <c r="I160" t="s">
+        <v>24</v>
+      </c>
+      <c r="J160" t="s">
+        <v>25</v>
+      </c>
+      <c r="K160" t="s">
+        <v>656</v>
       </c>
       <c r="L160" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M160" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="P160" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="Q160" t="s">
-        <v>492</v>
+        <v>657</v>
       </c>
       <c r="R160" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C161" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E161" t="s">
-        <v>470</v>
+        <v>623</v>
       </c>
       <c r="F161" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G161" t="s">
-        <v>493</v>
+        <v>658</v>
+      </c>
+      <c r="J161" t="s">
+        <v>484</v>
       </c>
       <c r="L161" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M161" t="s">
-        <v>473</v>
+        <v>627</v>
       </c>
       <c r="P161" t="s">
-        <v>494</v>
+        <v>659</v>
       </c>
       <c r="Q161" t="s">
-        <v>183</v>
+        <v>238</v>
       </c>
       <c r="R161" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C162" t="s">
         <v>19</v>
       </c>
       <c r="E162" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F162" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G162" t="s">
-        <v>495</v>
+        <v>660</v>
+      </c>
+      <c r="J162" t="s">
+        <v>661</v>
       </c>
       <c r="L162" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M162" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P162" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="Q162" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="R162" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C163" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E163" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F163" t="s">
-        <v>191</v>
+        <v>247</v>
       </c>
       <c r="G163" t="s">
-        <v>496</v>
+        <v>662</v>
+      </c>
+      <c r="H163" t="s">
+        <v>663</v>
+      </c>
+      <c r="I163" t="s">
+        <v>24</v>
+      </c>
+      <c r="J163" t="s">
+        <v>25</v>
+      </c>
+      <c r="K163" t="s">
+        <v>664</v>
       </c>
       <c r="L163" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M163" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="P163" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q163" t="s">
-        <v>375</v>
+        <v>499</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C164" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E164" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F164" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G164" t="s">
-        <v>497</v>
+        <v>665</v>
+      </c>
+      <c r="H164" t="s">
+        <v>626</v>
+      </c>
+      <c r="I164" t="s">
+        <v>24</v>
+      </c>
+      <c r="J164" t="s">
+        <v>25</v>
+      </c>
+      <c r="K164" t="s">
+        <v>322</v>
       </c>
       <c r="L164" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M164" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P164" t="s">
-        <v>230</v>
+        <v>297</v>
       </c>
       <c r="Q164" t="s">
-        <v>498</v>
+        <v>666</v>
       </c>
       <c r="R164" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>18</v>
       </c>
       <c r="C165" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E165" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F165" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G165" t="s">
-        <v>499</v>
+        <v>667</v>
+      </c>
+      <c r="J165" t="s">
+        <v>217</v>
       </c>
       <c r="L165" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M165" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P165" t="s">
-        <v>500</v>
+        <v>668</v>
       </c>
       <c r="Q165" t="s">
-        <v>378</v>
+        <v>502</v>
       </c>
       <c r="R165" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
-        <v>501</v>
+        <v>669</v>
+      </c>
+      <c r="H166" t="s">
+        <v>348</v>
+      </c>
+      <c r="I166" t="s">
+        <v>143</v>
+      </c>
+      <c r="J166" t="s">
+        <v>25</v>
+      </c>
+      <c r="K166" t="s">
+        <v>538</v>
       </c>
       <c r="L166" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M166" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P166" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="Q166" t="s">
-        <v>434</v>
+        <v>571</v>
       </c>
       <c r="R166" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C167" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E167" t="s">
-        <v>405</v>
+        <v>532</v>
       </c>
       <c r="F167" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G167" t="s">
-        <v>502</v>
+        <v>670</v>
+      </c>
+      <c r="J167" t="s">
+        <v>411</v>
       </c>
       <c r="L167" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M167" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="P167" t="s">
-        <v>503</v>
+        <v>671</v>
       </c>
       <c r="Q167" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="R167" t="s">
-        <v>27</v>
+        <v>316</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C168" t="s">
         <v>19</v>
       </c>
       <c r="E168" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F168" t="s">
-        <v>294</v>
+        <v>385</v>
       </c>
       <c r="G168" t="s">
-        <v>504</v>
+        <v>672</v>
+      </c>
+      <c r="H168" t="s">
+        <v>176</v>
+      </c>
+      <c r="I168" t="s">
+        <v>24</v>
+      </c>
+      <c r="J168" t="s">
+        <v>25</v>
+      </c>
+      <c r="K168" t="s">
+        <v>369</v>
       </c>
       <c r="L168" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M168" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P168" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q168" t="s">
-        <v>505</v>
+        <v>673</v>
       </c>
       <c r="R168" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E169" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F169" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G169" t="s">
-        <v>506</v>
+        <v>674</v>
+      </c>
+      <c r="J169" t="s">
+        <v>260</v>
       </c>
       <c r="L169" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M169" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P169" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q169" t="s">
-        <v>467</v>
+        <v>618</v>
       </c>
       <c r="R169" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F170" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G170" t="s">
-        <v>507</v>
+        <v>675</v>
+      </c>
+      <c r="J170" t="s">
+        <v>318</v>
       </c>
       <c r="L170" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M170" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P170" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="Q170" t="s">
-        <v>508</v>
+        <v>676</v>
       </c>
       <c r="R170" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
       <c r="C171" t="s">
+        <v>68</v>
+      </c>
+      <c r="E171" t="s">
+        <v>49</v>
+      </c>
+      <c r="F171" t="s">
+        <v>677</v>
+      </c>
+      <c r="G171" t="s">
+        <v>678</v>
+      </c>
+      <c r="H171" t="s">
+        <v>52</v>
+      </c>
+      <c r="I171" t="s">
+        <v>53</v>
+      </c>
+      <c r="J171" t="s">
+        <v>25</v>
+      </c>
+      <c r="K171" t="s">
+        <v>322</v>
+      </c>
+      <c r="L171" t="s">
         <v>55</v>
       </c>
-      <c r="E171" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M171" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P171" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q171" t="s">
-        <v>511</v>
+        <v>679</v>
       </c>
       <c r="R171" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E172" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F172" t="s">
         <v>21</v>
       </c>
       <c r="G172" t="s">
-        <v>512</v>
+        <v>680</v>
+      </c>
+      <c r="H172" t="s">
+        <v>630</v>
+      </c>
+      <c r="I172" t="s">
+        <v>43</v>
+      </c>
+      <c r="J172" t="s">
+        <v>25</v>
+      </c>
+      <c r="K172" t="s">
+        <v>681</v>
       </c>
       <c r="L172" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M172" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P172" t="s">
-        <v>500</v>
+        <v>668</v>
       </c>
       <c r="Q172" t="s">
-        <v>302</v>
+        <v>394</v>
       </c>
       <c r="R172" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>18</v>
       </c>
       <c r="C173" t="s">
         <v>19</v>
       </c>
       <c r="E173" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F173" t="s">
-        <v>513</v>
+        <v>682</v>
       </c>
       <c r="G173" t="s">
-        <v>514</v>
+        <v>683</v>
+      </c>
+      <c r="J173" t="s">
+        <v>78</v>
       </c>
       <c r="L173" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M173" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P173" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q173" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="R173" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C174" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E174" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F174" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G174" t="s">
-        <v>515</v>
+        <v>684</v>
+      </c>
+      <c r="H174" t="s">
+        <v>206</v>
+      </c>
+      <c r="I174" t="s">
+        <v>43</v>
+      </c>
+      <c r="J174" t="s">
+        <v>25</v>
+      </c>
+      <c r="K174" t="s">
+        <v>322</v>
       </c>
       <c r="L174" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M174" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P174" t="s">
-        <v>516</v>
+        <v>685</v>
       </c>
       <c r="Q174" t="s">
-        <v>452</v>
+        <v>598</v>
       </c>
       <c r="R174" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>18</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G175" t="s">
-        <v>517</v>
+        <v>686</v>
+      </c>
+      <c r="H175" t="s">
+        <v>687</v>
+      </c>
+      <c r="I175" t="s">
+        <v>24</v>
+      </c>
+      <c r="J175" t="s">
+        <v>25</v>
+      </c>
+      <c r="K175" t="s">
+        <v>688</v>
       </c>
       <c r="L175" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M175" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P175" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q175" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
       <c r="R175" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>18</v>
       </c>
       <c r="C176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F176" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G176" t="s">
-        <v>518</v>
+        <v>689</v>
+      </c>
+      <c r="H176" t="s">
+        <v>690</v>
+      </c>
+      <c r="I176" t="s">
+        <v>43</v>
+      </c>
+      <c r="J176" t="s">
+        <v>25</v>
+      </c>
+      <c r="K176" t="s">
+        <v>54</v>
       </c>
       <c r="L176" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M176" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P176" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q176" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="R176" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C177" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E177" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F177" t="s">
-        <v>519</v>
+        <v>691</v>
       </c>
       <c r="G177" t="s">
-        <v>520</v>
+        <v>692</v>
+      </c>
+      <c r="H177" t="s">
+        <v>693</v>
+      </c>
+      <c r="I177" t="s">
+        <v>464</v>
+      </c>
+      <c r="J177" t="s">
+        <v>25</v>
+      </c>
+      <c r="K177" t="s">
+        <v>538</v>
       </c>
       <c r="L177" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M177" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P177" t="s">
-        <v>521</v>
+        <v>694</v>
       </c>
       <c r="Q177" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="F178" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G178" t="s">
-        <v>522</v>
+        <v>695</v>
+      </c>
+      <c r="H178" t="s">
+        <v>696</v>
+      </c>
+      <c r="I178" t="s">
+        <v>43</v>
+      </c>
+      <c r="J178" t="s">
+        <v>25</v>
+      </c>
+      <c r="K178" t="s">
+        <v>26</v>
       </c>
       <c r="L178" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M178" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="P178" t="s">
-        <v>523</v>
+        <v>697</v>
       </c>
       <c r="Q178" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R178" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C179" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E179" t="s">
-        <v>524</v>
+        <v>698</v>
       </c>
       <c r="F179" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G179" t="s">
+        <v>699</v>
+      </c>
+      <c r="H179" t="s">
+        <v>321</v>
+      </c>
+      <c r="I179" t="s">
+        <v>24</v>
+      </c>
+      <c r="J179" t="s">
+        <v>25</v>
+      </c>
+      <c r="K179" t="s">
+        <v>26</v>
+      </c>
+      <c r="L179" t="s">
+        <v>328</v>
+      </c>
+      <c r="M179" t="s">
+        <v>700</v>
+      </c>
+      <c r="P179" t="s">
         <v>525</v>
       </c>
-      <c r="L179" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q179" t="s">
-        <v>527</v>
+        <v>701</v>
       </c>
       <c r="R179" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>18</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="F180" t="s">
-        <v>528</v>
+        <v>702</v>
       </c>
       <c r="G180" t="s">
-        <v>529</v>
+        <v>703</v>
+      </c>
+      <c r="H180" t="s">
+        <v>537</v>
+      </c>
+      <c r="I180" t="s">
+        <v>43</v>
+      </c>
+      <c r="J180" t="s">
+        <v>25</v>
+      </c>
+      <c r="K180" t="s">
+        <v>110</v>
       </c>
       <c r="L180" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M180" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="P180" t="s">
-        <v>530</v>
+        <v>704</v>
       </c>
       <c r="Q180" t="s">
-        <v>489</v>
+        <v>651</v>
       </c>
       <c r="R180" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F181" t="s">
+        <v>513</v>
+      </c>
+      <c r="G181" t="s">
+        <v>705</v>
+      </c>
+      <c r="H181" t="s">
+        <v>222</v>
+      </c>
+      <c r="I181" t="s">
+        <v>24</v>
+      </c>
+      <c r="J181" t="s">
+        <v>25</v>
+      </c>
+      <c r="K181" t="s">
+        <v>26</v>
+      </c>
+      <c r="L181" t="s">
+        <v>45</v>
+      </c>
+      <c r="M181" t="s">
         <v>388</v>
       </c>
-      <c r="G181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P181" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="Q181" t="s">
-        <v>203</v>
+        <v>262</v>
       </c>
       <c r="R181" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="E182" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F182" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G182" t="s">
-        <v>532</v>
+        <v>706</v>
+      </c>
+      <c r="H182" t="s">
+        <v>707</v>
+      </c>
+      <c r="I182" t="s">
+        <v>24</v>
+      </c>
+      <c r="J182" t="s">
+        <v>25</v>
+      </c>
+      <c r="K182" t="s">
+        <v>708</v>
       </c>
       <c r="L182" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M182" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P182" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="Q182" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R182" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F183" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G183" t="s">
-        <v>533</v>
+        <v>709</v>
+      </c>
+      <c r="H183" t="s">
+        <v>645</v>
+      </c>
+      <c r="I183" t="s">
+        <v>24</v>
+      </c>
+      <c r="J183" t="s">
+        <v>25</v>
+      </c>
+      <c r="K183" t="s">
+        <v>26</v>
       </c>
       <c r="L183" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M183" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P183" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q183" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
       <c r="R183" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>18</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F184" t="s">
         <v>21</v>
       </c>
       <c r="G184" t="s">
-        <v>534</v>
+        <v>710</v>
+      </c>
+      <c r="J184" t="s">
+        <v>249</v>
       </c>
       <c r="L184" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M184" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P184" t="s">
-        <v>535</v>
+        <v>711</v>
       </c>
       <c r="Q184" t="s">
-        <v>505</v>
+        <v>673</v>
       </c>
       <c r="R184" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E185" t="s">
-        <v>536</v>
+        <v>712</v>
       </c>
       <c r="F185" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G185" t="s">
-        <v>537</v>
+        <v>713</v>
+      </c>
+      <c r="J185" t="s">
+        <v>217</v>
       </c>
       <c r="L185" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M185" t="s">
-        <v>538</v>
+        <v>714</v>
       </c>
       <c r="P185" t="s">
-        <v>539</v>
+        <v>715</v>
       </c>
       <c r="Q185" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="R185" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C186" t="s">
         <v>19</v>
       </c>
       <c r="E186" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F186" t="s">
-        <v>471</v>
+        <v>624</v>
       </c>
       <c r="G186" t="s">
-        <v>540</v>
+        <v>716</v>
+      </c>
+      <c r="J186" t="s">
+        <v>484</v>
       </c>
       <c r="L186" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M186" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P186" t="s">
-        <v>541</v>
+        <v>717</v>
       </c>
       <c r="Q186" t="s">
-        <v>460</v>
+        <v>610</v>
       </c>
       <c r="R186" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E187" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F187" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G187" t="s">
-        <v>542</v>
+        <v>718</v>
+      </c>
+      <c r="H187" t="s">
+        <v>537</v>
+      </c>
+      <c r="I187" t="s">
+        <v>43</v>
+      </c>
+      <c r="J187" t="s">
+        <v>25</v>
+      </c>
+      <c r="K187" t="s">
+        <v>110</v>
       </c>
       <c r="L187" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M187" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P187" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q187" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="R187" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>18</v>
       </c>
       <c r="C188" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G188" t="s">
-        <v>543</v>
+        <v>719</v>
+      </c>
+      <c r="J188" t="s">
+        <v>78</v>
       </c>
       <c r="L188" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M188" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P188" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="Q188" t="s">
-        <v>544</v>
+        <v>720</v>
       </c>
       <c r="R188" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E189" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F189" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G189" t="s">
-        <v>545</v>
+        <v>721</v>
+      </c>
+      <c r="H189" t="s">
+        <v>722</v>
+      </c>
+      <c r="I189" t="s">
+        <v>24</v>
+      </c>
+      <c r="J189" t="s">
+        <v>25</v>
+      </c>
+      <c r="K189" t="s">
+        <v>54</v>
       </c>
       <c r="L189" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M189" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P189" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q189" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="R189" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E190" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F190" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G190" t="s">
-        <v>546</v>
+        <v>723</v>
+      </c>
+      <c r="H190" t="s">
+        <v>52</v>
+      </c>
+      <c r="I190" t="s">
+        <v>53</v>
+      </c>
+      <c r="J190" t="s">
+        <v>25</v>
+      </c>
+      <c r="K190" t="s">
+        <v>376</v>
       </c>
       <c r="L190" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M190" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P190" t="s">
-        <v>547</v>
+        <v>724</v>
       </c>
       <c r="Q190" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="R190" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C191" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E191" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F191" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G191" t="s">
-        <v>548</v>
+        <v>725</v>
+      </c>
+      <c r="H191" t="s">
+        <v>726</v>
+      </c>
+      <c r="I191" t="s">
+        <v>24</v>
+      </c>
+      <c r="J191" t="s">
+        <v>25</v>
+      </c>
+      <c r="K191" t="s">
+        <v>594</v>
       </c>
       <c r="L191" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M191" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P191" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q191" t="s">
-        <v>216</v>
+        <v>279</v>
       </c>
       <c r="R191" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C192" t="s">
+        <v>68</v>
+      </c>
+      <c r="E192" t="s">
+        <v>146</v>
+      </c>
+      <c r="F192" t="s">
+        <v>240</v>
+      </c>
+      <c r="G192" t="s">
+        <v>727</v>
+      </c>
+      <c r="H192" t="s">
+        <v>434</v>
+      </c>
+      <c r="I192" t="s">
+        <v>63</v>
+      </c>
+      <c r="J192" t="s">
+        <v>25</v>
+      </c>
+      <c r="K192" t="s">
+        <v>383</v>
+      </c>
+      <c r="L192" t="s">
         <v>55</v>
       </c>
-      <c r="E192" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M192" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P192" t="s">
-        <v>550</v>
+        <v>728</v>
       </c>
       <c r="Q192" t="s">
-        <v>551</v>
+        <v>729</v>
       </c>
       <c r="R192" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F193" t="s">
         <v>21</v>
       </c>
       <c r="G193" t="s">
-        <v>552</v>
+        <v>730</v>
+      </c>
+      <c r="J193" t="s">
+        <v>731</v>
       </c>
       <c r="L193" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M193" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P193" t="s">
-        <v>553</v>
+        <v>732</v>
       </c>
       <c r="Q193" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R193" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>18</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="E194" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F194" t="s">
         <v>21</v>
       </c>
       <c r="G194" t="s">
-        <v>554</v>
+        <v>733</v>
+      </c>
+      <c r="H194" t="s">
+        <v>176</v>
+      </c>
+      <c r="I194" t="s">
+        <v>24</v>
+      </c>
+      <c r="J194" t="s">
+        <v>25</v>
+      </c>
+      <c r="K194" t="s">
+        <v>565</v>
       </c>
       <c r="L194" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M194" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P194" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q194" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="R194" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F195" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="G195" t="s">
-        <v>555</v>
+        <v>734</v>
+      </c>
+      <c r="H195" t="s">
+        <v>136</v>
+      </c>
+      <c r="I195" t="s">
+        <v>24</v>
+      </c>
+      <c r="J195" t="s">
+        <v>25</v>
+      </c>
+      <c r="K195" t="s">
+        <v>735</v>
       </c>
       <c r="L195" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M195" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P195" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="Q195" t="s">
-        <v>404</v>
+        <v>531</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>18</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F196" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G196" t="s">
-        <v>556</v>
+        <v>736</v>
+      </c>
+      <c r="J196" t="s">
+        <v>78</v>
       </c>
       <c r="L196" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M196" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P196" t="s">
-        <v>557</v>
+        <v>737</v>
       </c>
       <c r="Q196" t="s">
-        <v>448</v>
+        <v>592</v>
       </c>
       <c r="R196" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>18</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
+        <v>121</v>
+      </c>
+      <c r="F197" t="s">
+        <v>129</v>
+      </c>
+      <c r="G197" t="s">
+        <v>738</v>
+      </c>
+      <c r="H197" t="s">
+        <v>739</v>
+      </c>
+      <c r="I197" t="s">
+        <v>420</v>
+      </c>
+      <c r="J197" t="s">
+        <v>25</v>
+      </c>
+      <c r="K197" t="s">
+        <v>54</v>
+      </c>
+      <c r="L197" t="s">
+        <v>55</v>
+      </c>
+      <c r="M197" t="s">
+        <v>125</v>
+      </c>
+      <c r="P197" t="s">
         <v>94</v>
       </c>
-      <c r="F197" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q197" t="s">
-        <v>559</v>
+        <v>740</v>
       </c>
       <c r="R197" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>18</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F198" t="s">
-        <v>560</v>
+        <v>741</v>
       </c>
       <c r="G198" t="s">
-        <v>561</v>
+        <v>742</v>
+      </c>
+      <c r="H198" t="s">
+        <v>743</v>
+      </c>
+      <c r="I198" t="s">
+        <v>43</v>
+      </c>
+      <c r="J198" t="s">
+        <v>25</v>
+      </c>
+      <c r="K198" t="s">
+        <v>664</v>
       </c>
       <c r="L198" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M198" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P198" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q198" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R198" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>18</v>
       </c>
       <c r="C199" t="s">
+        <v>68</v>
+      </c>
+      <c r="E199" t="s">
+        <v>49</v>
+      </c>
+      <c r="F199" t="s">
+        <v>180</v>
+      </c>
+      <c r="G199" t="s">
+        <v>744</v>
+      </c>
+      <c r="H199" t="s">
+        <v>745</v>
+      </c>
+      <c r="I199" t="s">
+        <v>43</v>
+      </c>
+      <c r="J199" t="s">
+        <v>25</v>
+      </c>
+      <c r="K199" t="s">
+        <v>269</v>
+      </c>
+      <c r="L199" t="s">
         <v>55</v>
       </c>
-      <c r="E199" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M199" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P199" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q199" t="s">
-        <v>563</v>
+        <v>746</v>
       </c>
       <c r="R199" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="E200" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F200" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G200" t="s">
-        <v>564</v>
+        <v>747</v>
+      </c>
+      <c r="H200" t="s">
+        <v>748</v>
+      </c>
+      <c r="I200" t="s">
+        <v>43</v>
+      </c>
+      <c r="J200" t="s">
+        <v>25</v>
+      </c>
+      <c r="K200" t="s">
+        <v>439</v>
       </c>
       <c r="L200" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M200" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P200" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q200" t="s">
-        <v>565</v>
+        <v>749</v>
       </c>
       <c r="R200" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>18</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F201" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G201" t="s">
-        <v>566</v>
+        <v>750</v>
+      </c>
+      <c r="J201" t="s">
+        <v>78</v>
       </c>
       <c r="L201" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M201" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P201" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="Q201" t="s">
-        <v>567</v>
+        <v>751</v>
       </c>
       <c r="R201" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>18</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="E202" t="s">
-        <v>217</v>
+        <v>280</v>
       </c>
       <c r="F202" t="s">
+        <v>50</v>
+      </c>
+      <c r="G202" t="s">
+        <v>752</v>
+      </c>
+      <c r="H202" t="s">
         <v>42</v>
       </c>
-      <c r="G202" t="s">
-        <v>568</v>
+      <c r="I202" t="s">
+        <v>43</v>
+      </c>
+      <c r="J202" t="s">
+        <v>25</v>
+      </c>
+      <c r="K202" t="s">
+        <v>88</v>
       </c>
       <c r="L202" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M202" t="s">
-        <v>219</v>
+        <v>283</v>
       </c>
       <c r="P202" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q202" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="R202" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="E203" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F203" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G203" t="s">
-        <v>569</v>
+        <v>753</v>
+      </c>
+      <c r="H203" t="s">
+        <v>434</v>
+      </c>
+      <c r="I203" t="s">
+        <v>63</v>
+      </c>
+      <c r="J203" t="s">
+        <v>25</v>
+      </c>
+      <c r="K203" t="s">
+        <v>735</v>
       </c>
       <c r="L203" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M203" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P203" t="s">
-        <v>317</v>
+        <v>414</v>
       </c>
       <c r="Q203" t="s">
-        <v>434</v>
+        <v>571</v>
       </c>
       <c r="R203" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C204" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E204" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F204" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G204" t="s">
-        <v>570</v>
+        <v>754</v>
+      </c>
+      <c r="H204" t="s">
+        <v>755</v>
+      </c>
+      <c r="I204" t="s">
+        <v>24</v>
+      </c>
+      <c r="J204" t="s">
+        <v>25</v>
+      </c>
+      <c r="K204" t="s">
+        <v>538</v>
       </c>
       <c r="L204" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M204" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P204" t="s">
-        <v>426</v>
+        <v>560</v>
       </c>
       <c r="Q204" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="R204" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="E205" t="s">
-        <v>276</v>
+        <v>358</v>
       </c>
       <c r="F205" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G205" t="s">
-        <v>571</v>
+        <v>756</v>
+      </c>
+      <c r="H205" t="s">
+        <v>630</v>
+      </c>
+      <c r="I205" t="s">
+        <v>43</v>
+      </c>
+      <c r="J205" t="s">
+        <v>25</v>
+      </c>
+      <c r="K205" t="s">
+        <v>735</v>
       </c>
       <c r="L205" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M205" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P205" t="s">
-        <v>572</v>
+        <v>757</v>
       </c>
       <c r="Q205" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="R205" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C206" t="s">
         <v>19</v>
       </c>
       <c r="E206" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F206" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G206" t="s">
-        <v>573</v>
+        <v>758</v>
+      </c>
+      <c r="H206" t="s">
+        <v>460</v>
+      </c>
+      <c r="I206" t="s">
+        <v>24</v>
+      </c>
+      <c r="J206" t="s">
+        <v>25</v>
+      </c>
+      <c r="K206" t="s">
+        <v>275</v>
       </c>
       <c r="L206" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M206" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P206" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q206" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R206" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>18</v>
       </c>
       <c r="C207" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E207" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F207" t="s">
-        <v>574</v>
+        <v>759</v>
       </c>
       <c r="G207" t="s">
-        <v>575</v>
+        <v>760</v>
+      </c>
+      <c r="H207" t="s">
+        <v>761</v>
+      </c>
+      <c r="I207" t="s">
+        <v>24</v>
+      </c>
+      <c r="J207" t="s">
+        <v>25</v>
+      </c>
+      <c r="K207" t="s">
+        <v>601</v>
       </c>
       <c r="L207" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M207" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P207" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q207" t="s">
-        <v>576</v>
+        <v>762</v>
       </c>
       <c r="R207" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C208" t="s">
         <v>19</v>
       </c>
       <c r="E208" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F208" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G208" t="s">
-        <v>577</v>
+        <v>763</v>
+      </c>
+      <c r="J208" t="s">
+        <v>78</v>
       </c>
       <c r="L208" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M208" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P208" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q208" t="s">
-        <v>460</v>
+        <v>610</v>
       </c>
       <c r="R208" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>18</v>
       </c>
       <c r="C209" t="s">
+        <v>68</v>
+      </c>
+      <c r="E209" t="s">
+        <v>49</v>
+      </c>
+      <c r="F209" t="s">
+        <v>180</v>
+      </c>
+      <c r="G209" t="s">
+        <v>764</v>
+      </c>
+      <c r="H209" t="s">
+        <v>765</v>
+      </c>
+      <c r="I209" t="s">
+        <v>63</v>
+      </c>
+      <c r="J209" t="s">
+        <v>25</v>
+      </c>
+      <c r="K209" t="s">
+        <v>477</v>
+      </c>
+      <c r="L209" t="s">
         <v>55</v>
       </c>
-      <c r="E209" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M209" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P209" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q209" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R209" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>18</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="E210" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F210" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G210" t="s">
-        <v>579</v>
+        <v>766</v>
+      </c>
+      <c r="H210" t="s">
+        <v>176</v>
+      </c>
+      <c r="I210" t="s">
+        <v>24</v>
+      </c>
+      <c r="J210" t="s">
+        <v>25</v>
+      </c>
+      <c r="K210" t="s">
+        <v>637</v>
       </c>
       <c r="L210" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M210" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P210" t="s">
-        <v>580</v>
+        <v>767</v>
       </c>
       <c r="Q210" t="s">
-        <v>505</v>
+        <v>673</v>
       </c>
       <c r="R210" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C211" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E211" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F211" t="s">
-        <v>471</v>
+        <v>624</v>
       </c>
       <c r="G211" t="s">
-        <v>581</v>
+        <v>768</v>
+      </c>
+      <c r="H211" t="s">
+        <v>769</v>
+      </c>
+      <c r="I211" t="s">
+        <v>63</v>
+      </c>
+      <c r="J211" t="s">
+        <v>25</v>
+      </c>
+      <c r="K211" t="s">
+        <v>688</v>
       </c>
       <c r="L211" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M211" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P211" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q211" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="R211" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C212" t="s">
+        <v>68</v>
+      </c>
+      <c r="E212" t="s">
+        <v>146</v>
+      </c>
+      <c r="F212" t="s">
+        <v>351</v>
+      </c>
+      <c r="G212" t="s">
+        <v>770</v>
+      </c>
+      <c r="H212" t="s">
+        <v>771</v>
+      </c>
+      <c r="I212" t="s">
+        <v>24</v>
+      </c>
+      <c r="J212" t="s">
+        <v>25</v>
+      </c>
+      <c r="K212" t="s">
+        <v>322</v>
+      </c>
+      <c r="L212" t="s">
         <v>55</v>
       </c>
-      <c r="E212" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M212" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P212" t="s">
-        <v>483</v>
+        <v>643</v>
       </c>
       <c r="Q212" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R212" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>18</v>
       </c>
       <c r="C213" t="s">
         <v>19</v>
       </c>
       <c r="E213" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F213" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G213" t="s">
-        <v>583</v>
+        <v>772</v>
+      </c>
+      <c r="H213" t="s">
+        <v>773</v>
+      </c>
+      <c r="I213" t="s">
+        <v>24</v>
+      </c>
+      <c r="J213" t="s">
+        <v>25</v>
+      </c>
+      <c r="K213" t="s">
+        <v>275</v>
       </c>
       <c r="L213" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M213" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P213" t="s">
-        <v>480</v>
+        <v>638</v>
       </c>
       <c r="Q213" t="s">
-        <v>434</v>
+        <v>571</v>
       </c>
       <c r="R213" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>18</v>
       </c>
       <c r="C214" t="s">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G214" t="s">
-        <v>584</v>
+        <v>774</v>
+      </c>
+      <c r="H214" t="s">
+        <v>775</v>
+      </c>
+      <c r="I214" t="s">
+        <v>53</v>
+      </c>
+      <c r="J214" t="s">
+        <v>25</v>
+      </c>
+      <c r="K214" t="s">
+        <v>439</v>
       </c>
       <c r="L214" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M214" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P214" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q214" t="s">
-        <v>585</v>
+        <v>776</v>
       </c>
       <c r="R214" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C215" t="s">
         <v>19</v>
       </c>
       <c r="E215" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F215" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G215" t="s">
-        <v>586</v>
+        <v>777</v>
+      </c>
+      <c r="J215" t="s">
+        <v>78</v>
       </c>
       <c r="L215" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M215" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P215" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="Q215" t="s">
-        <v>587</v>
+        <v>778</v>
       </c>
       <c r="R215" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C216" t="s">
         <v>19</v>
       </c>
       <c r="E216" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F216" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G216" t="s">
-        <v>588</v>
+        <v>779</v>
+      </c>
+      <c r="J216" t="s">
+        <v>780</v>
       </c>
       <c r="L216" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M216" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P216" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q216" t="s">
-        <v>508</v>
+        <v>676</v>
       </c>
       <c r="R216" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>18</v>
       </c>
       <c r="C217" t="s">
+        <v>68</v>
+      </c>
+      <c r="E217" t="s">
+        <v>49</v>
+      </c>
+      <c r="F217" t="s">
+        <v>147</v>
+      </c>
+      <c r="G217" t="s">
+        <v>781</v>
+      </c>
+      <c r="J217" t="s">
+        <v>78</v>
+      </c>
+      <c r="L217" t="s">
         <v>55</v>
       </c>
-      <c r="E217" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M217" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P217" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q217" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
       <c r="R217" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>18</v>
       </c>
       <c r="C218" t="s">
         <v>19</v>
       </c>
       <c r="E218" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F218" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G218" t="s">
-        <v>591</v>
+        <v>783</v>
+      </c>
+      <c r="J218" t="s">
+        <v>784</v>
       </c>
       <c r="L218" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M218" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P218" t="s">
-        <v>592</v>
+        <v>785</v>
       </c>
       <c r="Q218" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="R218" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>18</v>
       </c>
       <c r="C219" t="s">
         <v>19</v>
       </c>
       <c r="E219" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F219" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G219" t="s">
-        <v>593</v>
+        <v>786</v>
+      </c>
+      <c r="J219" t="s">
+        <v>411</v>
       </c>
       <c r="L219" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M219" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P219" t="s">
-        <v>594</v>
+        <v>787</v>
       </c>
       <c r="Q219" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R219" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>18</v>
       </c>
       <c r="C220" t="s">
         <v>19</v>
       </c>
       <c r="E220" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F220" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G220" t="s">
-        <v>595</v>
+        <v>788</v>
+      </c>
+      <c r="H220" t="s">
+        <v>789</v>
+      </c>
+      <c r="I220" t="s">
+        <v>63</v>
+      </c>
+      <c r="J220" t="s">
+        <v>25</v>
+      </c>
+      <c r="K220" t="s">
+        <v>44</v>
       </c>
       <c r="L220" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M220" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P220" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q220" t="s">
-        <v>596</v>
+        <v>790</v>
       </c>
       <c r="R220" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="E221" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F221" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G221" t="s">
-        <v>597</v>
+        <v>791</v>
+      </c>
+      <c r="H221" t="s">
+        <v>252</v>
+      </c>
+      <c r="I221" t="s">
+        <v>53</v>
+      </c>
+      <c r="J221" t="s">
+        <v>25</v>
+      </c>
+      <c r="K221" t="s">
+        <v>103</v>
       </c>
       <c r="L221" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M221" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P221" t="s">
-        <v>598</v>
+        <v>792</v>
       </c>
       <c r="Q221" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C222" t="s">
         <v>19</v>
       </c>
       <c r="E222" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F222" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G222" t="s">
-        <v>599</v>
+        <v>793</v>
+      </c>
+      <c r="H222" t="s">
+        <v>794</v>
+      </c>
+      <c r="I222" t="s">
+        <v>24</v>
+      </c>
+      <c r="J222" t="s">
+        <v>25</v>
+      </c>
+      <c r="K222" t="s">
+        <v>44</v>
       </c>
       <c r="L222" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M222" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P222" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q222" t="s">
-        <v>565</v>
+        <v>749</v>
       </c>
       <c r="R222" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>18</v>
       </c>
       <c r="C223" t="s">
         <v>19</v>
       </c>
       <c r="E223" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="F223" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G223" t="s">
-        <v>600</v>
+        <v>795</v>
+      </c>
+      <c r="H223" t="s">
+        <v>176</v>
+      </c>
+      <c r="I223" t="s">
+        <v>24</v>
+      </c>
+      <c r="J223" t="s">
+        <v>25</v>
+      </c>
+      <c r="K223" t="s">
+        <v>44</v>
       </c>
       <c r="L223" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M223" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="P223" t="s">
-        <v>483</v>
+        <v>643</v>
       </c>
       <c r="Q223" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="R223" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C224" t="s">
         <v>19</v>
       </c>
       <c r="E224" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F224" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G224" t="s">
-        <v>601</v>
+        <v>796</v>
+      </c>
+      <c r="J224" t="s">
+        <v>78</v>
       </c>
       <c r="L224" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M224" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P224" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q224" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="R224" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C225" t="s">
         <v>19</v>
       </c>
       <c r="E225" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F225" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G225" t="s">
-        <v>602</v>
+        <v>797</v>
+      </c>
+      <c r="H225" t="s">
+        <v>295</v>
+      </c>
+      <c r="I225" t="s">
+        <v>43</v>
+      </c>
+      <c r="J225" t="s">
+        <v>25</v>
+      </c>
+      <c r="K225" t="s">
+        <v>798</v>
       </c>
       <c r="L225" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M225" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P225" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q225" t="s">
-        <v>378</v>
+        <v>502</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>18</v>
       </c>
       <c r="C226" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E226" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F226" t="s">
-        <v>603</v>
+        <v>799</v>
       </c>
       <c r="G226" t="s">
-        <v>604</v>
+        <v>800</v>
+      </c>
+      <c r="H226" t="s">
+        <v>801</v>
+      </c>
+      <c r="I226" t="s">
+        <v>24</v>
+      </c>
+      <c r="J226" t="s">
+        <v>25</v>
+      </c>
+      <c r="K226" t="s">
+        <v>266</v>
       </c>
       <c r="L226" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M226" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P226" t="s">
-        <v>605</v>
+        <v>802</v>
       </c>
       <c r="Q226" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="R226" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>18</v>
       </c>
       <c r="C227" t="s">
         <v>19</v>
       </c>
       <c r="E227" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F227" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G227" t="s">
-        <v>606</v>
+        <v>803</v>
+      </c>
+      <c r="H227" t="s">
+        <v>804</v>
+      </c>
+      <c r="I227" t="s">
+        <v>43</v>
+      </c>
+      <c r="J227" t="s">
+        <v>25</v>
+      </c>
+      <c r="K227" t="s">
+        <v>383</v>
       </c>
       <c r="L227" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M227" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P227" t="s">
-        <v>146</v>
+        <v>189</v>
       </c>
       <c r="Q227" t="s">
-        <v>607</v>
+        <v>805</v>
       </c>
       <c r="R227" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>18</v>
       </c>
       <c r="C228" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E228" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="F228" t="s">
-        <v>553</v>
+        <v>732</v>
       </c>
       <c r="G228" t="s">
-        <v>608</v>
+        <v>806</v>
+      </c>
+      <c r="J228" t="s">
+        <v>78</v>
       </c>
       <c r="L228" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M228" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="P228" t="s">
-        <v>609</v>
+        <v>807</v>
       </c>
       <c r="Q228" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="R228" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>18</v>
       </c>
       <c r="C229" t="s">
         <v>19</v>
       </c>
       <c r="E229" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F229" t="s">
-        <v>204</v>
+        <v>263</v>
       </c>
       <c r="G229" t="s">
-        <v>610</v>
+        <v>808</v>
+      </c>
+      <c r="H229" t="s">
+        <v>136</v>
+      </c>
+      <c r="I229" t="s">
+        <v>24</v>
+      </c>
+      <c r="J229" t="s">
+        <v>25</v>
+      </c>
+      <c r="K229" t="s">
+        <v>383</v>
       </c>
       <c r="L229" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M229" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P229" t="s">
-        <v>611</v>
+        <v>809</v>
       </c>
       <c r="Q229" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>18</v>
       </c>
       <c r="C230" t="s">
         <v>19</v>
       </c>
       <c r="E230" t="s">
-        <v>379</v>
+        <v>503</v>
       </c>
       <c r="F230" t="s">
-        <v>191</v>
+        <v>247</v>
       </c>
       <c r="G230" t="s">
-        <v>612</v>
+        <v>810</v>
+      </c>
+      <c r="H230" t="s">
+        <v>399</v>
+      </c>
+      <c r="I230" t="s">
+        <v>24</v>
+      </c>
+      <c r="J230" t="s">
+        <v>25</v>
+      </c>
+      <c r="K230" t="s">
+        <v>811</v>
       </c>
       <c r="L230" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M230" t="s">
-        <v>381</v>
+        <v>506</v>
       </c>
       <c r="P230" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q230" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C231" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E231" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F231" t="s">
-        <v>519</v>
+        <v>691</v>
       </c>
       <c r="G231" t="s">
-        <v>613</v>
+        <v>812</v>
+      </c>
+      <c r="H231" t="s">
+        <v>813</v>
+      </c>
+      <c r="I231" t="s">
+        <v>814</v>
+      </c>
+      <c r="J231" t="s">
+        <v>25</v>
+      </c>
+      <c r="K231" t="s">
+        <v>183</v>
       </c>
       <c r="L231" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M231" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P231" t="s">
-        <v>614</v>
+        <v>815</v>
       </c>
       <c r="Q231" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>18</v>
       </c>
       <c r="C232" t="s">
         <v>19</v>
       </c>
       <c r="E232" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F232" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G232" t="s">
-        <v>615</v>
+        <v>816</v>
+      </c>
+      <c r="J232" t="s">
+        <v>78</v>
       </c>
       <c r="L232" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M232" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P232" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q232" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="R232" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>18</v>
       </c>
       <c r="C233" t="s">
+        <v>68</v>
+      </c>
+      <c r="E233" t="s">
+        <v>121</v>
+      </c>
+      <c r="F233" t="s">
+        <v>129</v>
+      </c>
+      <c r="G233" t="s">
+        <v>817</v>
+      </c>
+      <c r="H233" t="s">
+        <v>818</v>
+      </c>
+      <c r="I233" t="s">
+        <v>43</v>
+      </c>
+      <c r="J233" t="s">
+        <v>25</v>
+      </c>
+      <c r="K233" t="s">
+        <v>369</v>
+      </c>
+      <c r="L233" t="s">
         <v>55</v>
       </c>
-      <c r="E233" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M233" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P233" t="s">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="Q233" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="R233" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C234" t="s">
         <v>19</v>
       </c>
       <c r="E234" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F234" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G234" t="s">
-        <v>617</v>
+        <v>819</v>
+      </c>
+      <c r="H234" t="s">
+        <v>252</v>
+      </c>
+      <c r="I234" t="s">
+        <v>53</v>
+      </c>
+      <c r="J234" t="s">
+        <v>25</v>
+      </c>
+      <c r="K234" t="s">
+        <v>103</v>
       </c>
       <c r="L234" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M234" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P234" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q234" t="s">
-        <v>618</v>
+        <v>820</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C235" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E235" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F235" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G235" t="s">
-        <v>619</v>
+        <v>821</v>
+      </c>
+      <c r="H235" t="s">
+        <v>582</v>
+      </c>
+      <c r="I235" t="s">
+        <v>143</v>
+      </c>
+      <c r="J235" t="s">
+        <v>25</v>
+      </c>
+      <c r="K235" t="s">
+        <v>664</v>
       </c>
       <c r="L235" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M235" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P235" t="s">
-        <v>620</v>
+        <v>822</v>
       </c>
       <c r="Q235" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="R235" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>18</v>
       </c>
       <c r="C236" t="s">
         <v>19</v>
       </c>
       <c r="E236" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F236" t="s">
-        <v>621</v>
+        <v>823</v>
       </c>
       <c r="G236" t="s">
-        <v>622</v>
+        <v>824</v>
+      </c>
+      <c r="H236" t="s">
+        <v>825</v>
+      </c>
+      <c r="I236" t="s">
+        <v>53</v>
+      </c>
+      <c r="J236" t="s">
+        <v>25</v>
+      </c>
+      <c r="K236" t="s">
+        <v>44</v>
       </c>
       <c r="L236" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M236" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P236" t="s">
-        <v>623</v>
+        <v>826</v>
       </c>
       <c r="Q236" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
       <c r="R236" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="E237" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F237" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G237" t="s">
-        <v>624</v>
+        <v>827</v>
+      </c>
+      <c r="H237" t="s">
+        <v>633</v>
+      </c>
+      <c r="I237" t="s">
+        <v>43</v>
+      </c>
+      <c r="J237" t="s">
+        <v>25</v>
+      </c>
+      <c r="K237" t="s">
+        <v>565</v>
       </c>
       <c r="L237" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M237" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P237" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q237" t="s">
-        <v>452</v>
+        <v>598</v>
       </c>
       <c r="R237" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>18</v>
       </c>
       <c r="C238" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E238" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F238" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G238" t="s">
-        <v>626</v>
+        <v>829</v>
+      </c>
+      <c r="H238" t="s">
+        <v>830</v>
+      </c>
+      <c r="I238" t="s">
+        <v>143</v>
+      </c>
+      <c r="J238" t="s">
+        <v>25</v>
+      </c>
+      <c r="K238" t="s">
+        <v>117</v>
       </c>
       <c r="L238" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M238" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="P238" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="Q238" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>18</v>
       </c>
       <c r="C239" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G239" t="s">
-        <v>627</v>
+        <v>831</v>
+      </c>
+      <c r="J239" t="s">
+        <v>78</v>
       </c>
       <c r="L239" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M239" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P239" t="s">
-        <v>628</v>
+        <v>832</v>
       </c>
       <c r="Q239" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="R239" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C240" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E240" t="s">
+        <v>239</v>
+      </c>
+      <c r="F240" t="s">
+        <v>351</v>
+      </c>
+      <c r="G240" t="s">
+        <v>833</v>
+      </c>
+      <c r="H240" t="s">
+        <v>176</v>
+      </c>
+      <c r="I240" t="s">
+        <v>24</v>
+      </c>
+      <c r="J240" t="s">
+        <v>25</v>
+      </c>
+      <c r="K240" t="s">
+        <v>103</v>
+      </c>
+      <c r="L240" t="s">
         <v>184</v>
       </c>
-      <c r="F240" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M240" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P240" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q240" t="s">
-        <v>630</v>
+        <v>834</v>
       </c>
       <c r="R240" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C241" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E241" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F241" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G241" t="s">
-        <v>631</v>
+        <v>835</v>
+      </c>
+      <c r="H241" t="s">
+        <v>836</v>
+      </c>
+      <c r="I241" t="s">
+        <v>43</v>
+      </c>
+      <c r="J241" t="s">
+        <v>25</v>
+      </c>
+      <c r="K241" t="s">
+        <v>44</v>
       </c>
       <c r="L241" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M241" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P241" t="s">
-        <v>632</v>
+        <v>837</v>
       </c>
       <c r="Q241" t="s">
-        <v>221</v>
+        <v>285</v>
       </c>
       <c r="R241" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>18</v>
       </c>
       <c r="C242" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E242" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F242" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G242" t="s">
-        <v>633</v>
+        <v>838</v>
+      </c>
+      <c r="J242" t="s">
+        <v>839</v>
       </c>
       <c r="L242" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M242" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P242" t="s">
-        <v>255</v>
+        <v>333</v>
       </c>
       <c r="Q242" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R242" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>18</v>
       </c>
       <c r="C243" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E243" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F243" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G243" t="s">
-        <v>634</v>
+        <v>840</v>
+      </c>
+      <c r="J243" t="s">
+        <v>411</v>
       </c>
       <c r="L243" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M243" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P243" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q243" t="s">
-        <v>375</v>
+        <v>499</v>
       </c>
       <c r="R243" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>18</v>
       </c>
       <c r="C244" t="s">
+        <v>68</v>
+      </c>
+      <c r="E244" t="s">
+        <v>49</v>
+      </c>
+      <c r="F244" t="s">
+        <v>263</v>
+      </c>
+      <c r="G244" t="s">
+        <v>841</v>
+      </c>
+      <c r="H244" t="s">
+        <v>167</v>
+      </c>
+      <c r="I244" t="s">
+        <v>24</v>
+      </c>
+      <c r="J244" t="s">
+        <v>25</v>
+      </c>
+      <c r="K244" t="s">
+        <v>842</v>
+      </c>
+      <c r="L244" t="s">
         <v>55</v>
       </c>
-      <c r="E244" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M244" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P244" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q244" t="s">
-        <v>636</v>
+        <v>843</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C245" t="s">
         <v>19</v>
       </c>
       <c r="E245" t="s">
-        <v>235</v>
+        <v>305</v>
       </c>
       <c r="F245" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G245" t="s">
-        <v>637</v>
+        <v>844</v>
+      </c>
+      <c r="J245" t="s">
+        <v>217</v>
       </c>
       <c r="L245" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M245" t="s">
-        <v>237</v>
+        <v>309</v>
       </c>
       <c r="P245" t="s">
-        <v>422</v>
+        <v>556</v>
       </c>
       <c r="Q245" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R245" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>18</v>
       </c>
       <c r="C246" t="s">
+        <v>68</v>
+      </c>
+      <c r="E246" t="s">
+        <v>121</v>
+      </c>
+      <c r="F246" t="s">
+        <v>240</v>
+      </c>
+      <c r="G246" t="s">
+        <v>845</v>
+      </c>
+      <c r="H246" t="s">
+        <v>167</v>
+      </c>
+      <c r="I246" t="s">
+        <v>24</v>
+      </c>
+      <c r="J246" t="s">
+        <v>25</v>
+      </c>
+      <c r="K246" t="s">
+        <v>103</v>
+      </c>
+      <c r="L246" t="s">
         <v>55</v>
       </c>
-      <c r="E246" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M246" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P246" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q246" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="R246" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>18</v>
       </c>
       <c r="C247" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E247" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F247" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G247" t="s">
-        <v>639</v>
+        <v>846</v>
+      </c>
+      <c r="J247" t="s">
+        <v>847</v>
       </c>
       <c r="L247" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M247" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P247" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q247" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
       <c r="R247" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C248" t="s">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G248" t="s">
-        <v>640</v>
+        <v>848</v>
+      </c>
+      <c r="H248" t="s">
+        <v>587</v>
+      </c>
+      <c r="I248" t="s">
+        <v>43</v>
+      </c>
+      <c r="J248" t="s">
+        <v>25</v>
+      </c>
+      <c r="K248" t="s">
+        <v>54</v>
       </c>
       <c r="L248" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M248" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P248" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q248" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
       <c r="R248" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>18</v>
       </c>
       <c r="C249" t="s">
         <v>19</v>
       </c>
       <c r="E249" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F249" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G249" t="s">
-        <v>641</v>
+        <v>849</v>
+      </c>
+      <c r="J249" t="s">
+        <v>78</v>
       </c>
       <c r="L249" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M249" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P249" t="s">
-        <v>432</v>
+        <v>569</v>
       </c>
       <c r="Q249" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="R249" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>18</v>
       </c>
       <c r="C250" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E250" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F250" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G250" t="s">
-        <v>642</v>
+        <v>850</v>
+      </c>
+      <c r="J250" t="s">
+        <v>78</v>
       </c>
       <c r="L250" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M250" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P250" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q250" t="s">
-        <v>415</v>
+        <v>545</v>
       </c>
       <c r="R250" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C251" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E251" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F251" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G251" t="s">
-        <v>643</v>
+        <v>851</v>
+      </c>
+      <c r="J251" t="s">
+        <v>217</v>
       </c>
       <c r="L251" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M251" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="P251" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q251" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R251" t="s">
-        <v>644</v>
+        <v>852</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>18</v>
       </c>
       <c r="C252" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E252" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F252" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G252" t="s">
-        <v>645</v>
+        <v>853</v>
+      </c>
+      <c r="H252" t="s">
+        <v>206</v>
+      </c>
+      <c r="I252" t="s">
+        <v>43</v>
+      </c>
+      <c r="J252" t="s">
+        <v>25</v>
+      </c>
+      <c r="K252" t="s">
+        <v>854</v>
       </c>
       <c r="L252" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M252" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P252" t="s">
-        <v>646</v>
+        <v>855</v>
       </c>
       <c r="Q252" t="s">
-        <v>636</v>
+        <v>843</v>
       </c>
       <c r="R252" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C253" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E253" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F253" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G253" t="s">
-        <v>647</v>
+        <v>856</v>
+      </c>
+      <c r="H253" t="s">
+        <v>857</v>
+      </c>
+      <c r="I253" t="s">
+        <v>143</v>
+      </c>
+      <c r="J253" t="s">
+        <v>25</v>
+      </c>
+      <c r="K253" t="s">
+        <v>26</v>
       </c>
       <c r="L253" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M253" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P253" t="s">
-        <v>628</v>
+        <v>832</v>
       </c>
       <c r="Q253" t="s">
-        <v>648</v>
+        <v>858</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>18</v>
       </c>
       <c r="C254" t="s">
         <v>19</v>
       </c>
       <c r="E254" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="F254" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G254" t="s">
-        <v>649</v>
+        <v>859</v>
+      </c>
+      <c r="H254" t="s">
+        <v>860</v>
+      </c>
+      <c r="I254" t="s">
+        <v>43</v>
+      </c>
+      <c r="J254" t="s">
+        <v>25</v>
+      </c>
+      <c r="K254" t="s">
+        <v>439</v>
       </c>
       <c r="L254" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M254" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="P254" t="s">
-        <v>650</v>
+        <v>861</v>
       </c>
       <c r="Q254" t="s">
-        <v>336</v>
+        <v>441</v>
       </c>
       <c r="R254" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C255" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E255" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F255" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G255" t="s">
-        <v>651</v>
+        <v>862</v>
+      </c>
+      <c r="H255" t="s">
+        <v>582</v>
+      </c>
+      <c r="I255" t="s">
+        <v>143</v>
+      </c>
+      <c r="J255" t="s">
+        <v>25</v>
+      </c>
+      <c r="K255" t="s">
+        <v>322</v>
       </c>
       <c r="L255" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M255" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P255" t="s">
-        <v>652</v>
+        <v>863</v>
       </c>
       <c r="Q255" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="R255" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>18</v>
       </c>
       <c r="C256" t="s">
         <v>19</v>
       </c>
       <c r="E256" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F256" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G256" t="s">
-        <v>653</v>
+        <v>864</v>
+      </c>
+      <c r="H256" t="s">
+        <v>52</v>
+      </c>
+      <c r="I256" t="s">
+        <v>53</v>
+      </c>
+      <c r="J256" t="s">
+        <v>25</v>
+      </c>
+      <c r="K256" t="s">
+        <v>865</v>
       </c>
       <c r="L256" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M256" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P256" t="s">
-        <v>521</v>
+        <v>694</v>
       </c>
       <c r="Q256" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>18</v>
       </c>
       <c r="C257" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E257" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F257" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G257" t="s">
-        <v>654</v>
+        <v>866</v>
+      </c>
+      <c r="H257" t="s">
+        <v>553</v>
+      </c>
+      <c r="I257" t="s">
+        <v>43</v>
+      </c>
+      <c r="J257" t="s">
+        <v>25</v>
+      </c>
+      <c r="K257" t="s">
+        <v>538</v>
       </c>
       <c r="L257" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M257" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P257" t="s">
-        <v>655</v>
+        <v>867</v>
       </c>
       <c r="Q257" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
       <c r="R257" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>18</v>
       </c>
       <c r="C258" t="s">
         <v>19</v>
       </c>
       <c r="E258" t="s">
-        <v>657</v>
+        <v>869</v>
       </c>
       <c r="F258" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G258" t="s">
-        <v>658</v>
+        <v>870</v>
+      </c>
+      <c r="H258" t="s">
+        <v>871</v>
+      </c>
+      <c r="I258" t="s">
+        <v>43</v>
+      </c>
+      <c r="J258" t="s">
+        <v>25</v>
+      </c>
+      <c r="K258" t="s">
+        <v>158</v>
       </c>
       <c r="L258" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M258" t="s">
-        <v>659</v>
+        <v>872</v>
       </c>
       <c r="P258" t="s">
-        <v>483</v>
+        <v>643</v>
       </c>
       <c r="Q258" t="s">
-        <v>660</v>
+        <v>873</v>
       </c>
       <c r="R258" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>18</v>
       </c>
       <c r="C259" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E259" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F259" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G259" t="s">
-        <v>661</v>
+        <v>874</v>
+      </c>
+      <c r="J259" t="s">
+        <v>318</v>
       </c>
       <c r="L259" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M259" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P259" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q259" t="s">
-        <v>354</v>
+        <v>468</v>
       </c>
       <c r="R259" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>18</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="E260" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F260" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G260" t="s">
-        <v>662</v>
+        <v>875</v>
+      </c>
+      <c r="H260" t="s">
+        <v>876</v>
+      </c>
+      <c r="I260" t="s">
+        <v>43</v>
+      </c>
+      <c r="J260" t="s">
+        <v>25</v>
+      </c>
+      <c r="K260" t="s">
+        <v>322</v>
       </c>
       <c r="L260" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M260" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P260" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q260" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R260" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>18</v>
       </c>
       <c r="C261" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E261" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F261" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G261" t="s">
-        <v>663</v>
+        <v>877</v>
+      </c>
+      <c r="H261" t="s">
+        <v>206</v>
+      </c>
+      <c r="I261" t="s">
+        <v>43</v>
+      </c>
+      <c r="J261" t="s">
+        <v>25</v>
+      </c>
+      <c r="K261" t="s">
+        <v>878</v>
       </c>
       <c r="L261" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M261" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P261" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q261" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
       <c r="R261" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>18</v>
       </c>
       <c r="C262" t="s">
+        <v>68</v>
+      </c>
+      <c r="E262" t="s">
+        <v>49</v>
+      </c>
+      <c r="F262" t="s">
+        <v>180</v>
+      </c>
+      <c r="G262" t="s">
+        <v>879</v>
+      </c>
+      <c r="J262" t="s">
+        <v>78</v>
+      </c>
+      <c r="L262" t="s">
         <v>55</v>
       </c>
-      <c r="E262" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M262" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P262" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q262" t="s">
-        <v>665</v>
+        <v>880</v>
       </c>
       <c r="R262" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>18</v>
       </c>
       <c r="C263" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G263" t="s">
-        <v>666</v>
+        <v>881</v>
+      </c>
+      <c r="H263" t="s">
+        <v>882</v>
+      </c>
+      <c r="I263" t="s">
+        <v>24</v>
+      </c>
+      <c r="J263" t="s">
+        <v>25</v>
+      </c>
+      <c r="K263" t="s">
+        <v>664</v>
       </c>
       <c r="L263" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M263" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P263" t="s">
-        <v>667</v>
+        <v>883</v>
       </c>
       <c r="Q263" t="s">
-        <v>660</v>
+        <v>873</v>
       </c>
       <c r="R263" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C264" t="s">
         <v>19</v>
       </c>
       <c r="E264" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F264" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G264" t="s">
-        <v>668</v>
+        <v>884</v>
+      </c>
+      <c r="H264" t="s">
+        <v>176</v>
+      </c>
+      <c r="I264" t="s">
+        <v>24</v>
+      </c>
+      <c r="J264" t="s">
+        <v>25</v>
+      </c>
+      <c r="K264" t="s">
+        <v>266</v>
       </c>
       <c r="L264" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M264" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P264" t="s">
-        <v>620</v>
+        <v>822</v>
       </c>
       <c r="Q264" t="s">
-        <v>585</v>
+        <v>776</v>
       </c>
       <c r="R264" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C265" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E265" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F265" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G265" t="s">
-        <v>669</v>
+        <v>885</v>
+      </c>
+      <c r="J265" t="s">
+        <v>260</v>
       </c>
       <c r="L265" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M265" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P265" t="s">
-        <v>670</v>
+        <v>886</v>
       </c>
       <c r="Q265" t="s">
-        <v>306</v>
+        <v>400</v>
       </c>
       <c r="R265" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C266" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E266" t="s">
-        <v>524</v>
+        <v>698</v>
       </c>
       <c r="F266" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G266" t="s">
-        <v>671</v>
+        <v>887</v>
+      </c>
+      <c r="J266" t="s">
+        <v>888</v>
       </c>
       <c r="L266" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M266" t="s">
-        <v>526</v>
+        <v>700</v>
       </c>
       <c r="P266" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q266" t="s">
-        <v>318</v>
+        <v>415</v>
       </c>
       <c r="R266" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C267" t="s">
         <v>19</v>
       </c>
       <c r="E267" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F267" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G267" t="s">
-        <v>672</v>
+        <v>889</v>
+      </c>
+      <c r="H267" t="s">
+        <v>434</v>
+      </c>
+      <c r="I267" t="s">
+        <v>63</v>
+      </c>
+      <c r="J267" t="s">
+        <v>25</v>
+      </c>
+      <c r="K267" t="s">
+        <v>735</v>
       </c>
       <c r="L267" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M267" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P267" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="Q267" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="R267" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>18</v>
       </c>
       <c r="C268" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E268" t="s">
-        <v>387</v>
+        <v>512</v>
       </c>
       <c r="F268" t="s">
         <v>21</v>
       </c>
       <c r="G268" t="s">
-        <v>673</v>
+        <v>890</v>
+      </c>
+      <c r="H268" t="s">
+        <v>167</v>
+      </c>
+      <c r="I268" t="s">
+        <v>24</v>
+      </c>
+      <c r="J268" t="s">
+        <v>25</v>
+      </c>
+      <c r="K268" t="s">
+        <v>44</v>
       </c>
       <c r="L268" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M268" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="P268" t="s">
-        <v>674</v>
+        <v>891</v>
       </c>
       <c r="Q268" t="s">
-        <v>375</v>
+        <v>499</v>
       </c>
       <c r="R268" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>18</v>
       </c>
       <c r="C269" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E269" t="s">
-        <v>675</v>
+        <v>892</v>
       </c>
       <c r="F269" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G269" t="s">
-        <v>676</v>
+        <v>893</v>
+      </c>
+      <c r="H269" t="s">
+        <v>894</v>
+      </c>
+      <c r="I269" t="s">
+        <v>143</v>
+      </c>
+      <c r="J269" t="s">
+        <v>25</v>
+      </c>
+      <c r="K269" t="s">
+        <v>44</v>
       </c>
       <c r="L269" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M269" t="s">
-        <v>677</v>
+        <v>895</v>
       </c>
       <c r="P269" t="s">
-        <v>476</v>
+        <v>631</v>
       </c>
       <c r="Q269" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R269" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C270" t="s">
         <v>19</v>
       </c>
       <c r="E270" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F270" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G270" t="s">
-        <v>678</v>
+        <v>896</v>
+      </c>
+      <c r="H270" t="s">
+        <v>897</v>
+      </c>
+      <c r="I270" t="s">
+        <v>24</v>
+      </c>
+      <c r="J270" t="s">
+        <v>25</v>
+      </c>
+      <c r="K270" t="s">
+        <v>103</v>
       </c>
       <c r="L270" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M270" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P270" t="s">
-        <v>541</v>
+        <v>717</v>
       </c>
       <c r="Q270" t="s">
-        <v>278</v>
+        <v>361</v>
       </c>
       <c r="R270" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>18</v>
       </c>
       <c r="C271" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E271" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="F271" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G271" t="s">
-        <v>679</v>
+        <v>898</v>
+      </c>
+      <c r="H271" t="s">
+        <v>899</v>
+      </c>
+      <c r="I271" t="s">
+        <v>24</v>
+      </c>
+      <c r="J271" t="s">
+        <v>25</v>
+      </c>
+      <c r="K271" t="s">
+        <v>376</v>
       </c>
       <c r="L271" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M271" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="P271" t="s">
-        <v>680</v>
+        <v>900</v>
       </c>
       <c r="Q271" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="R271" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>18</v>
       </c>
       <c r="C272" t="s">
         <v>19</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G272" t="s">
-        <v>681</v>
+        <v>901</v>
+      </c>
+      <c r="H272" t="s">
+        <v>902</v>
+      </c>
+      <c r="I272" t="s">
+        <v>24</v>
+      </c>
+      <c r="J272" t="s">
+        <v>25</v>
+      </c>
+      <c r="K272" t="s">
+        <v>580</v>
       </c>
       <c r="L272" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M272" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P272" t="s">
-        <v>682</v>
+        <v>903</v>
       </c>
       <c r="Q272" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>18</v>
       </c>
       <c r="C273" t="s">
         <v>19</v>
       </c>
       <c r="E273" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F273" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G273" t="s">
-        <v>683</v>
+        <v>904</v>
+      </c>
+      <c r="H273" t="s">
+        <v>905</v>
+      </c>
+      <c r="I273" t="s">
+        <v>24</v>
+      </c>
+      <c r="J273" t="s">
+        <v>25</v>
+      </c>
+      <c r="K273" t="s">
+        <v>538</v>
       </c>
       <c r="L273" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M273" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="P273" t="s">
-        <v>322</v>
+        <v>421</v>
       </c>
       <c r="Q273" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
       <c r="R273" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>18</v>
       </c>
       <c r="C274" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E274" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F274" t="s">
         <v>21</v>
       </c>
       <c r="G274" t="s">
-        <v>684</v>
+        <v>906</v>
+      </c>
+      <c r="H274" t="s">
+        <v>907</v>
+      </c>
+      <c r="I274" t="s">
+        <v>24</v>
+      </c>
+      <c r="J274" t="s">
+        <v>25</v>
+      </c>
+      <c r="K274" t="s">
+        <v>110</v>
       </c>
       <c r="L274" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M274" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P274" t="s">
-        <v>685</v>
+        <v>908</v>
       </c>
       <c r="Q274" t="s">
-        <v>492</v>
+        <v>657</v>
       </c>
       <c r="R274" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>18</v>
       </c>
       <c r="C275" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E275" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F275" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="G275" t="s">
-        <v>686</v>
+        <v>909</v>
+      </c>
+      <c r="H275" t="s">
+        <v>910</v>
+      </c>
+      <c r="I275" t="s">
+        <v>43</v>
+      </c>
+      <c r="J275" t="s">
+        <v>25</v>
+      </c>
+      <c r="K275" t="s">
+        <v>322</v>
       </c>
       <c r="L275" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M275" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P275" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q275" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C276" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G276" t="s">
-        <v>687</v>
+        <v>911</v>
+      </c>
+      <c r="H276" t="s">
+        <v>176</v>
+      </c>
+      <c r="I276" t="s">
+        <v>24</v>
+      </c>
+      <c r="J276" t="s">
+        <v>25</v>
+      </c>
+      <c r="K276" t="s">
+        <v>266</v>
       </c>
       <c r="L276" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M276" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P276" t="s">
-        <v>688</v>
+        <v>912</v>
       </c>
       <c r="Q276" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
       <c r="R276" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>18</v>
       </c>
       <c r="C277" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E277" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F277" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G277" t="s">
-        <v>689</v>
+        <v>913</v>
+      </c>
+      <c r="H277" t="s">
+        <v>914</v>
+      </c>
+      <c r="I277" t="s">
+        <v>915</v>
+      </c>
+      <c r="J277" t="s">
+        <v>25</v>
+      </c>
+      <c r="K277" t="s">
+        <v>664</v>
       </c>
       <c r="L277" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M277" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P277" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q277" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="R277" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>19</v>
       </c>
       <c r="E278" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F278" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G278" t="s">
-        <v>690</v>
+        <v>916</v>
+      </c>
+      <c r="J278" t="s">
+        <v>484</v>
       </c>
       <c r="L278" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M278" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P278" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="Q278" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="R278" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>18</v>
       </c>
       <c r="C279" t="s">
         <v>19</v>
       </c>
       <c r="E279" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F279" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G279" t="s">
-        <v>691</v>
+        <v>917</v>
+      </c>
+      <c r="H279" t="s">
+        <v>136</v>
+      </c>
+      <c r="I279" t="s">
+        <v>24</v>
+      </c>
+      <c r="J279" t="s">
+        <v>25</v>
+      </c>
+      <c r="K279" t="s">
+        <v>637</v>
       </c>
       <c r="L279" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M279" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P279" t="s">
-        <v>692</v>
+        <v>918</v>
       </c>
       <c r="Q279" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>18</v>
       </c>
       <c r="C280" t="s">
         <v>19</v>
       </c>
       <c r="E280" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F280" t="s">
-        <v>388</v>
+        <v>513</v>
       </c>
       <c r="G280" t="s">
-        <v>693</v>
+        <v>919</v>
+      </c>
+      <c r="J280" t="s">
+        <v>387</v>
       </c>
       <c r="L280" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M280" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P280" t="s">
-        <v>694</v>
+        <v>920</v>
       </c>
       <c r="Q280" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="R280" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C281" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E281" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F281" t="s">
-        <v>560</v>
+        <v>741</v>
       </c>
       <c r="G281" t="s">
-        <v>695</v>
+        <v>921</v>
+      </c>
+      <c r="H281" t="s">
+        <v>176</v>
+      </c>
+      <c r="I281" t="s">
+        <v>24</v>
+      </c>
+      <c r="J281" t="s">
+        <v>25</v>
+      </c>
+      <c r="K281" t="s">
+        <v>88</v>
       </c>
       <c r="L281" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M281" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P281" t="s">
-        <v>696</v>
+        <v>922</v>
       </c>
       <c r="Q281" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="R281" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C282" t="s">
         <v>19</v>
       </c>
       <c r="E282" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F282" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G282" t="s">
-        <v>697</v>
+        <v>923</v>
+      </c>
+      <c r="J282" t="s">
+        <v>318</v>
       </c>
       <c r="L282" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M282" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P282" t="s">
-        <v>611</v>
+        <v>809</v>
       </c>
       <c r="Q282" t="s">
-        <v>508</v>
+        <v>676</v>
       </c>
       <c r="R282" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>18</v>
       </c>
       <c r="C283" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E283" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F283" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="G283" t="s">
-        <v>698</v>
+        <v>924</v>
+      </c>
+      <c r="J283" t="s">
+        <v>318</v>
       </c>
       <c r="L283" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M283" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P283" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q283" t="s">
-        <v>336</v>
+        <v>441</v>
       </c>
       <c r="R283" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>18</v>
       </c>
       <c r="C284" t="s">
         <v>19</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G284" t="s">
-        <v>699</v>
+        <v>925</v>
+      </c>
+      <c r="H284" t="s">
+        <v>926</v>
+      </c>
+      <c r="I284" t="s">
+        <v>24</v>
+      </c>
+      <c r="J284" t="s">
+        <v>25</v>
+      </c>
+      <c r="K284" t="s">
+        <v>110</v>
       </c>
       <c r="L284" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M284" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P284" t="s">
-        <v>700</v>
+        <v>927</v>
       </c>
       <c r="Q284" t="s">
-        <v>660</v>
+        <v>873</v>
       </c>
       <c r="R284" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>18</v>
       </c>
       <c r="C285" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E285" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F285" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G285" t="s">
-        <v>701</v>
+        <v>928</v>
+      </c>
+      <c r="H285" t="s">
+        <v>176</v>
+      </c>
+      <c r="I285" t="s">
+        <v>24</v>
+      </c>
+      <c r="J285" t="s">
+        <v>25</v>
+      </c>
+      <c r="K285" t="s">
+        <v>183</v>
       </c>
       <c r="L285" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M285" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P285" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="Q285" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="R285" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>18</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="E286" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="F286" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G286" t="s">
-        <v>702</v>
+        <v>929</v>
+      </c>
+      <c r="H286" t="s">
+        <v>930</v>
+      </c>
+      <c r="I286" t="s">
+        <v>24</v>
+      </c>
+      <c r="J286" t="s">
+        <v>25</v>
+      </c>
+      <c r="K286" t="s">
+        <v>88</v>
       </c>
       <c r="L286" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M286" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="P286" t="s">
-        <v>703</v>
+        <v>931</v>
       </c>
       <c r="Q286" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="R286" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C287" t="s">
         <v>19</v>
       </c>
       <c r="E287" t="s">
-        <v>196</v>
+        <v>254</v>
       </c>
       <c r="F287" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G287" t="s">
-        <v>704</v>
+        <v>932</v>
+      </c>
+      <c r="H287" t="s">
+        <v>933</v>
+      </c>
+      <c r="I287" t="s">
+        <v>63</v>
+      </c>
+      <c r="J287" t="s">
+        <v>25</v>
+      </c>
+      <c r="K287" t="s">
+        <v>934</v>
       </c>
       <c r="L287" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M287" t="s">
-        <v>198</v>
+        <v>256</v>
       </c>
       <c r="P287" t="s">
-        <v>553</v>
+        <v>732</v>
       </c>
       <c r="Q287" t="s">
-        <v>559</v>
+        <v>740</v>
       </c>
       <c r="R287" t="s">
-        <v>644</v>
+        <v>852</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>18</v>
       </c>
       <c r="C288" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E288" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F288" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G288" t="s">
-        <v>705</v>
+        <v>935</v>
+      </c>
+      <c r="H288" t="s">
+        <v>196</v>
+      </c>
+      <c r="I288" t="s">
+        <v>24</v>
+      </c>
+      <c r="J288" t="s">
+        <v>25</v>
+      </c>
+      <c r="K288" t="s">
+        <v>936</v>
       </c>
       <c r="L288" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M288" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P288" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q288" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R288" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C289" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E289" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F289" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G289" t="s">
-        <v>706</v>
+        <v>937</v>
+      </c>
+      <c r="H289" t="s">
+        <v>938</v>
+      </c>
+      <c r="I289" t="s">
+        <v>939</v>
+      </c>
+      <c r="J289" t="s">
+        <v>25</v>
+      </c>
+      <c r="K289" t="s">
+        <v>940</v>
       </c>
       <c r="L289" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M289" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P289" t="s">
-        <v>539</v>
+        <v>715</v>
       </c>
       <c r="Q289" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R289" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>18</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="E290" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F290" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G290" t="s">
-        <v>707</v>
+        <v>941</v>
+      </c>
+      <c r="J290" t="s">
+        <v>217</v>
       </c>
       <c r="L290" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M290" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P290" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q290" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
       <c r="R290" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C291" t="s">
         <v>19</v>
       </c>
       <c r="E291" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F291" t="s">
-        <v>708</v>
+        <v>942</v>
       </c>
       <c r="G291" t="s">
-        <v>709</v>
+        <v>943</v>
+      </c>
+      <c r="H291" t="s">
+        <v>944</v>
+      </c>
+      <c r="I291" t="s">
+        <v>24</v>
+      </c>
+      <c r="J291" t="s">
+        <v>25</v>
+      </c>
+      <c r="K291" t="s">
+        <v>376</v>
       </c>
       <c r="L291" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M291" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P291" t="s">
-        <v>710</v>
+        <v>945</v>
       </c>
       <c r="Q291" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C292" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E292" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F292" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G292" t="s">
-        <v>711</v>
+        <v>946</v>
+      </c>
+      <c r="H292" t="s">
+        <v>947</v>
+      </c>
+      <c r="I292" t="s">
+        <v>143</v>
+      </c>
+      <c r="J292" t="s">
+        <v>25</v>
+      </c>
+      <c r="K292" t="s">
+        <v>275</v>
       </c>
       <c r="L292" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M292" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P292" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q292" t="s">
-        <v>378</v>
+        <v>502</v>
       </c>
       <c r="R292" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>18</v>
       </c>
       <c r="C293" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E293" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F293" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G293" t="s">
-        <v>712</v>
+        <v>948</v>
+      </c>
+      <c r="H293" t="s">
+        <v>914</v>
+      </c>
+      <c r="I293" t="s">
+        <v>915</v>
+      </c>
+      <c r="J293" t="s">
+        <v>25</v>
+      </c>
+      <c r="K293" t="s">
+        <v>26</v>
       </c>
       <c r="L293" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M293" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P293" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q293" t="s">
-        <v>452</v>
+        <v>598</v>
       </c>
       <c r="R293" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>18</v>
       </c>
       <c r="C294" t="s">
         <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>20</v>
       </c>
       <c r="F294" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G294" t="s">
-        <v>713</v>
+        <v>949</v>
+      </c>
+      <c r="H294" t="s">
+        <v>950</v>
+      </c>
+      <c r="I294" t="s">
+        <v>43</v>
+      </c>
+      <c r="J294" t="s">
+        <v>25</v>
+      </c>
+      <c r="K294" t="s">
+        <v>681</v>
       </c>
       <c r="L294" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M294" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P294" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q294" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R294" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C295" t="s">
         <v>19</v>
       </c>
       <c r="E295" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F295" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G295" t="s">
-        <v>714</v>
+        <v>951</v>
+      </c>
+      <c r="J295" t="s">
+        <v>78</v>
       </c>
       <c r="L295" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M295" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P295" t="s">
-        <v>655</v>
+        <v>867</v>
       </c>
       <c r="Q295" t="s">
-        <v>354</v>
+        <v>468</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C296" t="s">
         <v>19</v>
       </c>
       <c r="E296" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F296" t="s">
-        <v>715</v>
+        <v>952</v>
       </c>
       <c r="G296" t="s">
-        <v>716</v>
+        <v>953</v>
+      </c>
+      <c r="J296" t="s">
+        <v>78</v>
       </c>
       <c r="L296" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M296" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P296" t="s">
-        <v>361</v>
+        <v>478</v>
       </c>
       <c r="Q296" t="s">
-        <v>396</v>
+        <v>523</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C297" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E297" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F297" t="s">
-        <v>519</v>
+        <v>691</v>
       </c>
       <c r="G297" t="s">
-        <v>717</v>
+        <v>954</v>
+      </c>
+      <c r="H297" t="s">
+        <v>955</v>
+      </c>
+      <c r="I297" t="s">
+        <v>63</v>
+      </c>
+      <c r="J297" t="s">
+        <v>25</v>
+      </c>
+      <c r="K297" t="s">
+        <v>322</v>
       </c>
       <c r="L297" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M297" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P297" t="s">
-        <v>718</v>
+        <v>956</v>
       </c>
       <c r="Q297" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>18</v>
       </c>
       <c r="C298" t="s">
         <v>19</v>
       </c>
       <c r="E298" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F298" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="G298" t="s">
-        <v>719</v>
+        <v>957</v>
+      </c>
+      <c r="H298" t="s">
+        <v>958</v>
+      </c>
+      <c r="I298" t="s">
+        <v>43</v>
+      </c>
+      <c r="J298" t="s">
+        <v>25</v>
+      </c>
+      <c r="K298" t="s">
+        <v>44</v>
       </c>
       <c r="L298" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M298" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="P298" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q298" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C299" t="s">
         <v>19</v>
       </c>
       <c r="E299" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F299" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G299" t="s">
-        <v>720</v>
+        <v>959</v>
+      </c>
+      <c r="H299" t="s">
+        <v>960</v>
+      </c>
+      <c r="I299" t="s">
+        <v>63</v>
+      </c>
+      <c r="J299" t="s">
+        <v>25</v>
+      </c>
+      <c r="K299" t="s">
+        <v>26</v>
       </c>
       <c r="L299" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M299" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P299" t="s">
-        <v>632</v>
+        <v>837</v>
       </c>
       <c r="Q299" t="s">
-        <v>137</v>
+        <v>177</v>
       </c>
       <c r="R299" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>18</v>
       </c>
       <c r="C300" t="s">
         <v>19</v>
       </c>
       <c r="E300" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F300" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G300" t="s">
-        <v>721</v>
+        <v>961</v>
+      </c>
+      <c r="H300" t="s">
+        <v>962</v>
+      </c>
+      <c r="I300" t="s">
+        <v>43</v>
+      </c>
+      <c r="J300" t="s">
+        <v>25</v>
+      </c>
+      <c r="K300" t="s">
+        <v>26</v>
       </c>
       <c r="L300" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M300" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P300" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q300" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R300" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C301" t="s">
         <v>19</v>
       </c>
       <c r="E301" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F301" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G301" t="s">
-        <v>722</v>
+        <v>963</v>
+      </c>
+      <c r="H301" t="s">
+        <v>640</v>
+      </c>
+      <c r="I301" t="s">
+        <v>641</v>
+      </c>
+      <c r="J301" t="s">
+        <v>25</v>
+      </c>
+      <c r="K301" t="s">
+        <v>637</v>
       </c>
       <c r="L301" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M301" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P301" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q301" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C302" t="s">
         <v>19</v>
       </c>
       <c r="E302" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="F302" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G302" t="s">
-        <v>723</v>
+        <v>964</v>
+      </c>
+      <c r="H302" t="s">
+        <v>965</v>
+      </c>
+      <c r="I302" t="s">
+        <v>43</v>
+      </c>
+      <c r="J302" t="s">
+        <v>25</v>
+      </c>
+      <c r="K302" t="s">
+        <v>103</v>
       </c>
       <c r="L302" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M302" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="P302" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q302" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="R302" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>18</v>
       </c>
       <c r="C303" t="s">
         <v>19</v>
       </c>
       <c r="E303" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F303" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G303" t="s">
-        <v>724</v>
+        <v>966</v>
+      </c>
+      <c r="H303" t="s">
+        <v>967</v>
+      </c>
+      <c r="I303" t="s">
+        <v>24</v>
+      </c>
+      <c r="J303" t="s">
+        <v>25</v>
+      </c>
+      <c r="K303" t="s">
+        <v>103</v>
       </c>
       <c r="L303" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M303" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P303" t="s">
-        <v>725</v>
+        <v>968</v>
       </c>
       <c r="Q303" t="s">
-        <v>489</v>
+        <v>651</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>18</v>
       </c>
       <c r="C304" t="s">
+        <v>68</v>
+      </c>
+      <c r="E304" t="s">
+        <v>146</v>
+      </c>
+      <c r="F304" t="s">
+        <v>180</v>
+      </c>
+      <c r="G304" t="s">
+        <v>969</v>
+      </c>
+      <c r="H304" t="s">
+        <v>970</v>
+      </c>
+      <c r="I304" t="s">
+        <v>971</v>
+      </c>
+      <c r="J304" t="s">
+        <v>25</v>
+      </c>
+      <c r="K304" t="s">
+        <v>972</v>
+      </c>
+      <c r="L304" t="s">
         <v>55</v>
       </c>
-      <c r="E304" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M304" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P304" t="s">
-        <v>727</v>
+        <v>973</v>
       </c>
       <c r="Q304" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R304" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>18</v>
       </c>
       <c r="C305" t="s">
+        <v>68</v>
+      </c>
+      <c r="E305" t="s">
+        <v>121</v>
+      </c>
+      <c r="F305" t="s">
+        <v>174</v>
+      </c>
+      <c r="G305" t="s">
+        <v>974</v>
+      </c>
+      <c r="H305" t="s">
+        <v>975</v>
+      </c>
+      <c r="I305" t="s">
+        <v>24</v>
+      </c>
+      <c r="J305" t="s">
+        <v>25</v>
+      </c>
+      <c r="K305" t="s">
+        <v>26</v>
+      </c>
+      <c r="L305" t="s">
         <v>55</v>
       </c>
-      <c r="E305" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M305" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P305" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q305" t="s">
-        <v>729</v>
+        <v>976</v>
       </c>
       <c r="R305" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C306" t="s">
         <v>19</v>
       </c>
       <c r="E306" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F306" t="s">
-        <v>730</v>
+        <v>977</v>
       </c>
       <c r="G306" t="s">
-        <v>731</v>
+        <v>978</v>
+      </c>
+      <c r="J306" t="s">
+        <v>318</v>
       </c>
       <c r="L306" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M306" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P306" t="s">
-        <v>655</v>
+        <v>867</v>
       </c>
       <c r="Q306" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R306" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="E307" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F307" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G307" t="s">
-        <v>732</v>
+        <v>979</v>
+      </c>
+      <c r="H307" t="s">
+        <v>980</v>
+      </c>
+      <c r="I307" t="s">
+        <v>24</v>
+      </c>
+      <c r="J307" t="s">
+        <v>25</v>
+      </c>
+      <c r="K307" t="s">
+        <v>97</v>
       </c>
       <c r="L307" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M307" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P307" t="s">
-        <v>733</v>
+        <v>981</v>
       </c>
       <c r="Q307" t="s">
-        <v>404</v>
+        <v>531</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C308" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E308" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F308" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G308" t="s">
-        <v>734</v>
+        <v>982</v>
+      </c>
+      <c r="H308" t="s">
+        <v>983</v>
+      </c>
+      <c r="I308" t="s">
+        <v>24</v>
+      </c>
+      <c r="J308" t="s">
+        <v>25</v>
+      </c>
+      <c r="K308" t="s">
+        <v>322</v>
       </c>
       <c r="L308" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M308" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P308" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q308" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R308" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C309" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E309" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F309" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G309" t="s">
-        <v>735</v>
+        <v>984</v>
+      </c>
+      <c r="H309" t="s">
+        <v>136</v>
+      </c>
+      <c r="I309" t="s">
+        <v>24</v>
+      </c>
+      <c r="J309" t="s">
+        <v>25</v>
+      </c>
+      <c r="K309" t="s">
+        <v>103</v>
       </c>
       <c r="L309" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M309" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P309" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q309" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="R309" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>18</v>
       </c>
       <c r="C310" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E310" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F310" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G310" t="s">
-        <v>736</v>
+        <v>985</v>
+      </c>
+      <c r="J310" t="s">
+        <v>411</v>
       </c>
       <c r="L310" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M310" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P310" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q310" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="R310" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C311" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E311" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="F311" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="G311" t="s">
-        <v>737</v>
+        <v>986</v>
+      </c>
+      <c r="H311" t="s">
+        <v>987</v>
+      </c>
+      <c r="I311" t="s">
+        <v>24</v>
+      </c>
+      <c r="J311" t="s">
+        <v>25</v>
+      </c>
+      <c r="K311" t="s">
+        <v>439</v>
       </c>
       <c r="L311" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M311" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="P311" t="s">
-        <v>255</v>
+        <v>333</v>
       </c>
       <c r="Q311" t="s">
-        <v>242</v>
+        <v>315</v>
       </c>
       <c r="R311" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C312" t="s">
         <v>19</v>
       </c>
       <c r="E312" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F312" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G312" t="s">
-        <v>738</v>
+        <v>988</v>
+      </c>
+      <c r="J312" t="s">
+        <v>78</v>
       </c>
       <c r="L312" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M312" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P312" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q312" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="R312" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>18</v>
       </c>
       <c r="C313" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E313" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F313" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G313" t="s">
-        <v>739</v>
+        <v>989</v>
+      </c>
+      <c r="H313" t="s">
+        <v>990</v>
+      </c>
+      <c r="I313" t="s">
+        <v>24</v>
+      </c>
+      <c r="J313" t="s">
+        <v>25</v>
+      </c>
+      <c r="K313" t="s">
+        <v>681</v>
       </c>
       <c r="L313" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M313" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P313" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q313" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="R313" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>18</v>
       </c>
       <c r="C314" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E314" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F314" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G314" t="s">
-        <v>740</v>
+        <v>991</v>
+      </c>
+      <c r="H314" t="s">
+        <v>992</v>
+      </c>
+      <c r="I314" t="s">
+        <v>143</v>
+      </c>
+      <c r="J314" t="s">
+        <v>25</v>
+      </c>
+      <c r="K314" t="s">
+        <v>44</v>
       </c>
       <c r="L314" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M314" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P314" t="s">
-        <v>274</v>
+        <v>356</v>
       </c>
       <c r="Q314" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="R314" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>18</v>
       </c>
       <c r="C315" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E315" t="s">
         <v>20</v>
       </c>
       <c r="F315" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G315" t="s">
-        <v>741</v>
+        <v>993</v>
+      </c>
+      <c r="J315" t="s">
+        <v>847</v>
       </c>
       <c r="L315" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M315" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P315" t="s">
-        <v>670</v>
+        <v>886</v>
       </c>
       <c r="Q315" t="s">
-        <v>404</v>
+        <v>531</v>
       </c>
       <c r="R315" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C316" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E316" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F316" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G316" t="s">
-        <v>742</v>
+        <v>994</v>
+      </c>
+      <c r="J316" t="s">
+        <v>847</v>
       </c>
       <c r="L316" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M316" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P316" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q316" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="R316" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C317" t="s">
         <v>19</v>
       </c>
       <c r="E317" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F317" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="G317" t="s">
-        <v>743</v>
+        <v>995</v>
+      </c>
+      <c r="H317" t="s">
+        <v>636</v>
+      </c>
+      <c r="I317" t="s">
+        <v>24</v>
+      </c>
+      <c r="J317" t="s">
+        <v>25</v>
+      </c>
+      <c r="K317" t="s">
+        <v>622</v>
       </c>
       <c r="L317" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M317" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P317" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q317" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
       <c r="R317" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>18</v>
       </c>
       <c r="C318" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E318" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F318" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G318" t="s">
-        <v>744</v>
+        <v>996</v>
+      </c>
+      <c r="J318" t="s">
+        <v>847</v>
       </c>
       <c r="L318" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M318" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P318" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q318" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="R318" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>18</v>
       </c>
       <c r="C319" t="s">
         <v>19</v>
       </c>
       <c r="E319" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F319" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G319" t="s">
-        <v>745</v>
+        <v>997</v>
+      </c>
+      <c r="H319" t="s">
+        <v>998</v>
+      </c>
+      <c r="I319" t="s">
+        <v>43</v>
+      </c>
+      <c r="J319" t="s">
+        <v>25</v>
+      </c>
+      <c r="K319" t="s">
+        <v>117</v>
       </c>
       <c r="L319" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M319" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P319" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="Q319" t="s">
-        <v>378</v>
+        <v>502</v>
       </c>
       <c r="R319" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
+        <v>145</v>
+      </c>
+      <c r="C320" t="s">
+        <v>68</v>
+      </c>
+      <c r="E320" t="s">
+        <v>106</v>
+      </c>
+      <c r="F320" t="s">
+        <v>491</v>
+      </c>
+      <c r="G320" t="s">
+        <v>999</v>
+      </c>
+      <c r="J320" t="s">
+        <v>78</v>
+      </c>
+      <c r="L320" t="s">
+        <v>111</v>
+      </c>
+      <c r="M320" t="s">
         <v>112</v>
       </c>
-      <c r="C320" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P320" t="s">
-        <v>747</v>
+        <v>1000</v>
       </c>
       <c r="Q320" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>18</v>
       </c>
       <c r="C321" t="s">
         <v>19</v>
       </c>
       <c r="E321" t="s">
         <v>20</v>
       </c>
       <c r="F321" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G321" t="s">
-        <v>748</v>
+        <v>1001</v>
+      </c>
+      <c r="J321" t="s">
+        <v>1002</v>
       </c>
       <c r="L321" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M321" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P321" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q321" t="s">
-        <v>596</v>
+        <v>790</v>
       </c>
       <c r="R321" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C322" t="s">
         <v>19</v>
       </c>
       <c r="E322" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F322" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G322" t="s">
-        <v>749</v>
+        <v>1003</v>
+      </c>
+      <c r="H322" t="s">
+        <v>136</v>
+      </c>
+      <c r="I322" t="s">
+        <v>24</v>
+      </c>
+      <c r="J322" t="s">
+        <v>25</v>
+      </c>
+      <c r="K322" t="s">
+        <v>131</v>
       </c>
       <c r="L322" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M322" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P322" t="s">
-        <v>523</v>
+        <v>697</v>
       </c>
       <c r="Q322" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="C323" t="s">
         <v>19</v>
       </c>
       <c r="E323" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F323" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G323" t="s">
-        <v>750</v>
+        <v>1004</v>
+      </c>
+      <c r="H323" t="s">
+        <v>42</v>
+      </c>
+      <c r="I323" t="s">
+        <v>43</v>
+      </c>
+      <c r="J323" t="s">
+        <v>25</v>
+      </c>
+      <c r="K323" t="s">
+        <v>158</v>
       </c>
       <c r="L323" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M323" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P323" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q323" t="s">
-        <v>596</v>
+        <v>790</v>
       </c>
       <c r="R323" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>18</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="E324" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F324" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G324" t="s">
-        <v>751</v>
+        <v>1005</v>
+      </c>
+      <c r="J324" t="s">
+        <v>411</v>
       </c>
       <c r="L324" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M324" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P324" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="Q324" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="R324" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C325" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E325" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F325" t="s">
         <v>21</v>
       </c>
       <c r="G325" t="s">
-        <v>752</v>
+        <v>1006</v>
+      </c>
+      <c r="J325" t="s">
+        <v>78</v>
       </c>
       <c r="L325" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M325" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P325" t="s">
-        <v>753</v>
+        <v>1007</v>
       </c>
       <c r="Q325" t="s">
-        <v>754</v>
+        <v>1008</v>
       </c>
       <c r="R325" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C326" t="s">
         <v>19</v>
       </c>
       <c r="E326" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F326" t="s">
-        <v>560</v>
+        <v>741</v>
       </c>
       <c r="G326" t="s">
-        <v>755</v>
+        <v>1009</v>
+      </c>
+      <c r="J326" t="s">
+        <v>78</v>
       </c>
       <c r="L326" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M326" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P326" t="s">
-        <v>756</v>
+        <v>1010</v>
       </c>
       <c r="Q326" t="s">
-        <v>354</v>
+        <v>468</v>
       </c>
       <c r="R326" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C327" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E327" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F327" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G327" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H327" t="s">
+        <v>182</v>
+      </c>
+      <c r="I327" t="s">
+        <v>43</v>
+      </c>
+      <c r="J327" t="s">
+        <v>25</v>
+      </c>
+      <c r="K327" t="s">
+        <v>26</v>
+      </c>
+      <c r="L327" t="s">
+        <v>45</v>
+      </c>
+      <c r="M327" t="s">
+        <v>46</v>
+      </c>
+      <c r="P327" t="s">
         <v>757</v>
       </c>
-      <c r="L327" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q327" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="R327" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C328" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E328" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F328" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G328" t="s">
-        <v>758</v>
+        <v>1012</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I328" t="s">
+        <v>43</v>
+      </c>
+      <c r="J328" t="s">
+        <v>25</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1014</v>
       </c>
       <c r="L328" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M328" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P328" t="s">
-        <v>759</v>
+        <v>1015</v>
       </c>
       <c r="Q328" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>18</v>
       </c>
       <c r="C329" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E329" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F329" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G329" t="s">
-        <v>760</v>
+        <v>1016</v>
+      </c>
+      <c r="J329" t="s">
+        <v>411</v>
       </c>
       <c r="L329" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M329" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P329" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q329" t="s">
-        <v>489</v>
+        <v>651</v>
       </c>
       <c r="R329" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C330" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E330" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F330" t="s">
-        <v>271</v>
+        <v>351</v>
       </c>
       <c r="G330" t="s">
-        <v>761</v>
+        <v>1017</v>
+      </c>
+      <c r="J330" t="s">
+        <v>217</v>
       </c>
       <c r="L330" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M330" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="P330" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q330" t="s">
-        <v>762</v>
+        <v>1018</v>
       </c>
       <c r="R330" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>18</v>
       </c>
       <c r="C331" t="s">
         <v>19</v>
       </c>
       <c r="E331" t="s">
+        <v>435</v>
+      </c>
+      <c r="F331" t="s">
+        <v>362</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J331" t="s">
+        <v>25</v>
+      </c>
+      <c r="K331" t="s">
+        <v>26</v>
+      </c>
+      <c r="L331" t="s">
+        <v>184</v>
+      </c>
+      <c r="M331" t="s">
+        <v>440</v>
+      </c>
+      <c r="P331" t="s">
         <v>333</v>
       </c>
-      <c r="F331" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q331" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R331" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C332" t="s">
         <v>19</v>
       </c>
       <c r="E332" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F332" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G332" t="s">
-        <v>764</v>
+        <v>1022</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I332" t="s">
+        <v>43</v>
+      </c>
+      <c r="J332" t="s">
+        <v>25</v>
+      </c>
+      <c r="K332" t="s">
+        <v>854</v>
       </c>
       <c r="L332" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M332" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P332" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q332" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="R332" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>18</v>
       </c>
       <c r="C333" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E333" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F333" t="s">
-        <v>765</v>
+        <v>1024</v>
       </c>
       <c r="G333" t="s">
-        <v>766</v>
+        <v>1025</v>
+      </c>
+      <c r="J333" t="s">
+        <v>318</v>
       </c>
       <c r="L333" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M333" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P333" t="s">
-        <v>220</v>
+        <v>284</v>
       </c>
       <c r="Q333" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>18</v>
       </c>
       <c r="C334" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E334" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F334" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G334" t="s">
-        <v>767</v>
+        <v>1026</v>
+      </c>
+      <c r="J334" t="s">
+        <v>260</v>
       </c>
       <c r="L334" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M334" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P334" t="s">
-        <v>768</v>
+        <v>1027</v>
       </c>
       <c r="Q334" t="s">
-        <v>342</v>
+        <v>449</v>
       </c>
       <c r="R334" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>18</v>
       </c>
       <c r="C335" t="s">
         <v>19</v>
       </c>
       <c r="E335" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F335" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G335" t="s">
-        <v>769</v>
+        <v>1028</v>
+      </c>
+      <c r="J335" t="s">
+        <v>78</v>
       </c>
       <c r="L335" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M335" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P335" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q335" t="s">
-        <v>607</v>
+        <v>805</v>
       </c>
       <c r="R335" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C336" t="s">
         <v>19</v>
       </c>
       <c r="E336" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F336" t="s">
-        <v>294</v>
+        <v>385</v>
       </c>
       <c r="G336" t="s">
-        <v>770</v>
+        <v>1029</v>
+      </c>
+      <c r="J336" t="s">
+        <v>847</v>
       </c>
       <c r="L336" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M336" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P336" t="s">
-        <v>146</v>
+        <v>189</v>
       </c>
       <c r="Q336" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
       <c r="R336" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>18</v>
       </c>
       <c r="C337" t="s">
         <v>19</v>
       </c>
       <c r="E337" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F337" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G337" t="s">
-        <v>771</v>
+        <v>1030</v>
+      </c>
+      <c r="J337" t="s">
+        <v>78</v>
       </c>
       <c r="L337" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M337" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P337" t="s">
-        <v>366</v>
+        <v>485</v>
       </c>
       <c r="Q337" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="R337" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>18</v>
       </c>
       <c r="C338" t="s">
         <v>19</v>
       </c>
       <c r="E338" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F338" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G338" t="s">
-        <v>772</v>
+        <v>1031</v>
+      </c>
+      <c r="J338" t="s">
+        <v>780</v>
       </c>
       <c r="L338" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M338" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="P338" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q338" t="s">
-        <v>417</v>
+        <v>548</v>
       </c>
       <c r="R338" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>18</v>
       </c>
       <c r="C339" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E339" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F339" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G339" t="s">
-        <v>773</v>
+        <v>1032</v>
+      </c>
+      <c r="J339" t="s">
+        <v>847</v>
       </c>
       <c r="L339" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M339" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P339" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="Q339" t="s">
-        <v>224</v>
+        <v>290</v>
       </c>
       <c r="R339" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>18</v>
       </c>
       <c r="C340" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E340" t="s">
-        <v>282</v>
+        <v>366</v>
       </c>
       <c r="F340" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G340" t="s">
-        <v>774</v>
+        <v>1033</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I340" t="s">
+        <v>24</v>
+      </c>
+      <c r="J340" t="s">
+        <v>25</v>
+      </c>
+      <c r="K340" t="s">
+        <v>1035</v>
       </c>
       <c r="L340" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M340" t="s">
-        <v>285</v>
+        <v>370</v>
       </c>
       <c r="P340" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q340" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R340" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>18</v>
       </c>
       <c r="C341" t="s">
         <v>19</v>
       </c>
       <c r="E341" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F341" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="G341" t="s">
-        <v>775</v>
+        <v>1036</v>
+      </c>
+      <c r="H341" t="s">
+        <v>649</v>
+      </c>
+      <c r="I341" t="s">
+        <v>43</v>
+      </c>
+      <c r="J341" t="s">
+        <v>25</v>
+      </c>
+      <c r="K341" t="s">
+        <v>44</v>
       </c>
       <c r="L341" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M341" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="P341" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="Q341" t="s">
-        <v>776</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>18</v>
       </c>
       <c r="C342" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E342" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F342" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G342" t="s">
-        <v>777</v>
+        <v>1038</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I342" t="s">
+        <v>43</v>
+      </c>
+      <c r="J342" t="s">
+        <v>25</v>
+      </c>
+      <c r="K342" t="s">
+        <v>88</v>
       </c>
       <c r="L342" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M342" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P342" t="s">
-        <v>778</v>
+        <v>1040</v>
       </c>
       <c r="Q342" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="R342" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C343" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E343" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F343" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G343" t="s">
-        <v>779</v>
+        <v>1041</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I343" t="s">
+        <v>24</v>
+      </c>
+      <c r="J343" t="s">
+        <v>25</v>
+      </c>
+      <c r="K343" t="s">
+        <v>443</v>
       </c>
       <c r="L343" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M343" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P343" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="Q343" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="R343" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C344" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E344" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="F344" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G344" t="s">
-        <v>780</v>
+        <v>1043</v>
+      </c>
+      <c r="H344" t="s">
+        <v>434</v>
+      </c>
+      <c r="I344" t="s">
+        <v>63</v>
+      </c>
+      <c r="J344" t="s">
+        <v>25</v>
+      </c>
+      <c r="K344" t="s">
+        <v>288</v>
       </c>
       <c r="L344" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M344" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="P344" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q344" t="s">
-        <v>203</v>
+        <v>262</v>
       </c>
       <c r="R344" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="E345" t="s">
         <v>20</v>
       </c>
       <c r="F345" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G345" t="s">
-        <v>781</v>
+        <v>1044</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I345" t="s">
+        <v>63</v>
+      </c>
+      <c r="J345" t="s">
+        <v>25</v>
+      </c>
+      <c r="K345" t="s">
+        <v>1046</v>
       </c>
       <c r="L345" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M345" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P345" t="s">
-        <v>782</v>
+        <v>1047</v>
       </c>
       <c r="Q345" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R345" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C346" t="s">
         <v>19</v>
       </c>
       <c r="E346" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F346" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G346" t="s">
-        <v>783</v>
+        <v>1048</v>
+      </c>
+      <c r="H346" t="s">
+        <v>553</v>
+      </c>
+      <c r="I346" t="s">
+        <v>43</v>
+      </c>
+      <c r="J346" t="s">
+        <v>25</v>
+      </c>
+      <c r="K346" t="s">
+        <v>580</v>
       </c>
       <c r="L346" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M346" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P346" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="Q346" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="R346" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C347" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E347" t="s">
-        <v>196</v>
+        <v>254</v>
       </c>
       <c r="F347" t="s">
-        <v>553</v>
+        <v>732</v>
       </c>
       <c r="G347" t="s">
-        <v>784</v>
+        <v>1049</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I347" t="s">
+        <v>43</v>
+      </c>
+      <c r="J347" t="s">
+        <v>25</v>
+      </c>
+      <c r="K347" t="s">
+        <v>72</v>
       </c>
       <c r="L347" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M347" t="s">
-        <v>198</v>
+        <v>256</v>
       </c>
       <c r="P347" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q347" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="R347" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>18</v>
       </c>
       <c r="C348" t="s">
+        <v>68</v>
+      </c>
+      <c r="E348" t="s">
+        <v>121</v>
+      </c>
+      <c r="F348" t="s">
+        <v>129</v>
+      </c>
+      <c r="G348" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I348" t="s">
+        <v>143</v>
+      </c>
+      <c r="J348" t="s">
+        <v>25</v>
+      </c>
+      <c r="K348" t="s">
+        <v>266</v>
+      </c>
+      <c r="L348" t="s">
         <v>55</v>
       </c>
-      <c r="E348" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M348" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P348" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="Q348" t="s">
-        <v>607</v>
+        <v>805</v>
       </c>
       <c r="R348" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>18</v>
       </c>
       <c r="C349" t="s">
+        <v>68</v>
+      </c>
+      <c r="E349" t="s">
+        <v>49</v>
+      </c>
+      <c r="F349" t="s">
+        <v>263</v>
+      </c>
+      <c r="G349" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H349" t="s">
+        <v>804</v>
+      </c>
+      <c r="I349" t="s">
+        <v>43</v>
+      </c>
+      <c r="J349" t="s">
+        <v>25</v>
+      </c>
+      <c r="K349" t="s">
+        <v>26</v>
+      </c>
+      <c r="L349" t="s">
         <v>55</v>
       </c>
-      <c r="E349" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M349" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P349" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q349" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>18</v>
       </c>
       <c r="C350" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E350" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F350" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G350" t="s">
-        <v>787</v>
+        <v>1054</v>
+      </c>
+      <c r="J350" t="s">
+        <v>318</v>
       </c>
       <c r="L350" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M350" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P350" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q350" t="s">
-        <v>221</v>
+        <v>285</v>
       </c>
       <c r="R350" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="C351" t="s">
         <v>19</v>
       </c>
       <c r="E351" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F351" t="s">
-        <v>513</v>
+        <v>682</v>
       </c>
       <c r="G351" t="s">
-        <v>788</v>
+        <v>1055</v>
+      </c>
+      <c r="J351" t="s">
+        <v>78</v>
       </c>
       <c r="L351" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M351" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P351" t="s">
-        <v>789</v>
+        <v>1056</v>
       </c>
       <c r="Q351" t="s">
-        <v>384</v>
+        <v>509</v>
       </c>
       <c r="R351" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>18</v>
       </c>
       <c r="C352" t="s">
+        <v>68</v>
+      </c>
+      <c r="E352" t="s">
+        <v>146</v>
+      </c>
+      <c r="F352" t="s">
+        <v>129</v>
+      </c>
+      <c r="G352" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I352" t="s">
+        <v>43</v>
+      </c>
+      <c r="J352" t="s">
+        <v>25</v>
+      </c>
+      <c r="K352" t="s">
+        <v>369</v>
+      </c>
+      <c r="L352" t="s">
         <v>55</v>
       </c>
-      <c r="E352" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M352" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P352" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q352" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="R352" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C353" t="s">
+        <v>68</v>
+      </c>
+      <c r="E353" t="s">
+        <v>49</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G353" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H353" t="s">
+        <v>794</v>
+      </c>
+      <c r="I353" t="s">
+        <v>24</v>
+      </c>
+      <c r="J353" t="s">
+        <v>25</v>
+      </c>
+      <c r="K353" t="s">
+        <v>622</v>
+      </c>
+      <c r="L353" t="s">
         <v>55</v>
       </c>
-      <c r="E353" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M353" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P353" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q353" t="s">
-        <v>729</v>
+        <v>976</v>
       </c>
       <c r="R353" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>18</v>
       </c>
       <c r="C354" t="s">
         <v>19</v>
       </c>
       <c r="E354" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F354" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G354" t="s">
-        <v>793</v>
+        <v>1061</v>
+      </c>
+      <c r="H354" t="s">
+        <v>980</v>
+      </c>
+      <c r="I354" t="s">
+        <v>24</v>
+      </c>
+      <c r="J354" t="s">
+        <v>25</v>
+      </c>
+      <c r="K354" t="s">
+        <v>1062</v>
       </c>
       <c r="L354" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M354" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P354" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q354" t="s">
-        <v>505</v>
+        <v>673</v>
       </c>
       <c r="R354" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>18</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="E355" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="F355" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G355" t="s">
-        <v>794</v>
+        <v>1063</v>
+      </c>
+      <c r="H355" t="s">
+        <v>42</v>
+      </c>
+      <c r="I355" t="s">
+        <v>43</v>
+      </c>
+      <c r="J355" t="s">
+        <v>25</v>
+      </c>
+      <c r="K355" t="s">
+        <v>44</v>
       </c>
       <c r="L355" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M355" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="P355" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q355" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>18</v>
       </c>
       <c r="C356" t="s">
+        <v>68</v>
+      </c>
+      <c r="E356" t="s">
+        <v>49</v>
+      </c>
+      <c r="F356" t="s">
+        <v>50</v>
+      </c>
+      <c r="G356" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H356" t="s">
+        <v>579</v>
+      </c>
+      <c r="I356" t="s">
+        <v>24</v>
+      </c>
+      <c r="J356" t="s">
+        <v>25</v>
+      </c>
+      <c r="K356" t="s">
+        <v>131</v>
+      </c>
+      <c r="L356" t="s">
         <v>55</v>
       </c>
-      <c r="E356" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M356" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P356" t="s">
-        <v>796</v>
+        <v>1065</v>
       </c>
       <c r="Q356" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="R356" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>18</v>
       </c>
       <c r="C357" t="s">
         <v>19</v>
       </c>
       <c r="E357" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F357" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G357" t="s">
-        <v>797</v>
+        <v>1066</v>
+      </c>
+      <c r="H357" t="s">
+        <v>460</v>
+      </c>
+      <c r="I357" t="s">
+        <v>24</v>
+      </c>
+      <c r="J357" t="s">
+        <v>25</v>
+      </c>
+      <c r="K357" t="s">
+        <v>158</v>
       </c>
       <c r="L357" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M357" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P357" t="s">
-        <v>674</v>
+        <v>891</v>
       </c>
       <c r="Q357" t="s">
-        <v>396</v>
+        <v>523</v>
       </c>
       <c r="R357" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>18</v>
       </c>
       <c r="C358" t="s">
         <v>19</v>
       </c>
       <c r="E358" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F358" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G358" t="s">
-        <v>798</v>
+        <v>1067</v>
+      </c>
+      <c r="J358" t="s">
+        <v>484</v>
       </c>
       <c r="L358" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M358" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P358" t="s">
-        <v>799</v>
+        <v>1068</v>
       </c>
       <c r="Q358" t="s">
-        <v>563</v>
+        <v>746</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>18</v>
       </c>
       <c r="C359" t="s">
         <v>19</v>
       </c>
       <c r="E359" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F359" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G359" t="s">
-        <v>800</v>
+        <v>1069</v>
+      </c>
+      <c r="J359" t="s">
+        <v>387</v>
       </c>
       <c r="L359" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M359" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P359" t="s">
-        <v>801</v>
+        <v>1070</v>
       </c>
       <c r="Q359" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="R359" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C360" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E360" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F360" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G360" t="s">
-        <v>802</v>
+        <v>1071</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I360" t="s">
+        <v>24</v>
+      </c>
+      <c r="J360" t="s">
+        <v>25</v>
+      </c>
+      <c r="K360" t="s">
+        <v>664</v>
       </c>
       <c r="L360" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M360" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P360" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q360" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="R360" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>18</v>
       </c>
       <c r="C361" t="s">
         <v>19</v>
       </c>
       <c r="E361" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="F361" t="s">
-        <v>803</v>
+        <v>1073</v>
       </c>
       <c r="G361" t="s">
-        <v>804</v>
+        <v>1074</v>
+      </c>
+      <c r="J361" t="s">
+        <v>318</v>
       </c>
       <c r="L361" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M361" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="P361" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q361" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C362" t="s">
+        <v>68</v>
+      </c>
+      <c r="E362" t="s">
+        <v>121</v>
+      </c>
+      <c r="F362" t="s">
+        <v>240</v>
+      </c>
+      <c r="G362" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I362" t="s">
+        <v>87</v>
+      </c>
+      <c r="J362" t="s">
+        <v>25</v>
+      </c>
+      <c r="K362" t="s">
+        <v>54</v>
+      </c>
+      <c r="L362" t="s">
         <v>55</v>
       </c>
-      <c r="E362" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M362" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P362" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q362" t="s">
-        <v>448</v>
+        <v>592</v>
       </c>
       <c r="R362" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>18</v>
       </c>
       <c r="C363" t="s">
         <v>19</v>
       </c>
       <c r="E363" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F363" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="G363" t="s">
-        <v>806</v>
+        <v>1077</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I363" t="s">
+        <v>24</v>
+      </c>
+      <c r="J363" t="s">
+        <v>25</v>
+      </c>
+      <c r="K363" t="s">
+        <v>242</v>
       </c>
       <c r="L363" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M363" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P363" t="s">
-        <v>443</v>
+        <v>585</v>
       </c>
       <c r="Q363" t="s">
-        <v>807</v>
+        <v>1079</v>
       </c>
       <c r="R363" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>18</v>
       </c>
       <c r="C364" t="s">
         <v>19</v>
       </c>
       <c r="E364" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F364" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G364" t="s">
-        <v>808</v>
+        <v>1080</v>
+      </c>
+      <c r="H364" t="s">
+        <v>52</v>
+      </c>
+      <c r="I364" t="s">
+        <v>53</v>
+      </c>
+      <c r="J364" t="s">
+        <v>25</v>
+      </c>
+      <c r="K364" t="s">
+        <v>288</v>
       </c>
       <c r="L364" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M364" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P364" t="s">
-        <v>809</v>
+        <v>1081</v>
       </c>
       <c r="Q364" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="R364" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>18</v>
       </c>
       <c r="C365" t="s">
         <v>19</v>
       </c>
       <c r="E365" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F365" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G365" t="s">
-        <v>810</v>
+        <v>1082</v>
+      </c>
+      <c r="J365" t="s">
+        <v>1083</v>
       </c>
       <c r="L365" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M365" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="P365" t="s">
-        <v>553</v>
+        <v>732</v>
       </c>
       <c r="Q365" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="R365" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C366" t="s">
+        <v>68</v>
+      </c>
+      <c r="E366" t="s">
+        <v>146</v>
+      </c>
+      <c r="F366" t="s">
+        <v>180</v>
+      </c>
+      <c r="G366" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I366" t="s">
+        <v>43</v>
+      </c>
+      <c r="J366" t="s">
+        <v>25</v>
+      </c>
+      <c r="K366" t="s">
+        <v>72</v>
+      </c>
+      <c r="L366" t="s">
         <v>55</v>
       </c>
-      <c r="E366" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M366" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P366" t="s">
-        <v>812</v>
+        <v>1086</v>
       </c>
       <c r="Q366" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R366" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C367" t="s">
         <v>19</v>
       </c>
       <c r="E367" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F367" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G367" t="s">
-        <v>813</v>
+        <v>1087</v>
+      </c>
+      <c r="J367" t="s">
+        <v>78</v>
       </c>
       <c r="L367" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M367" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P367" t="s">
-        <v>814</v>
+        <v>1088</v>
       </c>
       <c r="Q367" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C368" t="s">
         <v>19</v>
       </c>
       <c r="E368" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F368" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G368" t="s">
-        <v>815</v>
+        <v>1089</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I368" t="s">
+        <v>24</v>
+      </c>
+      <c r="J368" t="s">
+        <v>25</v>
+      </c>
+      <c r="K368" t="s">
+        <v>44</v>
       </c>
       <c r="L368" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M368" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P368" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q368" t="s">
-        <v>342</v>
+        <v>449</v>
       </c>
       <c r="R368" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>18</v>
       </c>
       <c r="C369" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E369" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="F369" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G369" t="s">
-        <v>816</v>
+        <v>1091</v>
+      </c>
+      <c r="J369" t="s">
+        <v>847</v>
       </c>
       <c r="L369" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M369" t="s">
-        <v>296</v>
+        <v>388</v>
       </c>
       <c r="P369" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q369" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="R369" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="E370" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F370" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G370" t="s">
-        <v>817</v>
+        <v>1092</v>
+      </c>
+      <c r="H370" t="s">
+        <v>933</v>
+      </c>
+      <c r="I370" t="s">
+        <v>63</v>
+      </c>
+      <c r="J370" t="s">
+        <v>25</v>
+      </c>
+      <c r="K370" t="s">
+        <v>538</v>
       </c>
       <c r="L370" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M370" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P370" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q370" t="s">
-        <v>818</v>
+        <v>1093</v>
       </c>
       <c r="R370" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C371" t="s">
         <v>19</v>
       </c>
       <c r="E371" t="s">
-        <v>261</v>
+        <v>339</v>
       </c>
       <c r="F371" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G371" t="s">
-        <v>819</v>
+        <v>1094</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I371" t="s">
+        <v>24</v>
+      </c>
+      <c r="J371" t="s">
+        <v>25</v>
+      </c>
+      <c r="K371" t="s">
+        <v>439</v>
       </c>
       <c r="L371" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M371" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="P371" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="Q371" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
       <c r="R371" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>18</v>
       </c>
       <c r="C372" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E372" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F372" t="s">
-        <v>204</v>
+        <v>263</v>
       </c>
       <c r="G372" t="s">
-        <v>820</v>
+        <v>1096</v>
+      </c>
+      <c r="J372" t="s">
+        <v>78</v>
       </c>
       <c r="L372" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M372" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P372" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="Q372" t="s">
-        <v>508</v>
+        <v>676</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C373" t="s">
         <v>19</v>
       </c>
       <c r="E373" t="s">
-        <v>821</v>
+        <v>1097</v>
       </c>
       <c r="F373" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G373" t="s">
-        <v>822</v>
+        <v>1098</v>
+      </c>
+      <c r="J373" t="s">
+        <v>35</v>
       </c>
       <c r="L373" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M373" t="s">
-        <v>823</v>
+        <v>1099</v>
       </c>
       <c r="P373" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q373" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="R373" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="374" spans="1:18">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>18</v>
       </c>
       <c r="C374" t="s">
         <v>19</v>
       </c>
       <c r="E374" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F374" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G374" t="s">
-        <v>824</v>
+        <v>1100</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I374" t="s">
+        <v>24</v>
+      </c>
+      <c r="J374" t="s">
+        <v>25</v>
+      </c>
+      <c r="K374" t="s">
+        <v>369</v>
       </c>
       <c r="L374" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M374" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P374" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q374" t="s">
-        <v>489</v>
+        <v>651</v>
       </c>
       <c r="R374" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="375" spans="1:18">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>18</v>
       </c>
       <c r="C375" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E375" t="s">
+        <v>239</v>
+      </c>
+      <c r="F375" t="s">
+        <v>180</v>
+      </c>
+      <c r="G375" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H375" t="s">
+        <v>630</v>
+      </c>
+      <c r="I375" t="s">
+        <v>43</v>
+      </c>
+      <c r="J375" t="s">
+        <v>25</v>
+      </c>
+      <c r="K375" t="s">
+        <v>681</v>
+      </c>
+      <c r="L375" t="s">
         <v>184</v>
       </c>
-      <c r="F375" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M375" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P375" t="s">
-        <v>826</v>
+        <v>1103</v>
       </c>
       <c r="Q375" t="s">
-        <v>224</v>
+        <v>290</v>
       </c>
       <c r="R375" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>18</v>
       </c>
       <c r="C376" t="s">
         <v>19</v>
       </c>
       <c r="E376" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F376" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G376" t="s">
-        <v>827</v>
+        <v>1104</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I376" t="s">
+        <v>24</v>
+      </c>
+      <c r="J376" t="s">
+        <v>25</v>
+      </c>
+      <c r="K376" t="s">
+        <v>735</v>
       </c>
       <c r="L376" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M376" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P376" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q376" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="R376" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:18">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>18</v>
       </c>
       <c r="C377" t="s">
+        <v>68</v>
+      </c>
+      <c r="E377" t="s">
+        <v>49</v>
+      </c>
+      <c r="F377" t="s">
+        <v>94</v>
+      </c>
+      <c r="G377" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I377" t="s">
+        <v>63</v>
+      </c>
+      <c r="J377" t="s">
+        <v>25</v>
+      </c>
+      <c r="K377" t="s">
+        <v>54</v>
+      </c>
+      <c r="L377" t="s">
         <v>55</v>
       </c>
-      <c r="E377" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M377" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P377" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q377" t="s">
-        <v>660</v>
+        <v>873</v>
       </c>
       <c r="R377" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C378" t="s">
         <v>19</v>
       </c>
       <c r="E378" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F378" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G378" t="s">
-        <v>829</v>
+        <v>1108</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I378" t="s">
+        <v>43</v>
+      </c>
+      <c r="J378" t="s">
+        <v>25</v>
+      </c>
+      <c r="K378" t="s">
+        <v>622</v>
       </c>
       <c r="L378" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M378" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P378" t="s">
-        <v>483</v>
+        <v>643</v>
       </c>
       <c r="Q378" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="R378" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="379" spans="1:18">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C379" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E379" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F379" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G379" t="s">
-        <v>830</v>
+        <v>1110</v>
+      </c>
+      <c r="J379" t="s">
+        <v>411</v>
       </c>
       <c r="L379" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M379" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P379" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q379" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>18</v>
       </c>
       <c r="C380" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E380" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F380" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G380" t="s">
-        <v>831</v>
+        <v>1111</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I380" t="s">
+        <v>43</v>
+      </c>
+      <c r="J380" t="s">
+        <v>25</v>
+      </c>
+      <c r="K380" t="s">
+        <v>72</v>
       </c>
       <c r="L380" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M380" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P380" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q380" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
       <c r="R380" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C381" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E381" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F381" t="s">
-        <v>560</v>
+        <v>741</v>
       </c>
       <c r="G381" t="s">
-        <v>832</v>
+        <v>1113</v>
+      </c>
+      <c r="H381" t="s">
+        <v>373</v>
+      </c>
+      <c r="I381" t="s">
+        <v>43</v>
+      </c>
+      <c r="J381" t="s">
+        <v>25</v>
+      </c>
+      <c r="K381" t="s">
+        <v>477</v>
       </c>
       <c r="L381" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M381" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P381" t="s">
-        <v>269</v>
+        <v>349</v>
       </c>
       <c r="Q381" t="s">
-        <v>275</v>
+        <v>357</v>
       </c>
       <c r="R381" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C382" t="s">
         <v>19</v>
       </c>
       <c r="E382" t="s">
         <v>20</v>
       </c>
       <c r="F382" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G382" t="s">
-        <v>833</v>
+        <v>1114</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I382" t="s">
+        <v>43</v>
+      </c>
+      <c r="J382" t="s">
+        <v>25</v>
+      </c>
+      <c r="K382" t="s">
+        <v>1116</v>
       </c>
       <c r="L382" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M382" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P382" t="s">
-        <v>834</v>
+        <v>1117</v>
       </c>
       <c r="Q382" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="R382" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C383" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E383" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F383" t="s">
-        <v>471</v>
+        <v>624</v>
       </c>
       <c r="G383" t="s">
-        <v>835</v>
+        <v>1118</v>
+      </c>
+      <c r="J383" t="s">
+        <v>260</v>
       </c>
       <c r="L383" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M383" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P383" t="s">
-        <v>230</v>
+        <v>297</v>
       </c>
       <c r="Q383" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="R383" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>18</v>
       </c>
       <c r="C384" t="s">
         <v>19</v>
       </c>
       <c r="E384" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F384" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G384" t="s">
-        <v>836</v>
+        <v>1119</v>
+      </c>
+      <c r="H384" t="s">
+        <v>307</v>
+      </c>
+      <c r="I384" t="s">
+        <v>24</v>
+      </c>
+      <c r="J384" t="s">
+        <v>25</v>
+      </c>
+      <c r="K384" t="s">
+        <v>551</v>
       </c>
       <c r="L384" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M384" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P384" t="s">
-        <v>837</v>
+        <v>1120</v>
       </c>
       <c r="Q384" t="s">
-        <v>400</v>
+        <v>527</v>
       </c>
       <c r="R384" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="385" spans="1:18">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>18</v>
       </c>
       <c r="C385" t="s">
         <v>19</v>
       </c>
       <c r="E385" t="s">
         <v>20</v>
       </c>
       <c r="F385" t="s">
         <v>21</v>
       </c>
       <c r="G385" t="s">
-        <v>838</v>
+        <v>1121</v>
+      </c>
+      <c r="H385" t="s">
+        <v>801</v>
+      </c>
+      <c r="I385" t="s">
+        <v>24</v>
+      </c>
+      <c r="J385" t="s">
+        <v>25</v>
+      </c>
+      <c r="K385" t="s">
+        <v>439</v>
       </c>
       <c r="L385" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M385" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P385" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q385" t="s">
-        <v>396</v>
+        <v>523</v>
       </c>
       <c r="R385" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C386" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E386" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
       <c r="F386" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G386" t="s">
-        <v>839</v>
+        <v>1122</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I386" t="s">
+        <v>24</v>
+      </c>
+      <c r="J386" t="s">
+        <v>25</v>
+      </c>
+      <c r="K386" t="s">
+        <v>383</v>
       </c>
       <c r="L386" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M386" t="s">
-        <v>178</v>
+        <v>232</v>
       </c>
       <c r="P386" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q386" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>18</v>
       </c>
       <c r="C387" t="s">
+        <v>68</v>
+      </c>
+      <c r="E387" t="s">
+        <v>146</v>
+      </c>
+      <c r="F387" t="s">
+        <v>107</v>
+      </c>
+      <c r="G387" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I387" t="s">
+        <v>43</v>
+      </c>
+      <c r="J387" t="s">
+        <v>25</v>
+      </c>
+      <c r="K387" t="s">
+        <v>322</v>
+      </c>
+      <c r="L387" t="s">
         <v>55</v>
       </c>
-      <c r="E387" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M387" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P387" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q387" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="388" spans="1:18">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
         <v>18</v>
       </c>
       <c r="C388" t="s">
         <v>19</v>
       </c>
       <c r="E388" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F388" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G388" t="s">
-        <v>841</v>
+        <v>1126</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I388" t="s">
+        <v>43</v>
+      </c>
+      <c r="J388" t="s">
+        <v>25</v>
+      </c>
+      <c r="K388" t="s">
+        <v>300</v>
       </c>
       <c r="L388" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M388" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P388" t="s">
-        <v>632</v>
+        <v>837</v>
       </c>
       <c r="Q388" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
       <c r="R388" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="389" spans="1:18">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>18</v>
       </c>
       <c r="C389" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E389" t="s">
-        <v>387</v>
+        <v>512</v>
       </c>
       <c r="F389" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G389" t="s">
-        <v>842</v>
+        <v>1128</v>
+      </c>
+      <c r="J389" t="s">
+        <v>847</v>
       </c>
       <c r="L389" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M389" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="P389" t="s">
-        <v>694</v>
+        <v>920</v>
       </c>
       <c r="Q389" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="R389" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="390" spans="1:18">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>18</v>
       </c>
       <c r="C390" t="s">
+        <v>68</v>
+      </c>
+      <c r="E390" t="s">
+        <v>49</v>
+      </c>
+      <c r="F390" t="s">
+        <v>94</v>
+      </c>
+      <c r="G390" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J390" t="s">
+        <v>318</v>
+      </c>
+      <c r="L390" t="s">
         <v>55</v>
       </c>
-      <c r="E390" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M390" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P390" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q390" t="s">
-        <v>607</v>
+        <v>805</v>
       </c>
       <c r="R390" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
         <v>18</v>
       </c>
       <c r="C391" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E391" t="s">
-        <v>379</v>
+        <v>503</v>
       </c>
       <c r="F391" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G391" t="s">
-        <v>844</v>
+        <v>1130</v>
+      </c>
+      <c r="H391" t="s">
+        <v>176</v>
+      </c>
+      <c r="I391" t="s">
+        <v>24</v>
+      </c>
+      <c r="J391" t="s">
+        <v>25</v>
+      </c>
+      <c r="K391" t="s">
+        <v>354</v>
       </c>
       <c r="L391" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M391" t="s">
-        <v>381</v>
+        <v>506</v>
       </c>
       <c r="P391" t="s">
-        <v>845</v>
+        <v>1131</v>
       </c>
       <c r="Q391" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="R391" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="392" spans="1:18">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C392" t="s">
         <v>19</v>
       </c>
       <c r="E392" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F392" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G392" t="s">
-        <v>846</v>
+        <v>1132</v>
+      </c>
+      <c r="J392" t="s">
+        <v>78</v>
       </c>
       <c r="L392" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M392" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P392" t="s">
-        <v>847</v>
+        <v>1133</v>
       </c>
       <c r="Q392" t="s">
-        <v>339</v>
+        <v>445</v>
       </c>
       <c r="R392" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C393" t="s">
         <v>19</v>
       </c>
       <c r="E393" t="s">
-        <v>387</v>
+        <v>512</v>
       </c>
       <c r="F393" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="G393" t="s">
-        <v>848</v>
+        <v>1134</v>
+      </c>
+      <c r="J393" t="s">
+        <v>78</v>
       </c>
       <c r="L393" t="s">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="M393" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="P393" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="Q393" t="s">
-        <v>630</v>
+        <v>834</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>18</v>
       </c>
       <c r="C394" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E394" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F394" t="s">
         <v>21</v>
       </c>
       <c r="G394" t="s">
-        <v>849</v>
+        <v>1135</v>
+      </c>
+      <c r="H394" t="s">
+        <v>52</v>
+      </c>
+      <c r="I394" t="s">
+        <v>53</v>
+      </c>
+      <c r="J394" t="s">
+        <v>25</v>
+      </c>
+      <c r="K394" t="s">
+        <v>379</v>
       </c>
       <c r="L394" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M394" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P394" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q394" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
       <c r="R394" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>18</v>
       </c>
       <c r="C395" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E395" t="s">
+        <v>239</v>
+      </c>
+      <c r="F395" t="s">
+        <v>94</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I395" t="s">
+        <v>24</v>
+      </c>
+      <c r="J395" t="s">
+        <v>25</v>
+      </c>
+      <c r="K395" t="s">
+        <v>396</v>
+      </c>
+      <c r="L395" t="s">
         <v>184</v>
       </c>
-      <c r="F395" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M395" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="P395" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q395" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="R395" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="396" spans="1:18">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>18</v>
       </c>
       <c r="C396" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E396" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F396" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G396" t="s">
-        <v>851</v>
+        <v>1137</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I396" t="s">
+        <v>24</v>
+      </c>
+      <c r="J396" t="s">
+        <v>25</v>
+      </c>
+      <c r="K396" t="s">
+        <v>242</v>
       </c>
       <c r="L396" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M396" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P396" t="s">
-        <v>852</v>
+        <v>1139</v>
       </c>
       <c r="Q396" t="s">
-        <v>417</v>
+        <v>548</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C397" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E397" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F397" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G397" t="s">
-        <v>853</v>
+        <v>1140</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I397" t="s">
+        <v>43</v>
+      </c>
+      <c r="J397" t="s">
+        <v>25</v>
+      </c>
+      <c r="K397" t="s">
+        <v>322</v>
       </c>
       <c r="L397" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M397" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P397" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q397" t="s">
-        <v>209</v>
+        <v>271</v>
       </c>
       <c r="R397" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>18</v>
       </c>
       <c r="C398" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E398" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F398" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G398" t="s">
-        <v>854</v>
+        <v>1142</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I398" t="s">
+        <v>143</v>
+      </c>
+      <c r="J398" t="s">
+        <v>25</v>
+      </c>
+      <c r="K398" t="s">
+        <v>322</v>
       </c>
       <c r="L398" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M398" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P398" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q398" t="s">
-        <v>855</v>
+        <v>1144</v>
       </c>
       <c r="R398" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="399" spans="1:18">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>18</v>
       </c>
       <c r="C399" t="s">
         <v>19</v>
       </c>
       <c r="E399" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F399" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G399" t="s">
-        <v>856</v>
+        <v>1145</v>
+      </c>
+      <c r="J399" t="s">
+        <v>78</v>
       </c>
       <c r="L399" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M399" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P399" t="s">
-        <v>857</v>
+        <v>1146</v>
       </c>
       <c r="Q399" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
       <c r="R399" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>18</v>
       </c>
       <c r="C400" t="s">
+        <v>68</v>
+      </c>
+      <c r="E400" t="s">
+        <v>146</v>
+      </c>
+      <c r="F400" t="s">
+        <v>367</v>
+      </c>
+      <c r="G400" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I400" t="s">
+        <v>971</v>
+      </c>
+      <c r="J400" t="s">
+        <v>25</v>
+      </c>
+      <c r="K400" t="s">
+        <v>811</v>
+      </c>
+      <c r="L400" t="s">
         <v>55</v>
       </c>
-      <c r="E400" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M400" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P400" t="s">
-        <v>535</v>
+        <v>711</v>
       </c>
       <c r="Q400" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="R400" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="401" spans="1:18">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>18</v>
       </c>
       <c r="C401" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E401" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="F401" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="G401" t="s">
-        <v>859</v>
+        <v>1149</v>
+      </c>
+      <c r="H401" t="s">
+        <v>434</v>
+      </c>
+      <c r="I401" t="s">
+        <v>63</v>
+      </c>
+      <c r="J401" t="s">
+        <v>25</v>
+      </c>
+      <c r="K401" t="s">
+        <v>44</v>
       </c>
       <c r="L401" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M401" t="s">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="P401" t="s">
-        <v>860</v>
+        <v>1150</v>
       </c>
       <c r="Q401" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C402" t="s">
         <v>19</v>
       </c>
       <c r="E402" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F402" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G402" t="s">
-        <v>861</v>
+        <v>1151</v>
+      </c>
+      <c r="J402" t="s">
+        <v>78</v>
       </c>
       <c r="L402" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M402" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P402" t="s">
-        <v>443</v>
+        <v>585</v>
       </c>
       <c r="Q402" t="s">
-        <v>855</v>
+        <v>1144</v>
       </c>
       <c r="R402" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C403" t="s">
         <v>19</v>
       </c>
       <c r="E403" t="s">
         <v>20</v>
       </c>
       <c r="F403" t="s">
         <v>21</v>
       </c>
       <c r="G403" t="s">
-        <v>862</v>
+        <v>1152</v>
+      </c>
+      <c r="J403" t="s">
+        <v>847</v>
       </c>
       <c r="L403" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M403" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P403" t="s">
-        <v>206</v>
+        <v>267</v>
       </c>
       <c r="Q403" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R403" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C404" t="s">
         <v>19</v>
       </c>
       <c r="E404" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F404" t="s">
-        <v>294</v>
+        <v>385</v>
       </c>
       <c r="G404" t="s">
-        <v>863</v>
+        <v>1153</v>
+      </c>
+      <c r="H404" t="s">
+        <v>304</v>
+      </c>
+      <c r="I404" t="s">
+        <v>24</v>
+      </c>
+      <c r="J404" t="s">
+        <v>25</v>
+      </c>
+      <c r="K404" t="s">
+        <v>72</v>
       </c>
       <c r="L404" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M404" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P404" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q404" t="s">
-        <v>527</v>
+        <v>701</v>
       </c>
       <c r="R404" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>18</v>
       </c>
       <c r="C405" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E405" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F405" t="s">
-        <v>625</v>
+        <v>828</v>
       </c>
       <c r="G405" t="s">
-        <v>864</v>
+        <v>1154</v>
+      </c>
+      <c r="J405" t="s">
+        <v>217</v>
       </c>
       <c r="L405" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M405" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="P405" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q405" t="s">
-        <v>596</v>
+        <v>790</v>
       </c>
     </row>
     <row r="406" spans="1:18">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C406" t="s">
         <v>19</v>
       </c>
       <c r="E406" t="s">
-        <v>139</v>
+        <v>179</v>
       </c>
       <c r="F406" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G406" t="s">
-        <v>865</v>
+        <v>1155</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I406" t="s">
+        <v>43</v>
+      </c>
+      <c r="J406" t="s">
+        <v>25</v>
+      </c>
+      <c r="K406" t="s">
+        <v>54</v>
       </c>
       <c r="L406" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M406" t="s">
-        <v>143</v>
+        <v>185</v>
       </c>
       <c r="P406" t="s">
-        <v>866</v>
+        <v>1157</v>
       </c>
       <c r="Q406" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
     </row>
     <row r="407" spans="1:18">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C407" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E407" t="s">
-        <v>289</v>
+        <v>377</v>
       </c>
       <c r="F407" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G407" t="s">
-        <v>867</v>
+        <v>1158</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I407" t="s">
+        <v>143</v>
+      </c>
+      <c r="J407" t="s">
+        <v>25</v>
+      </c>
+      <c r="K407" t="s">
+        <v>637</v>
       </c>
       <c r="L407" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M407" t="s">
-        <v>291</v>
+        <v>380</v>
       </c>
       <c r="P407" t="s">
-        <v>868</v>
+        <v>1160</v>
       </c>
       <c r="Q407" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="R407" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="408" spans="1:18">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>18</v>
       </c>
       <c r="C408" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E408" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="F408" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G408" t="s">
-        <v>869</v>
+        <v>1161</v>
+      </c>
+      <c r="J408" t="s">
+        <v>318</v>
       </c>
       <c r="L408" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M408" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="P408" t="s">
-        <v>870</v>
+        <v>1162</v>
       </c>
       <c r="Q408" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="R408" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="409" spans="1:18">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>18</v>
       </c>
       <c r="C409" t="s">
         <v>19</v>
       </c>
       <c r="E409" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F409" t="s">
-        <v>185</v>
+        <v>240</v>
       </c>
       <c r="G409" t="s">
-        <v>871</v>
+        <v>1163</v>
+      </c>
+      <c r="J409" t="s">
+        <v>1164</v>
       </c>
       <c r="L409" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M409" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P409" t="s">
-        <v>377</v>
+        <v>501</v>
       </c>
       <c r="Q409" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="R409" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>18</v>
       </c>
       <c r="C410" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E410" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="F410" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G410" t="s">
-        <v>872</v>
+        <v>1165</v>
+      </c>
+      <c r="J410" t="s">
+        <v>318</v>
       </c>
       <c r="L410" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M410" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="P410" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q410" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="R410" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:18">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>18</v>
       </c>
       <c r="C411" t="s">
         <v>19</v>
       </c>
       <c r="E411" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F411" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G411" t="s">
-        <v>873</v>
+        <v>1166</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I411" t="s">
+        <v>43</v>
+      </c>
+      <c r="J411" t="s">
+        <v>25</v>
+      </c>
+      <c r="K411" t="s">
+        <v>131</v>
       </c>
       <c r="L411" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M411" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P411" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q411" t="s">
-        <v>342</v>
+        <v>449</v>
       </c>
       <c r="R411" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="412" spans="1:18">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>18</v>
       </c>
       <c r="C412" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E412" t="s">
-        <v>379</v>
+        <v>503</v>
       </c>
       <c r="F412" t="s">
-        <v>528</v>
+        <v>702</v>
       </c>
       <c r="G412" t="s">
-        <v>874</v>
+        <v>1168</v>
+      </c>
+      <c r="H412" t="s">
+        <v>537</v>
+      </c>
+      <c r="I412" t="s">
+        <v>43</v>
+      </c>
+      <c r="J412" t="s">
+        <v>25</v>
+      </c>
+      <c r="K412" t="s">
+        <v>854</v>
       </c>
       <c r="L412" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M412" t="s">
-        <v>381</v>
+        <v>506</v>
       </c>
       <c r="P412" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="Q412" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="R412" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="E413" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F413" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G413" t="s">
-        <v>875</v>
+        <v>1169</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I413" t="s">
+        <v>63</v>
+      </c>
+      <c r="J413" t="s">
+        <v>25</v>
+      </c>
+      <c r="K413" t="s">
+        <v>383</v>
       </c>
       <c r="L413" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M413" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P413" t="s">
-        <v>628</v>
+        <v>832</v>
       </c>
       <c r="Q413" t="s">
-        <v>876</v>
+        <v>1171</v>
       </c>
       <c r="R413" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="414" spans="1:18">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>18</v>
       </c>
       <c r="C414" t="s">
         <v>19</v>
       </c>
       <c r="E414" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F414" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G414" t="s">
-        <v>877</v>
+        <v>1172</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1173</v>
+      </c>
+      <c r="I414" t="s">
+        <v>939</v>
+      </c>
+      <c r="J414" t="s">
+        <v>25</v>
+      </c>
+      <c r="K414" t="s">
+        <v>538</v>
       </c>
       <c r="L414" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M414" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P414" t="s">
-        <v>782</v>
+        <v>1047</v>
       </c>
       <c r="Q414" t="s">
-        <v>630</v>
+        <v>834</v>
       </c>
       <c r="R414" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="415" spans="1:18">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
         <v>18</v>
       </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="E415" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F415" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G415" t="s">
-        <v>878</v>
+        <v>1174</v>
+      </c>
+      <c r="J415" t="s">
+        <v>78</v>
       </c>
       <c r="L415" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M415" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P415" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q415" t="s">
-        <v>754</v>
+        <v>1008</v>
       </c>
       <c r="R415" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="416" spans="1:18">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C416" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E416" t="s">
-        <v>657</v>
+        <v>869</v>
       </c>
       <c r="F416" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="G416" t="s">
-        <v>879</v>
+        <v>1175</v>
+      </c>
+      <c r="H416" t="s">
+        <v>182</v>
+      </c>
+      <c r="I416" t="s">
+        <v>43</v>
+      </c>
+      <c r="J416" t="s">
+        <v>25</v>
+      </c>
+      <c r="K416" t="s">
+        <v>275</v>
       </c>
       <c r="L416" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M416" t="s">
-        <v>659</v>
+        <v>872</v>
       </c>
       <c r="P416" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q416" t="s">
-        <v>302</v>
+        <v>394</v>
       </c>
       <c r="R416" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="417" spans="1:18">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
         <v>18</v>
       </c>
       <c r="C417" t="s">
+        <v>68</v>
+      </c>
+      <c r="E417" t="s">
+        <v>49</v>
+      </c>
+      <c r="F417" t="s">
+        <v>240</v>
+      </c>
+      <c r="G417" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J417" t="s">
+        <v>847</v>
+      </c>
+      <c r="L417" t="s">
         <v>55</v>
       </c>
-      <c r="E417" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M417" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P417" t="s">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="Q417" t="s">
-        <v>590</v>
+        <v>782</v>
       </c>
       <c r="R417" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>18</v>
       </c>
       <c r="C418" t="s">
         <v>19</v>
       </c>
       <c r="E418" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="F418" t="s">
-        <v>204</v>
+        <v>263</v>
       </c>
       <c r="G418" t="s">
-        <v>881</v>
+        <v>1177</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I418" t="s">
+        <v>438</v>
+      </c>
+      <c r="J418" t="s">
+        <v>25</v>
+      </c>
+      <c r="K418" t="s">
+        <v>439</v>
       </c>
       <c r="L418" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M418" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="P418" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q418" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
     </row>
     <row r="419" spans="1:18">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C419" t="s">
         <v>19</v>
       </c>
       <c r="E419" t="s">
         <v>20</v>
       </c>
       <c r="F419" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G419" t="s">
-        <v>882</v>
+        <v>1179</v>
+      </c>
+      <c r="H419" t="s">
+        <v>801</v>
+      </c>
+      <c r="I419" t="s">
+        <v>24</v>
+      </c>
+      <c r="J419" t="s">
+        <v>25</v>
+      </c>
+      <c r="K419" t="s">
+        <v>604</v>
       </c>
       <c r="L419" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M419" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P419" t="s">
-        <v>366</v>
+        <v>485</v>
       </c>
       <c r="Q419" t="s">
-        <v>413</v>
+        <v>543</v>
       </c>
       <c r="R419" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="420" spans="1:18">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C420" t="s">
         <v>19</v>
       </c>
       <c r="E420" t="s">
-        <v>355</v>
+        <v>469</v>
       </c>
       <c r="F420" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G420" t="s">
-        <v>883</v>
+        <v>1180</v>
+      </c>
+      <c r="H420" t="s">
+        <v>460</v>
+      </c>
+      <c r="I420" t="s">
+        <v>24</v>
+      </c>
+      <c r="J420" t="s">
+        <v>25</v>
+      </c>
+      <c r="K420" t="s">
+        <v>103</v>
       </c>
       <c r="L420" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M420" t="s">
-        <v>357</v>
+        <v>472</v>
       </c>
       <c r="P420" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q420" t="s">
-        <v>278</v>
+        <v>361</v>
       </c>
       <c r="R420" t="s">
-        <v>138</v>
+        <v>178</v>
       </c>
     </row>
     <row r="421" spans="1:18">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>18</v>
       </c>
       <c r="C421" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E421" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F421" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G421" t="s">
-        <v>884</v>
+        <v>1181</v>
+      </c>
+      <c r="H421" t="s">
+        <v>167</v>
+      </c>
+      <c r="I421" t="s">
+        <v>24</v>
+      </c>
+      <c r="J421" t="s">
+        <v>25</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1182</v>
       </c>
       <c r="L421" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M421" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P421" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q421" t="s">
-        <v>298</v>
+        <v>390</v>
       </c>
       <c r="R421" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="422" spans="1:18">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>18</v>
       </c>
       <c r="C422" t="s">
         <v>19</v>
       </c>
       <c r="E422" t="s">
-        <v>235</v>
+        <v>305</v>
       </c>
       <c r="F422" t="s">
-        <v>211</v>
+        <v>273</v>
       </c>
       <c r="G422" t="s">
-        <v>885</v>
+        <v>1183</v>
+      </c>
+      <c r="J422" t="s">
+        <v>847</v>
       </c>
       <c r="L422" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M422" t="s">
-        <v>237</v>
+        <v>309</v>
       </c>
       <c r="P422" t="s">
-        <v>553</v>
+        <v>732</v>
       </c>
       <c r="Q422" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R422" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="423" spans="1:18">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>18</v>
       </c>
       <c r="C423" t="s">
+        <v>68</v>
+      </c>
+      <c r="E423" t="s">
+        <v>146</v>
+      </c>
+      <c r="F423" t="s">
+        <v>94</v>
+      </c>
+      <c r="G423" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J423" t="s">
+        <v>78</v>
+      </c>
+      <c r="L423" t="s">
         <v>55</v>
       </c>
-      <c r="E423" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M423" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P423" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q423" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
       <c r="R423" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="424" spans="1:18">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>18</v>
       </c>
       <c r="C424" t="s">
         <v>19</v>
       </c>
       <c r="E424" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="F424" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="G424" t="s">
-        <v>887</v>
+        <v>1185</v>
+      </c>
+      <c r="H424" t="s">
+        <v>149</v>
+      </c>
+      <c r="I424" t="s">
+        <v>43</v>
+      </c>
+      <c r="J424" t="s">
+        <v>25</v>
+      </c>
+      <c r="K424" t="s">
+        <v>103</v>
       </c>
       <c r="L424" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M424" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P424" t="s">
-        <v>432</v>
+        <v>569</v>
       </c>
       <c r="Q424" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="R424" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C425" t="s">
         <v>19</v>
       </c>
       <c r="E425" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F425" t="s">
-        <v>513</v>
+        <v>682</v>
       </c>
       <c r="G425" t="s">
-        <v>888</v>
+        <v>1186</v>
+      </c>
+      <c r="J425" t="s">
+        <v>78</v>
       </c>
       <c r="L425" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M425" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P425" t="s">
-        <v>422</v>
+        <v>556</v>
       </c>
       <c r="Q425" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="R425" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="426" spans="1:18">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>18</v>
       </c>
       <c r="C426" t="s">
         <v>19</v>
       </c>
       <c r="E426" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F426" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G426" t="s">
-        <v>889</v>
+        <v>1187</v>
+      </c>
+      <c r="H426" t="s">
+        <v>86</v>
+      </c>
+      <c r="I426" t="s">
+        <v>87</v>
+      </c>
+      <c r="J426" t="s">
+        <v>25</v>
+      </c>
+      <c r="K426" t="s">
+        <v>538</v>
       </c>
       <c r="L426" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M426" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P426" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q426" t="s">
-        <v>189</v>
+        <v>245</v>
       </c>
       <c r="R426" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="427" spans="1:18">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>18</v>
       </c>
       <c r="C427" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E427" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="F427" t="s">
-        <v>262</v>
+        <v>340</v>
       </c>
       <c r="G427" t="s">
-        <v>890</v>
+        <v>1188</v>
+      </c>
+      <c r="H427" t="s">
+        <v>327</v>
+      </c>
+      <c r="I427" t="s">
+        <v>143</v>
+      </c>
+      <c r="J427" t="s">
+        <v>25</v>
+      </c>
+      <c r="K427" t="s">
+        <v>26</v>
       </c>
       <c r="L427" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M427" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P427" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q427" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="R427" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>18</v>
       </c>
       <c r="C428" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E428" t="s">
-        <v>326</v>
+        <v>426</v>
       </c>
       <c r="F428" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="G428" t="s">
-        <v>891</v>
+        <v>1189</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I428" t="s">
+        <v>43</v>
+      </c>
+      <c r="J428" t="s">
+        <v>25</v>
+      </c>
+      <c r="K428" t="s">
+        <v>376</v>
       </c>
       <c r="L428" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M428" t="s">
-        <v>328</v>
+        <v>429</v>
       </c>
       <c r="P428" t="s">
-        <v>892</v>
+        <v>1191</v>
       </c>
       <c r="Q428" t="s">
-        <v>400</v>
+        <v>527</v>
       </c>
       <c r="R428" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="429" spans="1:18">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
         <v>18</v>
       </c>
       <c r="C429" t="s">
         <v>19</v>
       </c>
       <c r="E429" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F429" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="G429" t="s">
-        <v>893</v>
+        <v>1192</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1193</v>
+      </c>
+      <c r="I429" t="s">
+        <v>53</v>
+      </c>
+      <c r="J429" t="s">
+        <v>25</v>
+      </c>
+      <c r="K429" t="s">
+        <v>275</v>
       </c>
       <c r="L429" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M429" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P429" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q429" t="s">
-        <v>320</v>
+        <v>417</v>
       </c>
       <c r="R429" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="430" spans="1:18">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>18</v>
       </c>
       <c r="C430" t="s">
         <v>19</v>
       </c>
       <c r="E430" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F430" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G430" t="s">
-        <v>894</v>
+        <v>1194</v>
+      </c>
+      <c r="H430" t="s">
+        <v>52</v>
+      </c>
+      <c r="I430" t="s">
+        <v>53</v>
+      </c>
+      <c r="J430" t="s">
+        <v>25</v>
+      </c>
+      <c r="K430" t="s">
+        <v>131</v>
       </c>
       <c r="L430" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M430" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P430" t="s">
-        <v>598</v>
+        <v>792</v>
       </c>
       <c r="Q430" t="s">
-        <v>427</v>
+        <v>561</v>
       </c>
       <c r="R430" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>18</v>
       </c>
       <c r="C431" t="s">
         <v>19</v>
       </c>
       <c r="E431" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F431" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G431" t="s">
-        <v>895</v>
+        <v>1195</v>
+      </c>
+      <c r="J431" t="s">
+        <v>78</v>
       </c>
       <c r="L431" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M431" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P431" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q431" t="s">
-        <v>585</v>
+        <v>776</v>
       </c>
       <c r="R431" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="432" spans="1:18">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C432" t="s">
         <v>19</v>
       </c>
       <c r="E432" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F432" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G432" t="s">
-        <v>896</v>
+        <v>1196</v>
+      </c>
+      <c r="J432" t="s">
+        <v>661</v>
       </c>
       <c r="L432" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M432" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P432" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q432" t="s">
-        <v>342</v>
+        <v>449</v>
       </c>
       <c r="R432" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>18</v>
       </c>
       <c r="C433" t="s">
         <v>19</v>
       </c>
       <c r="E433" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="F433" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G433" t="s">
-        <v>897</v>
+        <v>1197</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I433" t="s">
+        <v>43</v>
+      </c>
+      <c r="J433" t="s">
+        <v>25</v>
+      </c>
+      <c r="K433" t="s">
+        <v>44</v>
       </c>
       <c r="L433" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="M433" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P433" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="Q433" t="s">
-        <v>124</v>
+        <v>161</v>
       </c>
       <c r="R433" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="434" spans="1:18">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>18</v>
       </c>
       <c r="C434" t="s">
         <v>19</v>
       </c>
       <c r="E434" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F434" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G434" t="s">
-        <v>898</v>
+        <v>1199</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I434" t="s">
+        <v>24</v>
+      </c>
+      <c r="J434" t="s">
+        <v>25</v>
+      </c>
+      <c r="K434" t="s">
+        <v>242</v>
       </c>
       <c r="L434" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M434" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P434" t="s">
-        <v>539</v>
+        <v>715</v>
       </c>
       <c r="Q434" t="s">
-        <v>302</v>
+        <v>394</v>
       </c>
       <c r="R434" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="435" spans="1:18">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>18</v>
       </c>
       <c r="C435" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E435" t="s">
-        <v>536</v>
+        <v>712</v>
       </c>
       <c r="F435" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G435" t="s">
-        <v>899</v>
+        <v>1201</v>
+      </c>
+      <c r="J435" t="s">
+        <v>484</v>
       </c>
       <c r="L435" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M435" t="s">
-        <v>538</v>
+        <v>714</v>
       </c>
       <c r="P435" t="s">
-        <v>123</v>
+        <v>160</v>
       </c>
       <c r="Q435" t="s">
-        <v>776</v>
+        <v>1037</v>
       </c>
       <c r="R435" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:18">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C436" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E436" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F436" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G436" t="s">
-        <v>900</v>
+        <v>1202</v>
+      </c>
+      <c r="H436" t="s">
+        <v>537</v>
+      </c>
+      <c r="I436" t="s">
+        <v>43</v>
+      </c>
+      <c r="J436" t="s">
+        <v>25</v>
+      </c>
+      <c r="K436" t="s">
+        <v>538</v>
       </c>
       <c r="L436" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="M436" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P436" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q436" t="s">
-        <v>576</v>
+        <v>762</v>
       </c>
       <c r="R436" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:18">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>18</v>
       </c>
       <c r="C437" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E437" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F437" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G437" t="s">
-        <v>901</v>
+        <v>1203</v>
+      </c>
+      <c r="H437" t="s">
+        <v>579</v>
+      </c>
+      <c r="I437" t="s">
+        <v>24</v>
+      </c>
+      <c r="J437" t="s">
+        <v>25</v>
+      </c>
+      <c r="K437" t="s">
+        <v>865</v>
       </c>
       <c r="L437" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M437" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P437" t="s">
-        <v>902</v>
+        <v>1204</v>
       </c>
       <c r="Q437" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
     </row>
     <row r="438" spans="1:18">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C438" t="s">
         <v>19</v>
       </c>
       <c r="E438" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F438" t="s">
-        <v>513</v>
+        <v>682</v>
       </c>
       <c r="G438" t="s">
-        <v>903</v>
+        <v>1205</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I438" t="s">
+        <v>143</v>
+      </c>
+      <c r="J438" t="s">
+        <v>25</v>
+      </c>
+      <c r="K438" t="s">
+        <v>44</v>
       </c>
       <c r="L438" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M438" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P438" t="s">
-        <v>801</v>
+        <v>1070</v>
       </c>
       <c r="Q438" t="s">
-        <v>596</v>
+        <v>790</v>
       </c>
       <c r="R438" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="439" spans="1:18">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>18</v>
       </c>
       <c r="C439" t="s">
         <v>19</v>
       </c>
       <c r="E439" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F439" t="s">
-        <v>603</v>
+        <v>799</v>
       </c>
       <c r="G439" t="s">
-        <v>904</v>
+        <v>1207</v>
+      </c>
+      <c r="J439" t="s">
+        <v>78</v>
       </c>
       <c r="L439" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M439" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P439" t="s">
-        <v>905</v>
+        <v>1208</v>
       </c>
       <c r="Q439" t="s">
-        <v>906</v>
+        <v>1209</v>
       </c>
       <c r="R439" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="440" spans="1:18">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>18</v>
       </c>
       <c r="C440" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E440" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F440" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="G440" t="s">
-        <v>907</v>
+        <v>1210</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I440" t="s">
+        <v>43</v>
+      </c>
+      <c r="J440" t="s">
+        <v>25</v>
+      </c>
+      <c r="K440" t="s">
+        <v>681</v>
       </c>
       <c r="L440" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M440" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P440" t="s">
-        <v>908</v>
+        <v>1212</v>
       </c>
       <c r="Q440" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
     </row>
     <row r="441" spans="1:18">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C441" t="s">
         <v>19</v>
       </c>
       <c r="E441" t="s">
+        <v>220</v>
+      </c>
+      <c r="F441" t="s">
+        <v>94</v>
+      </c>
+      <c r="G441" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H441" t="s">
+        <v>434</v>
+      </c>
+      <c r="I441" t="s">
+        <v>63</v>
+      </c>
+      <c r="J441" t="s">
+        <v>25</v>
+      </c>
+      <c r="K441" t="s">
+        <v>637</v>
+      </c>
+      <c r="L441" t="s">
+        <v>184</v>
+      </c>
+      <c r="M441" t="s">
+        <v>224</v>
+      </c>
+      <c r="P441" t="s">
         <v>170</v>
       </c>
-      <c r="F441" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q441" t="s">
-        <v>352</v>
+        <v>465</v>
       </c>
       <c r="R441" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="442" spans="1:18">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C442" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E442" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="F442" t="s">
         <v>21</v>
       </c>
       <c r="G442" t="s">
-        <v>910</v>
+        <v>1214</v>
+      </c>
+      <c r="H442" t="s">
+        <v>304</v>
+      </c>
+      <c r="I442" t="s">
+        <v>24</v>
+      </c>
+      <c r="J442" t="s">
+        <v>25</v>
+      </c>
+      <c r="K442" t="s">
+        <v>103</v>
       </c>
       <c r="L442" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M442" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="P442" t="s">
-        <v>283</v>
+        <v>367</v>
       </c>
       <c r="Q442" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="R442" t="s">
-        <v>190</v>
+        <v>246</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>18</v>
       </c>
       <c r="C443" t="s">
         <v>19</v>
       </c>
       <c r="E443" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F443" t="s">
-        <v>572</v>
+        <v>757</v>
       </c>
       <c r="G443" t="s">
-        <v>911</v>
+        <v>1215</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I443" t="s">
+        <v>63</v>
+      </c>
+      <c r="J443" t="s">
+        <v>25</v>
+      </c>
+      <c r="K443" t="s">
+        <v>44</v>
       </c>
       <c r="L443" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M443" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P443" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Q443" t="s">
-        <v>489</v>
+        <v>651</v>
       </c>
       <c r="R443" t="s">
-        <v>912</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>18</v>
       </c>
       <c r="C444" t="s">
+        <v>68</v>
+      </c>
+      <c r="E444" t="s">
+        <v>121</v>
+      </c>
+      <c r="F444" t="s">
+        <v>129</v>
+      </c>
+      <c r="G444" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J444" t="s">
+        <v>78</v>
+      </c>
+      <c r="L444" t="s">
         <v>55</v>
       </c>
-      <c r="E444" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M444" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P444" t="s">
-        <v>782</v>
+        <v>1047</v>
       </c>
       <c r="Q444" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="R444" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="445" spans="1:18">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C445" t="s">
         <v>19</v>
       </c>
       <c r="E445" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F445" t="s">
-        <v>299</v>
+        <v>391</v>
       </c>
       <c r="G445" t="s">
-        <v>914</v>
+        <v>1219</v>
+      </c>
+      <c r="J445" t="s">
+        <v>839</v>
       </c>
       <c r="L445" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M445" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P445" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="Q445" t="s">
-        <v>576</v>
+        <v>762</v>
       </c>
       <c r="R445" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="446" spans="1:18">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C446" t="s">
         <v>19</v>
       </c>
       <c r="E446" t="s">
         <v>20</v>
       </c>
       <c r="F446" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G446" t="s">
-        <v>915</v>
+        <v>1220</v>
+      </c>
+      <c r="H446" t="s">
+        <v>773</v>
+      </c>
+      <c r="I446" t="s">
+        <v>24</v>
+      </c>
+      <c r="J446" t="s">
+        <v>25</v>
+      </c>
+      <c r="K446" t="s">
+        <v>88</v>
       </c>
       <c r="L446" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M446" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P446" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="Q446" t="s">
-        <v>375</v>
+        <v>499</v>
       </c>
       <c r="R446" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C447" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E447" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F447" t="s">
-        <v>345</v>
+        <v>453</v>
       </c>
       <c r="G447" t="s">
-        <v>916</v>
+        <v>1221</v>
+      </c>
+      <c r="J447" t="s">
+        <v>839</v>
       </c>
       <c r="L447" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M447" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P447" t="s">
-        <v>917</v>
+        <v>1222</v>
       </c>
       <c r="Q447" t="s">
-        <v>456</v>
+        <v>606</v>
       </c>
       <c r="R447" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="448" spans="1:18">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C448" t="s">
         <v>19</v>
       </c>
       <c r="E448" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F448" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G448" t="s">
-        <v>918</v>
+        <v>1223</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I448" t="s">
+        <v>24</v>
+      </c>
+      <c r="J448" t="s">
+        <v>25</v>
+      </c>
+      <c r="K448" t="s">
+        <v>44</v>
       </c>
       <c r="L448" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M448" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P448" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q448" t="s">
-        <v>400</v>
+        <v>527</v>
       </c>
       <c r="R448" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>18</v>
       </c>
       <c r="C449" t="s">
         <v>19</v>
       </c>
       <c r="E449" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F449" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G449" t="s">
-        <v>919</v>
+        <v>1225</v>
+      </c>
+      <c r="J449" t="s">
+        <v>78</v>
       </c>
       <c r="L449" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M449" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P449" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q449" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>18</v>
       </c>
       <c r="C450" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E450" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F450" t="s">
-        <v>279</v>
+        <v>362</v>
       </c>
       <c r="G450" t="s">
-        <v>920</v>
+        <v>1226</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I450" t="s">
+        <v>43</v>
+      </c>
+      <c r="J450" t="s">
+        <v>25</v>
+      </c>
+      <c r="K450" t="s">
+        <v>308</v>
       </c>
       <c r="L450" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M450" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P450" t="s">
-        <v>223</v>
+        <v>289</v>
       </c>
       <c r="Q450" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="R450" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="C451" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E451" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="F451" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="G451" t="s">
-        <v>921</v>
+        <v>1228</v>
+      </c>
+      <c r="H451" t="s">
+        <v>206</v>
+      </c>
+      <c r="I451" t="s">
+        <v>43</v>
+      </c>
+      <c r="J451" t="s">
+        <v>25</v>
+      </c>
+      <c r="K451" t="s">
+        <v>1229</v>
       </c>
       <c r="L451" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="M451" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="P451" t="s">
-        <v>922</v>
+        <v>1230</v>
       </c>
       <c r="Q451" t="s">
-        <v>656</v>
+        <v>868</v>
       </c>
     </row>
     <row r="452" spans="1:18">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>18</v>
       </c>
       <c r="C452" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E452" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F452" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G452" t="s">
-        <v>923</v>
+        <v>1231</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I452" t="s">
+        <v>24</v>
+      </c>
+      <c r="J452" t="s">
+        <v>25</v>
+      </c>
+      <c r="K452" t="s">
+        <v>1014</v>
       </c>
       <c r="L452" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M452" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P452" t="s">
-        <v>924</v>
+        <v>1233</v>
       </c>
       <c r="Q452" t="s">
-        <v>404</v>
+        <v>531</v>
       </c>
       <c r="R452" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="453" spans="1:18">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>18</v>
       </c>
       <c r="C453" t="s">
         <v>19</v>
       </c>
       <c r="E453" t="s">
-        <v>657</v>
+        <v>869</v>
       </c>
       <c r="F453" t="s">
-        <v>925</v>
+        <v>1234</v>
       </c>
       <c r="G453" t="s">
-        <v>926</v>
+        <v>1235</v>
+      </c>
+      <c r="J453" t="s">
+        <v>1236</v>
       </c>
       <c r="L453" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M453" t="s">
-        <v>659</v>
+        <v>872</v>
       </c>
       <c r="P453" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q453" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="R453" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="454" spans="1:18">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>18</v>
       </c>
       <c r="C454" t="s">
         <v>19</v>
       </c>
       <c r="E454" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F454" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G454" t="s">
-        <v>927</v>
+        <v>1237</v>
+      </c>
+      <c r="J454" t="s">
+        <v>78</v>
       </c>
       <c r="L454" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M454" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P454" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q454" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="R454" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="455" spans="1:18">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>18</v>
       </c>
       <c r="C455" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E455" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F455" t="s">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="G455" t="s">
-        <v>928</v>
+        <v>1238</v>
+      </c>
+      <c r="J455" t="s">
+        <v>318</v>
       </c>
       <c r="L455" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M455" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P455" t="s">
-        <v>929</v>
+        <v>1239</v>
       </c>
       <c r="Q455" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="R455" t="s">
-        <v>930</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="456" spans="1:18">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>18</v>
       </c>
       <c r="C456" t="s">
         <v>19</v>
       </c>
       <c r="E456" t="s">
-        <v>217</v>
+        <v>280</v>
       </c>
       <c r="F456" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G456" t="s">
-        <v>931</v>
+        <v>1241</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I456" t="s">
+        <v>53</v>
+      </c>
+      <c r="J456" t="s">
+        <v>25</v>
+      </c>
+      <c r="K456" t="s">
+        <v>322</v>
       </c>
       <c r="L456" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M456" t="s">
-        <v>219</v>
+        <v>283</v>
       </c>
       <c r="P456" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q456" t="s">
-        <v>193</v>
+        <v>250</v>
       </c>
       <c r="R456" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="457" spans="1:18">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>18</v>
       </c>
       <c r="C457" t="s">
         <v>19</v>
       </c>
       <c r="E457" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F457" t="s">
-        <v>603</v>
+        <v>799</v>
       </c>
       <c r="G457" t="s">
-        <v>932</v>
+        <v>1243</v>
+      </c>
+      <c r="J457" t="s">
+        <v>78</v>
       </c>
       <c r="L457" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M457" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P457" t="s">
-        <v>632</v>
+        <v>837</v>
       </c>
       <c r="Q457" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
       <c r="R457" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="458" spans="1:18">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C458" t="s">
         <v>19</v>
       </c>
       <c r="E458" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F458" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="G458" t="s">
-        <v>933</v>
+        <v>1244</v>
+      </c>
+      <c r="J458" t="s">
+        <v>78</v>
       </c>
       <c r="L458" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M458" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P458" t="s">
-        <v>308</v>
+        <v>404</v>
       </c>
       <c r="Q458" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="R458" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="459" spans="1:18">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C459" t="s">
         <v>19</v>
       </c>
       <c r="E459" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="F459" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="G459" t="s">
-        <v>934</v>
+        <v>1245</v>
+      </c>
+      <c r="J459" t="s">
+        <v>541</v>
       </c>
       <c r="L459" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M459" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="P459" t="s">
-        <v>462</v>
+        <v>613</v>
       </c>
       <c r="Q459" t="s">
-        <v>193</v>
+        <v>250</v>
       </c>
       <c r="R459" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>18</v>
       </c>
       <c r="C460" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E460" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="F460" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G460" t="s">
-        <v>935</v>
+        <v>1246</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I460" t="s">
+        <v>43</v>
+      </c>
+      <c r="J460" t="s">
+        <v>25</v>
+      </c>
+      <c r="K460" t="s">
+        <v>103</v>
       </c>
       <c r="L460" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M460" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="P460" t="s">
-        <v>557</v>
+        <v>737</v>
       </c>
       <c r="Q460" t="s">
-        <v>199</v>
+        <v>257</v>
       </c>
       <c r="R460" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="461" spans="1:18">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>18</v>
       </c>
       <c r="C461" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E461" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F461" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G461" t="s">
-        <v>936</v>
+        <v>1248</v>
+      </c>
+      <c r="J461" t="s">
+        <v>318</v>
       </c>
       <c r="L461" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M461" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P461" t="s">
-        <v>202</v>
+        <v>261</v>
       </c>
       <c r="Q461" t="s">
-        <v>607</v>
+        <v>805</v>
       </c>
     </row>
     <row r="462" spans="1:18">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="C462" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E462" t="s">
         <v>20</v>
       </c>
       <c r="F462" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G462" t="s">
-        <v>937</v>
+        <v>1249</v>
+      </c>
+      <c r="H462" t="s">
+        <v>987</v>
+      </c>
+      <c r="I462" t="s">
+        <v>24</v>
+      </c>
+      <c r="J462" t="s">
+        <v>25</v>
+      </c>
+      <c r="K462" t="s">
+        <v>322</v>
       </c>
       <c r="L462" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M462" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P462" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="Q462" t="s">
-        <v>576</v>
+        <v>762</v>
       </c>
       <c r="R462" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="C463" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E463" t="s">
-        <v>405</v>
+        <v>532</v>
       </c>
       <c r="F463" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="G463" t="s">
-        <v>938</v>
+        <v>1250</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I463" t="s">
+        <v>43</v>
+      </c>
+      <c r="J463" t="s">
+        <v>25</v>
+      </c>
+      <c r="K463" t="s">
+        <v>383</v>
       </c>
       <c r="L463" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="M463" t="s">
-        <v>407</v>
+        <v>534</v>
       </c>
       <c r="P463" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="Q463" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="R463" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="464" spans="1:18">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>18</v>
       </c>
       <c r="C464" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E464" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="F464" t="s">
-        <v>939</v>
+        <v>1252</v>
       </c>
       <c r="G464" t="s">
-        <v>940</v>
+        <v>1253</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I464" t="s">
+        <v>24</v>
+      </c>
+      <c r="J464" t="s">
+        <v>25</v>
+      </c>
+      <c r="K464" t="s">
+        <v>322</v>
       </c>
       <c r="L464" t="s">
+        <v>45</v>
+      </c>
+      <c r="M464" t="s">
+        <v>203</v>
+      </c>
+      <c r="P464" t="s">
         <v>37</v>
       </c>
-      <c r="M464" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q464" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
         <v>18</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="E465" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F465" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="G465" t="s">
-        <v>941</v>
+        <v>1255</v>
+      </c>
+      <c r="J465" t="s">
+        <v>78</v>
       </c>
       <c r="L465" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="M465" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="P465" t="s">
-        <v>789</v>
+        <v>1056</v>
       </c>
       <c r="Q465" t="s">
-        <v>281</v>
+        <v>365</v>
       </c>
       <c r="R465" t="s">
-        <v>942</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>18</v>
       </c>
       <c r="C466" t="s">
         <v>19</v>
       </c>
       <c r="E466" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="F466" t="s">
-        <v>370</v>
+        <v>491</v>
       </c>
       <c r="G466" t="s">
-        <v>943</v>
+        <v>1257</v>
+      </c>
+      <c r="J466" t="s">
+        <v>78</v>
       </c>
       <c r="L466" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="M466" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="P466" t="s">
-        <v>944</v>
+        <v>1258</v>
       </c>
       <c r="Q466" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
     </row>
     <row r="467" spans="1:18">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>18</v>
       </c>
       <c r="C467" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E467" t="s">
         <v>20</v>
       </c>
       <c r="F467" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G467" t="s">
-        <v>945</v>
+        <v>1259</v>
+      </c>
+      <c r="J467" t="s">
+        <v>78</v>
       </c>
       <c r="L467" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M467" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P467" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="Q467" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="R467" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="468" spans="1:18">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>18</v>
       </c>
       <c r="C468" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E468" t="s">
         <v>20</v>
       </c>
       <c r="F468" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G468" t="s">
-        <v>946</v>
+        <v>1260</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I468" t="s">
+        <v>939</v>
+      </c>
+      <c r="J468" t="s">
+        <v>25</v>
+      </c>
+      <c r="K468" t="s">
+        <v>97</v>
       </c>
       <c r="L468" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="M468" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="P468" t="s">
-        <v>329</v>
+        <v>430</v>
       </c>
       <c r="Q468" t="s">
-        <v>415</v>
+        <v>545</v>
       </c>
       <c r="R468" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="469" spans="1:18">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>18</v>
       </c>
       <c r="C469" t="s">
         <v>19</v>
       </c>
       <c r="E469" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F469" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="G469" t="s">
-        <v>947</v>
+        <v>1262</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I469" t="s">
+        <v>24</v>
+      </c>
+      <c r="J469" t="s">
+        <v>25</v>
+      </c>
+      <c r="K469" t="s">
+        <v>1263</v>
       </c>
       <c r="L469" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M469" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P469" t="s">
-        <v>447</v>
+        <v>591</v>
       </c>
       <c r="Q469" t="s">
-        <v>587</v>
+        <v>778</v>
       </c>
       <c r="R469" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="470" spans="1:18">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>18</v>
       </c>
       <c r="C470" t="s">
+        <v>68</v>
+      </c>
+      <c r="E470" t="s">
+        <v>146</v>
+      </c>
+      <c r="F470" t="s">
+        <v>741</v>
+      </c>
+      <c r="G470" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I470" t="s">
+        <v>43</v>
+      </c>
+      <c r="J470" t="s">
+        <v>25</v>
+      </c>
+      <c r="K470" t="s">
+        <v>383</v>
+      </c>
+      <c r="L470" t="s">
         <v>55</v>
       </c>
-      <c r="E470" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M470" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="P470" t="s">
-        <v>208</v>
+        <v>270</v>
       </c>
       <c r="Q470" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
       <c r="R470" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="471" spans="1:18">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C471" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E471" t="s">
-        <v>210</v>
+        <v>272</v>
       </c>
       <c r="F471" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="G471" t="s">
-        <v>949</v>
+        <v>1266</v>
+      </c>
+      <c r="J471" t="s">
+        <v>217</v>
       </c>
       <c r="L471" t="s">
-        <v>213</v>
+        <v>276</v>
       </c>
       <c r="M471" t="s">
-        <v>214</v>
+        <v>277</v>
       </c>
       <c r="P471" t="s">
-        <v>523</v>
+        <v>697</v>
       </c>
       <c r="Q471" t="s">
-        <v>585</v>
+        <v>776</v>
       </c>
       <c r="R471" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>18</v>
       </c>
       <c r="C472" t="s">
+        <v>68</v>
+      </c>
+      <c r="E472" t="s">
+        <v>121</v>
+      </c>
+      <c r="F472" t="s">
+        <v>129</v>
+      </c>
+      <c r="G472" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H472" t="s">
+        <v>434</v>
+      </c>
+      <c r="I472" t="s">
+        <v>63</v>
+      </c>
+      <c r="J472" t="s">
+        <v>25</v>
+      </c>
+      <c r="K472" t="s">
+        <v>26</v>
+      </c>
+      <c r="L472" t="s">
         <v>55</v>
       </c>
-      <c r="E472" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M472" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="P472" t="s">
-        <v>361</v>
+        <v>478</v>
       </c>
       <c r="Q472" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="R472" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>18</v>
       </c>
       <c r="C473" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="E473" t="s">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="F473" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="G473" t="s">
-        <v>951</v>
+        <v>1268</v>
+      </c>
+      <c r="J473" t="s">
+        <v>78</v>
       </c>
       <c r="L473" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="M473" t="s">
-        <v>335</v>
+        <v>440</v>
       </c>
       <c r="P473" t="s">
-        <v>500</v>
+        <v>668</v>
       </c>
       <c r="Q473" t="s">
-        <v>648</v>
+        <v>858</v>
       </c>
       <c r="R473" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">