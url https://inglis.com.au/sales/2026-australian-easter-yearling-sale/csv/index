--- v2 (2026-04-06)
+++ v3 (2026-04-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1271">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -440,608 +440,608 @@
   <si>
     <t>2024-09-26</t>
   </si>
   <si>
     <t>Personal</t>
   </si>
   <si>
     <t>Chris Waller Racing / Mulcaster Bloodstock</t>
   </si>
   <si>
     <t>$620,000</t>
   </si>
   <si>
     <t>Fastnet Rock</t>
   </si>
   <si>
     <t>2024-09-17</t>
   </si>
   <si>
     <t>Hellbent</t>
   </si>
   <si>
     <t>Pierro Moss</t>
   </si>
   <si>
-    <t>Hong Kong Bloodstock</t>
+    <t>Woburn Farm</t>
+  </si>
+  <si>
+    <t>2024-09-09</t>
+  </si>
+  <si>
+    <t>Ch.</t>
+  </si>
+  <si>
+    <t>Sledmere Stud, Scone</t>
+  </si>
+  <si>
+    <t>Anamoe</t>
+  </si>
+  <si>
+    <t>Pin Me Up (NZ)</t>
+  </si>
+  <si>
+    <t>Sutton Racing / B Rogers / McKeever Bloodstock</t>
+  </si>
+  <si>
+    <t>$575,000</t>
+  </si>
+  <si>
+    <t>Stables 38-44,54-60,66-79</t>
+  </si>
+  <si>
+    <t>Pins</t>
+  </si>
+  <si>
+    <t>2024-08-25</t>
+  </si>
+  <si>
+    <t>Gr.</t>
+  </si>
+  <si>
+    <t>Vinery Stud, Scone</t>
+  </si>
+  <si>
+    <t>Pinocchio</t>
+  </si>
+  <si>
+    <t>Ridgmont Fillies Partnership / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$650,000</t>
+  </si>
+  <si>
+    <t>Stables 17-19,30-36</t>
+  </si>
+  <si>
+    <t>Encosta de Lago</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>Piping Hot</t>
+  </si>
+  <si>
+    <t>More Than Ready</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>Cressfield, Scone</t>
+  </si>
+  <si>
+    <t>Pippie</t>
+  </si>
+  <si>
+    <t>China Horse Club / Newgate Bloodstock &amp; Partners</t>
+  </si>
+  <si>
+    <t>$1,350,000</t>
+  </si>
+  <si>
+    <t>Stables 57-61</t>
+  </si>
+  <si>
+    <t>Written Tycoon</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>Pittsburgh Flyer</t>
+  </si>
+  <si>
+    <t>Street Cry</t>
+  </si>
+  <si>
+    <t>Toronado (IRE)</t>
+  </si>
+  <si>
+    <t>Polska</t>
+  </si>
+  <si>
+    <t>Gai Waterhouse &amp; Adrian Bott / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>VOBIS Silver &amp; VOBIS Sires</t>
+  </si>
+  <si>
+    <t>Lime Country Thoroughbreds, Blandford</t>
+  </si>
+  <si>
+    <t>Too Darn Hot (GB)</t>
+  </si>
+  <si>
+    <t>Portrait of a Lady (USA)</t>
+  </si>
+  <si>
+    <t>Ciaron Maher Bloodstock</t>
+  </si>
+  <si>
+    <t>$320,000</t>
+  </si>
+  <si>
+    <t>Barn D</t>
+  </si>
+  <si>
+    <t>Stables 57-59,70-74</t>
+  </si>
+  <si>
+    <t>A.P. Indy</t>
+  </si>
+  <si>
+    <t>Positive Peace</t>
+  </si>
+  <si>
+    <t>$440,000</t>
+  </si>
+  <si>
+    <t>Stratum</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>Yes Yes Yes</t>
+  </si>
+  <si>
+    <t>Pretty Amazing</t>
+  </si>
+  <si>
+    <t>Cannon Hayes / Goldfront Farm</t>
+  </si>
+  <si>
+    <t>Extreme Choice</t>
+  </si>
+  <si>
+    <t>Pretty Brazen</t>
+  </si>
+  <si>
+    <t>T Magnier</t>
+  </si>
+  <si>
+    <t>$3,000,000</t>
+  </si>
+  <si>
+    <t>Brazen Beau</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>Waikato Stud, Matamata, NZ</t>
+  </si>
+  <si>
+    <t>Ardrossan</t>
+  </si>
+  <si>
+    <t>Pretty Good (NZ)</t>
+  </si>
+  <si>
+    <t>Stables 65,66,78-80</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>Pretty in Pink</t>
+  </si>
+  <si>
+    <t>MG Price Racing &amp; Breeding Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sebring</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>Princess Posh</t>
+  </si>
+  <si>
+    <t>Lees Racing / Bahen Bloodstock</t>
+  </si>
+  <si>
+    <t>$280,000</t>
+  </si>
+  <si>
+    <t>Canford Cliffs</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>Newhaven Park, Boorowa</t>
+  </si>
+  <si>
+    <t>Dundeel (NZ)</t>
+  </si>
+  <si>
+    <t>Protea</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $250,000</t>
+  </si>
+  <si>
+    <t>Stables 28-32,33-36,46-48</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>Tyreel Stud, Agnes Banks</t>
+  </si>
+  <si>
+    <t>Pure Class (NZ)</t>
+  </si>
+  <si>
+    <t>Portelli Racing</t>
+  </si>
+  <si>
+    <t>$70,000</t>
+  </si>
+  <si>
+    <t>Stables 38-44</t>
+  </si>
+  <si>
+    <t>Ocean Park</t>
+  </si>
+  <si>
+    <t>2024-10-26</t>
+  </si>
+  <si>
+    <t>Little Avondale Stud, Masterton, NZ</t>
+  </si>
+  <si>
+    <t>Proisir</t>
+  </si>
+  <si>
+    <t>Pure Incanto (NZ)</t>
+  </si>
+  <si>
+    <t>China Horse Club</t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Stables 78-80</t>
+  </si>
+  <si>
+    <t>Per Incanto</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>Quality Response (USA)</t>
+  </si>
+  <si>
+    <t>$875,000</t>
+  </si>
+  <si>
+    <t>Quality Road</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>Grenville Stud, Whitemore, Tas</t>
+  </si>
+  <si>
+    <t>Wootton Bassett (GB)</t>
+  </si>
+  <si>
+    <t>Queen la Diva</t>
+  </si>
+  <si>
+    <t>$380,000</t>
+  </si>
+  <si>
+    <t>Stables 81-84</t>
+  </si>
+  <si>
+    <t>Snippetson</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>BOBS Eligible, VOBIS Silver</t>
+  </si>
+  <si>
+    <t>Super Seth</t>
+  </si>
+  <si>
+    <t>Queen Leonora (NZ)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $240,000</t>
+  </si>
+  <si>
+    <t>2024-09-21</t>
+  </si>
+  <si>
+    <t>Quintessa</t>
+  </si>
+  <si>
+    <t>Stephen Marsh Racing / Dylan Johnson Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>Ultra Thoroughbreds, Willowmavin, Vic</t>
+  </si>
+  <si>
+    <t>Rain Cloud</t>
+  </si>
+  <si>
+    <t>Stables 73-75</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>VOBIS Sires</t>
+  </si>
+  <si>
+    <t>Raison d'Etre</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $100,000</t>
+  </si>
+  <si>
+    <t>Exceed and Excel</t>
+  </si>
+  <si>
+    <t>2024-10-05</t>
+  </si>
+  <si>
+    <t>Siyouni (FR)</t>
+  </si>
+  <si>
+    <t>Rasmiya (IRE)</t>
+  </si>
+  <si>
+    <t>Vahala Racing / SM &amp; KB Bloodstock</t>
+  </si>
+  <si>
+    <t>$500,000</t>
+  </si>
+  <si>
+    <t>Galileo</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>$750,000</t>
+  </si>
+  <si>
+    <t>Redoute's Choice</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>Arrowfield Stud, Scone</t>
+  </si>
+  <si>
+    <t>Maurice (JPN)</t>
+  </si>
+  <si>
+    <t>Re Edit</t>
+  </si>
+  <si>
+    <t>$360,000</t>
+  </si>
+  <si>
+    <t>Big Barn, Barn B</t>
+  </si>
+  <si>
+    <t>Stables 28-72</t>
+  </si>
+  <si>
+    <t>Camelot</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>Highgrove Stud, Darling Downs, Qld</t>
+  </si>
+  <si>
+    <t>Really Discreet</t>
+  </si>
+  <si>
+    <t>St. Kilda Lodge / Woburn Farm</t>
+  </si>
+  <si>
+    <t>Stables 70-72</t>
+  </si>
+  <si>
+    <t>Helmet</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>Response</t>
+  </si>
+  <si>
+    <t>Neil Jenkinson Pty Ltd (FBAA)</t>
+  </si>
+  <si>
+    <t>$850,000</t>
+  </si>
+  <si>
+    <t>Charge Forward</t>
+  </si>
+  <si>
+    <t>2024-10-06</t>
+  </si>
+  <si>
+    <t>Rhaenys</t>
+  </si>
+  <si>
+    <t>2024-10-12</t>
+  </si>
+  <si>
+    <t>Longwood Thoroughbred Farm, Longwood East, Vic</t>
+  </si>
+  <si>
+    <t>Ripper Rita</t>
+  </si>
+  <si>
+    <t>Baystone / Malua</t>
+  </si>
+  <si>
+    <t>Stables 84-88</t>
+  </si>
+  <si>
+    <t>Street Boss</t>
+  </si>
+  <si>
+    <t>Romantic Affair</t>
+  </si>
+  <si>
+    <t>Snowden Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$270,000</t>
+  </si>
+  <si>
+    <t>Romantic Lady (NZ)</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Rose of Mulan</t>
+  </si>
+  <si>
+    <t>Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Alma Vale Thoroughbreds, Scone</t>
+  </si>
+  <si>
+    <t>Roselyne (FR)</t>
+  </si>
+  <si>
+    <t>Equine Holdings</t>
+  </si>
+  <si>
+    <t>$525,000</t>
+  </si>
+  <si>
+    <t>Stables 19,31,32</t>
+  </si>
+  <si>
+    <t>Dariyan</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>Rosie Rocket</t>
+  </si>
+  <si>
+    <t>MyRacehorse / MG Price Racing &amp; Breeding Pty Ltd / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Blackfriars</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>BOBS Eligible, Westspeed</t>
+  </si>
+  <si>
+    <t>Rotator</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $200,000</t>
+  </si>
+  <si>
+    <t>Lucky Vega (IRE)</t>
+  </si>
+  <si>
+    <t>Rowsthorn</t>
+  </si>
+  <si>
+    <t>Mulberry Racing</t>
+  </si>
+  <si>
+    <t>$260,000</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>Torryburn Stud, Torryburn</t>
+  </si>
+  <si>
+    <t>Harry Angel (IRE)</t>
+  </si>
+  <si>
+    <t>Royal Canford (IRE)</t>
+  </si>
+  <si>
+    <t>R Yiu</t>
   </si>
   <si>
     <t>HONG KONG</t>
   </si>
   <si>
-    <t>2024-09-09</t>
-[...550 lines deleted...]
-  <si>
     <t>Barn H</t>
   </si>
   <si>
     <t>Stables 17-21,30</t>
   </si>
   <si>
     <t>Russian Camilla (IRE)</t>
   </si>
   <si>
     <t>Anthony &amp; Sam Freedman Racing</t>
   </si>
   <si>
     <t>Ruud Awakening</t>
   </si>
   <si>
     <t>Bernardini</t>
   </si>
   <si>
     <t>Jamieson Park, Mercer, NZ</t>
   </si>
   <si>
     <t>Sacred Charm</t>
   </si>
   <si>
     <t>Stables 71,72</t>
@@ -1328,2271 +1328,2277 @@
   <si>
     <t>So You Think</t>
   </si>
   <si>
     <t>Seradess</t>
   </si>
   <si>
     <t>Astern</t>
   </si>
   <si>
     <t>Serena Bay</t>
   </si>
   <si>
     <t>KPW Bloodstock</t>
   </si>
   <si>
     <t>North Bloodstock, Scone</t>
   </si>
   <si>
     <t>Serene Majesty</t>
   </si>
   <si>
     <t>David Skelly / BMD Bloodstock / Ed Stapleton</t>
   </si>
   <si>
+    <t>$150,000</t>
+  </si>
+  <si>
+    <t>Stables 1-15</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>Seventhchic</t>
+  </si>
+  <si>
+    <t>$560,000</t>
+  </si>
+  <si>
+    <t>Seventh Reason</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>Shades of Rose</t>
+  </si>
+  <si>
+    <t>Proven Thoroughbreds / Pride Racing</t>
+  </si>
+  <si>
+    <t>Rubick</t>
+  </si>
+  <si>
+    <t>2024-08-15</t>
+  </si>
+  <si>
+    <t>She's So Special (USA)</t>
+  </si>
+  <si>
+    <t>James Harron Bloodstock Colt Partnership / Tony Fung Colts</t>
+  </si>
+  <si>
+    <t>Hard Spun</t>
+  </si>
+  <si>
+    <t>Alabama Express</t>
+  </si>
+  <si>
+    <t>Sheeza Belter</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing / Ridgmont / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$625,000</t>
+  </si>
+  <si>
+    <t>Gold Standard</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>Sheezdashing</t>
+  </si>
+  <si>
+    <t>Kia Ora Stud Pty Limited</t>
+  </si>
+  <si>
+    <t>Myboycharlie</t>
+  </si>
+  <si>
+    <t>Shoals</t>
+  </si>
+  <si>
+    <t>The Flying Dutchmen</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>Showbeel (NZ)</t>
+  </si>
+  <si>
+    <t>O'Shea-Charlton Racing / James Bester Bloodstock / McKeever Bloodstock /  Catheryne Bruggeman &amp; Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-10-23</t>
+  </si>
+  <si>
+    <t>Corumbene Stud, Scone</t>
+  </si>
+  <si>
+    <t>Showoroses (NZ)</t>
+  </si>
+  <si>
+    <t>KB Bloodstock</t>
+  </si>
+  <si>
+    <t>Stables 79,80</t>
+  </si>
+  <si>
+    <t>Showcasing</t>
+  </si>
+  <si>
+    <t>2024-09-03</t>
+  </si>
+  <si>
+    <t>Sienna Lady (IRE)</t>
+  </si>
+  <si>
+    <t>Monarch Racing / Catheryne Bruggeman &amp; Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>$140,000</t>
+  </si>
+  <si>
+    <t>Lope de Vega</t>
+  </si>
+  <si>
+    <t>BOBS Eligible, Racing Rewards SA</t>
+  </si>
+  <si>
+    <t>Sierra (JPN)</t>
+  </si>
+  <si>
+    <t>B2B Thoroughbreds / Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>Orfevre</t>
+  </si>
+  <si>
+    <t>Sierra Sue (NZ)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $400,000</t>
+  </si>
+  <si>
+    <t>Darci Brahma</t>
+  </si>
+  <si>
+    <t>Staphanos (JPN)</t>
+  </si>
+  <si>
+    <t>Signora Nera (NZ)</t>
+  </si>
+  <si>
+    <t>Sparta Racing</t>
+  </si>
+  <si>
+    <t>$190,000</t>
+  </si>
+  <si>
+    <t>Sweynesse</t>
+  </si>
+  <si>
+    <t>Frankel (GB)</t>
+  </si>
+  <si>
+    <t>Silent Sovereign</t>
+  </si>
+  <si>
+    <t>Wattle Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Dalakhani</t>
+  </si>
+  <si>
+    <t>Silent Surround</t>
+  </si>
+  <si>
+    <t>Niki O'Shea Racing</t>
+  </si>
+  <si>
+    <t>$120,000</t>
+  </si>
+  <si>
+    <t>Face Value</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>Simannka (IRE)</t>
+  </si>
+  <si>
+    <t>Mastercraftsman</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>Wentwood Grange, Cambridge, NZ</t>
+  </si>
+  <si>
+    <t>Sinaloa</t>
+  </si>
+  <si>
+    <t>Prima Park / Bevan Smith Bloodstock</t>
+  </si>
+  <si>
+    <t>Stables 65-68</t>
+  </si>
+  <si>
+    <t>Singing Sword</t>
+  </si>
+  <si>
+    <t>Single Sapphire</t>
+  </si>
+  <si>
+    <t>2024-08-03</t>
+  </si>
+  <si>
+    <t>Single Soul (GB)</t>
+  </si>
+  <si>
+    <t>Dubawi</t>
+  </si>
+  <si>
+    <t>Fairview Park Stud, Grose Wold</t>
+  </si>
+  <si>
+    <t>Street Boss (USA)</t>
+  </si>
+  <si>
+    <t>Siwa Lady</t>
+  </si>
+  <si>
+    <t>$290,000</t>
+  </si>
+  <si>
+    <t>Stables 66-68,78</t>
+  </si>
+  <si>
+    <t>Gonski</t>
+  </si>
+  <si>
+    <t>Skagerrak</t>
+  </si>
+  <si>
+    <t>Dawn Approach</t>
+  </si>
+  <si>
+    <t>Slave to Love (NZ)</t>
+  </si>
+  <si>
+    <t>Moody Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sleek Lynx (GB)</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>Slots</t>
+  </si>
+  <si>
+    <t>Casino Prince</t>
+  </si>
+  <si>
+    <t>Smirnova</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>Snogging</t>
+  </si>
+  <si>
+    <t>Soffika (IRE)</t>
+  </si>
+  <si>
+    <t>Zoffany</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>Davali Thoroughbreds, Luskintyre</t>
+  </si>
+  <si>
+    <t>Sofie's Gold Class</t>
+  </si>
+  <si>
+    <t>Stables 73-76</t>
+  </si>
+  <si>
+    <t>Written By</t>
+  </si>
+  <si>
+    <t>Solar Kitty</t>
+  </si>
+  <si>
+    <t>Liam Howley Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$350,000</t>
+  </si>
+  <si>
+    <t>Northern Meteor</t>
+  </si>
+  <si>
+    <t>Something Silver</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $120,000</t>
+  </si>
+  <si>
+    <t>Soriano (NZ)</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>Soul Purpose</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>Spanish Whisper</t>
+  </si>
+  <si>
+    <t>Bahen Bloodstock Ltd</t>
+  </si>
+  <si>
+    <t>2024-11-05</t>
+  </si>
+  <si>
+    <t>Speak Fondly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shane McGrath Bloodstock / Clinton McDonald Racing </t>
+  </si>
+  <si>
+    <t>$1,800,000</t>
+  </si>
+  <si>
+    <t>Spectacle</t>
+  </si>
+  <si>
+    <t>Sutton Racing / B Rogers</t>
+  </si>
+  <si>
+    <t>Teofilo</t>
+  </si>
+  <si>
+    <t>Speedboat</t>
+  </si>
+  <si>
+    <t>Commands</t>
+  </si>
+  <si>
+    <t>Star Rockette (IRE)</t>
+  </si>
+  <si>
+    <t>Starelle</t>
+  </si>
+  <si>
+    <t>Starvoia</t>
+  </si>
+  <si>
+    <t>Starcraft</t>
+  </si>
+  <si>
+    <t>2024-10-14</t>
+  </si>
+  <si>
+    <t>Stay With Me</t>
+  </si>
+  <si>
+    <t>ARJB Consulting / de Burgh Equine</t>
+  </si>
+  <si>
+    <t>Still a Star</t>
+  </si>
+  <si>
+    <t>$480,000</t>
+  </si>
+  <si>
+    <t>Toronado</t>
+  </si>
+  <si>
+    <t>Sugar Hill</t>
+  </si>
+  <si>
+    <t>MyRacehorse / Bjorn Baker Racing / Clarke Bloodstock (FBAA) / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Hinchinbrook</t>
+  </si>
+  <si>
+    <t>Summer Sham</t>
+  </si>
+  <si>
+    <t>2024-08-29</t>
+  </si>
+  <si>
+    <t>Summerland (GB)</t>
+  </si>
+  <si>
+    <t>2024-07-21</t>
+  </si>
+  <si>
+    <t>Sunlight</t>
+  </si>
+  <si>
+    <t>Sunlit</t>
+  </si>
+  <si>
+    <t>Super Cash</t>
+  </si>
+  <si>
+    <t>$370,000</t>
+  </si>
+  <si>
+    <t>Super Too</t>
+  </si>
+  <si>
+    <t>Go Bloodstock / Michael Freedman / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$460,000</t>
+  </si>
+  <si>
+    <t>Sweet Scandal</t>
+  </si>
+  <si>
+    <t>T Yeung</t>
+  </si>
+  <si>
+    <t>Sweet Sherry</t>
+  </si>
+  <si>
+    <t>$1,700,000</t>
+  </si>
+  <si>
+    <t>Bel Esprit</t>
+  </si>
+  <si>
+    <t>Sweetest Thing (IRE)</t>
+  </si>
+  <si>
+    <t>Rosemont Stud Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sword of Light</t>
+  </si>
+  <si>
+    <t>Yulong Investments / Gai Waterhouse &amp; Adrian Bott Racing / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
+    <t>Tamahere (FR)</t>
+  </si>
+  <si>
+    <t>Wootton Bassett</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>Tap This</t>
+  </si>
+  <si>
+    <t>$475,000</t>
+  </si>
+  <si>
+    <t>Tapit</t>
+  </si>
+  <si>
+    <t>Taraayef</t>
+  </si>
+  <si>
+    <t>YLP Racing</t>
+  </si>
+  <si>
+    <t>2024-09-28</t>
+  </si>
+  <si>
+    <t>Tattooist</t>
+  </si>
+  <si>
+    <t>T Licastro</t>
+  </si>
+  <si>
+    <t>$90,000</t>
+  </si>
+  <si>
+    <t>Tears for Odessa</t>
+  </si>
+  <si>
+    <t>Matthew C Smith Racing Pty Limited</t>
+  </si>
+  <si>
+    <t>$130,000</t>
+  </si>
+  <si>
+    <t>Russian Revolution</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>Tears of Jupiter</t>
+  </si>
+  <si>
+    <t>Tempt Me Not</t>
+  </si>
+  <si>
+    <t>Strategic Maneuver</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>Temptacion</t>
+  </si>
+  <si>
+    <t>Belmont Bloodstock Agency (FBAA)</t>
+  </si>
+  <si>
+    <t>All Too Hard</t>
+  </si>
+  <si>
+    <t>Tenacious (JPN)</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing / Andrew Williams Bloodstock</t>
+  </si>
+  <si>
+    <t>King Kamehameha</t>
+  </si>
+  <si>
+    <t>Thai Noon (IRE)</t>
+  </si>
+  <si>
+    <t>Dansili</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>The Actuary</t>
+  </si>
+  <si>
+    <t>The King's Widow</t>
+  </si>
+  <si>
+    <t>Australian Bloodstock / Kris Lees Racing</t>
+  </si>
+  <si>
+    <t>$425,000</t>
+  </si>
+  <si>
+    <t>Fernrigg Farm, Denman</t>
+  </si>
+  <si>
+    <t>Pinatubo (IRE)</t>
+  </si>
+  <si>
+    <t>The Muses</t>
+  </si>
+  <si>
+    <t>Blueblood Thoroughbreds</t>
+  </si>
+  <si>
+    <t>Stables 81,82</t>
+  </si>
+  <si>
+    <t>The Pinnacle</t>
+  </si>
+  <si>
+    <t>Threeood</t>
+  </si>
+  <si>
+    <t>EA &amp; WA Huglin / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Star Witness</t>
+  </si>
+  <si>
+    <t>Tickle Me Scarlett</t>
+  </si>
+  <si>
+    <t>Dalziel Bloodstock / Moody Racing</t>
+  </si>
+  <si>
+    <t>Tides</t>
+  </si>
+  <si>
+    <t>Time Awaits</t>
+  </si>
+  <si>
+    <t>Aramco Racing / Rick Connolly Bloodstock / Chris Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>$550,000</t>
+  </si>
+  <si>
+    <t>Nicconi</t>
+  </si>
+  <si>
+    <t>Timeless Choice</t>
+  </si>
+  <si>
+    <t>Richard &amp; Chantelle Jolly Racing</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>Tinge</t>
+  </si>
+  <si>
+    <t>Shamardal</t>
+  </si>
+  <si>
+    <t>Too Good Too Hard</t>
+  </si>
+  <si>
+    <t>Bjorn Baker Racing / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>Hitotsu</t>
+  </si>
+  <si>
+    <t>Top Cuban</t>
+  </si>
+  <si>
+    <t>G Eurell</t>
+  </si>
+  <si>
+    <t>Anabaa</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>Torvill</t>
+  </si>
+  <si>
+    <t>The Lofty Thoroughbreds Group Pty Ltd / Alex Rae Racing</t>
+  </si>
+  <si>
+    <t>Toryjoy</t>
+  </si>
+  <si>
+    <t>Ruddy Racing / Liam Ruddy Bloodstock</t>
+  </si>
+  <si>
+    <t>$110,000</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>Travelling Light (NZ)</t>
+  </si>
+  <si>
+    <t>El Roca</t>
+  </si>
+  <si>
+    <t>Treppes</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $600,000</t>
+  </si>
+  <si>
+    <t>Trevi Dreams (NZ)</t>
+  </si>
+  <si>
+    <t>Hawkes Racing</t>
+  </si>
+  <si>
+    <t>$240,000</t>
+  </si>
+  <si>
+    <t>Tuscan Queen (CAN)</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>Tuudelu</t>
+  </si>
+  <si>
+    <t>Dundeel</t>
+  </si>
+  <si>
+    <t>Twinkle (IRE)</t>
+  </si>
+  <si>
+    <t>Twinkle Toes (IRE)</t>
+  </si>
+  <si>
+    <t>Danehill</t>
+  </si>
+  <si>
+    <t>Unforgotten</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>Valalie</t>
+  </si>
+  <si>
+    <t>Veranskova</t>
+  </si>
+  <si>
+    <t>2024-08-12</t>
+  </si>
+  <si>
+    <t>Blue Point (IRE)</t>
+  </si>
+  <si>
+    <t>Via Napoli</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>Victoria Quay</t>
+  </si>
+  <si>
+    <t>$1,300,000</t>
+  </si>
+  <si>
+    <t>Diatonic (JPN)</t>
+  </si>
+  <si>
+    <t>Viddora</t>
+  </si>
+  <si>
+    <t>Vienna Romance</t>
+  </si>
+  <si>
+    <t>Duporth</t>
+  </si>
+  <si>
+    <t>Vinicunca</t>
+  </si>
+  <si>
+    <t>Joseph &amp; Jones Racing</t>
+  </si>
+  <si>
+    <t>$60,000</t>
+  </si>
+  <si>
+    <t>Vintage Harvest</t>
+  </si>
+  <si>
+    <t>Malua Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Gun Runner (USA)</t>
+  </si>
+  <si>
+    <t>Violenza (USA)</t>
+  </si>
+  <si>
+    <t>J Fung</t>
+  </si>
+  <si>
+    <t>Violence</t>
+  </si>
+  <si>
+    <t>Volpe Veloce</t>
+  </si>
+  <si>
+    <t>Gelagotis Racing / James Bester Bloodstock</t>
+  </si>
+  <si>
+    <t>Foxwedge</t>
+  </si>
+  <si>
+    <t>Riversdale Farm, Scone</t>
+  </si>
+  <si>
+    <t>Wahng Wah</t>
+  </si>
+  <si>
+    <t>Stables 31,32</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>Zousain</t>
+  </si>
+  <si>
+    <t>Wake Up (GER)</t>
+  </si>
+  <si>
+    <t>Soldier of Fortune</t>
+  </si>
+  <si>
+    <t>Warm Smile (GB)</t>
+  </si>
+  <si>
+    <t>Warranty</t>
+  </si>
+  <si>
+    <t>Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$420,000</t>
+  </si>
+  <si>
+    <t>Wayupinthesky</t>
+  </si>
+  <si>
+    <t>Wednesday (GB)</t>
+  </si>
+  <si>
+    <t>Lindsay Park Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Night of Thunder</t>
+  </si>
+  <si>
+    <t>Bhima Thoroughbreds, Scone</t>
+  </si>
+  <si>
+    <t>Whistle Baby</t>
+  </si>
+  <si>
+    <t>Stables 17,18</t>
+  </si>
+  <si>
+    <t>Magnus</t>
+  </si>
+  <si>
+    <t>White Moss</t>
+  </si>
+  <si>
+    <t>Mossman</t>
+  </si>
+  <si>
+    <t>Winter Freeze</t>
+  </si>
+  <si>
+    <t>Winx</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>Witherspoon</t>
+  </si>
+  <si>
+    <t>Sara Ryan Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Xanadu (NZ)</t>
+  </si>
+  <si>
+    <t>Elusive City</t>
+  </si>
+  <si>
+    <t>Yearning</t>
+  </si>
+  <si>
+    <t>Paul Messara Racing</t>
+  </si>
+  <si>
+    <t>Yes Baby Yes</t>
+  </si>
+  <si>
+    <t>Dissident</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $190,000</t>
+  </si>
+  <si>
+    <t>Shamus Award</t>
+  </si>
+  <si>
+    <t>Zara Bay</t>
+  </si>
+  <si>
+    <t>Zee Falls (NZ)</t>
+  </si>
+  <si>
+    <t>$700,000</t>
+  </si>
+  <si>
+    <t>Zenaida (NZ)</t>
+  </si>
+  <si>
+    <t>Zabeel</t>
+  </si>
+  <si>
+    <t>Zou Dancer</t>
+  </si>
+  <si>
+    <t>Satomi Oka Bloodstock (FBAA) / K Daicho</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>Castelvecchio</t>
+  </si>
+  <si>
+    <t>Zurla</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing / Champion Thoroughbreds / B Rogers</t>
+  </si>
+  <si>
+    <t>A Time for Julia</t>
+  </si>
+  <si>
+    <t>Moody Racing Pty Ltd / TFI</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>Abbey Marie</t>
+  </si>
+  <si>
+    <t>E Hirsch</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>Abscond</t>
+  </si>
+  <si>
+    <t>2024-11-12</t>
+  </si>
+  <si>
+    <t>Acquired (NZ)</t>
+  </si>
+  <si>
+    <t>Acqume</t>
+  </si>
+  <si>
+    <t>Ain'tnofallenstar</t>
+  </si>
+  <si>
+    <t>Fernrigg Farm Pty Ltd</t>
+  </si>
+  <si>
+    <t>Air Spirit</t>
+  </si>
+  <si>
+    <t>Spirit of Boom</t>
+  </si>
+  <si>
+    <t>Akari</t>
+  </si>
+  <si>
+    <t>Admire Mars (JPN)</t>
+  </si>
+  <si>
+    <t>Aliyana Tilde</t>
+  </si>
+  <si>
+    <t>Hunters Lodge / Liam Ruddy Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>All of Me</t>
+  </si>
+  <si>
+    <t>All That I Know</t>
+  </si>
+  <si>
+    <t>TFI</t>
+  </si>
+  <si>
+    <t>All That Jazz (SAF)</t>
+  </si>
+  <si>
+    <t>Trippi</t>
+  </si>
+  <si>
+    <t>Allegretta</t>
+  </si>
+  <si>
+    <t>Kelly Schweida Racing</t>
+  </si>
+  <si>
+    <t>Alnaseem (GB)</t>
+  </si>
+  <si>
+    <t>George Moore Bloodstock / Ryan &amp; Alexiou Racing / Stallion Match</t>
+  </si>
+  <si>
+    <t>Amiche</t>
+  </si>
+  <si>
+    <t>Amicus</t>
+  </si>
+  <si>
+    <t>Bruce Perry Bloodstock / Elsdon Park</t>
+  </si>
+  <si>
+    <t>2024-09-29</t>
+  </si>
+  <si>
+    <t>Ampin (NZ)</t>
+  </si>
+  <si>
+    <t>2024-08-10</t>
+  </si>
+  <si>
+    <t>Amuri</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $140,000</t>
+  </si>
+  <si>
+    <t>Anaheed</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>Angelinka (FR)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $220,000</t>
+  </si>
+  <si>
+    <t>Pedro the Great</t>
+  </si>
+  <si>
+    <t>Annavisto (NZ)</t>
+  </si>
+  <si>
+    <t>Reliable Man</t>
+  </si>
+  <si>
+    <t>April Rain</t>
+  </si>
+  <si>
+    <t>Peachester Lodge Trust</t>
+  </si>
+  <si>
+    <t>2024-09-22</t>
+  </si>
+  <si>
+    <t>Aquagirl</t>
+  </si>
+  <si>
+    <t>Headwater</t>
+  </si>
+  <si>
+    <t>Archanna</t>
+  </si>
+  <si>
+    <t>Star Thoroughbreds Pty Ltd / Vin Cox Bloodstock</t>
+  </si>
+  <si>
+    <t>Artistry</t>
+  </si>
+  <si>
+    <t>Ashema</t>
+  </si>
+  <si>
+    <t>Awakening</t>
+  </si>
+  <si>
+    <t>$80,000</t>
+  </si>
+  <si>
+    <t>Cool Aza Beel (NZ)</t>
+  </si>
+  <si>
+    <t>Aware</t>
+  </si>
+  <si>
+    <t>Mick Malone Bloodstock</t>
+  </si>
+  <si>
+    <t>Tale of the Cat</t>
+  </si>
+  <si>
+    <t>Axella</t>
+  </si>
+  <si>
+    <t>Busuttin Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>2024-09-08</t>
+  </si>
+  <si>
+    <t>Azkadellia (NZ)</t>
+  </si>
+  <si>
+    <t>Shinko King</t>
+  </si>
+  <si>
+    <t>Bebeautiful (FR)</t>
+  </si>
+  <si>
+    <t>Le Havre</t>
+  </si>
+  <si>
+    <t>Beela Hudood</t>
+  </si>
+  <si>
+    <t>$950,000</t>
+  </si>
+  <si>
+    <t>Been Studying Her (USA)</t>
+  </si>
+  <si>
+    <t>AL Corporation</t>
+  </si>
+  <si>
+    <t>PHILIPPINES</t>
+  </si>
+  <si>
+    <t>Fast Anna</t>
+  </si>
+  <si>
+    <t>Bleu Roche</t>
+  </si>
+  <si>
+    <t>Bonham</t>
+  </si>
+  <si>
+    <t>OTI Management Pty Ltd / Sheamus Mills Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Bonnie No Clyde</t>
+  </si>
+  <si>
+    <t>2024-11-09</t>
+  </si>
+  <si>
+    <t>Bonny Gold (JPN)</t>
+  </si>
+  <si>
+    <t>Deep Impact</t>
+  </si>
+  <si>
+    <t>Artorius</t>
+  </si>
+  <si>
+    <t>Boujie Girl (USA)</t>
+  </si>
+  <si>
+    <t>Cambridge Stud</t>
+  </si>
+  <si>
+    <t>Flashback</t>
+  </si>
+  <si>
+    <t>Bridget Wenlock</t>
+  </si>
+  <si>
+    <t>Per Incanto (USA)</t>
+  </si>
+  <si>
+    <t>Bridgewater</t>
+  </si>
+  <si>
+    <t>Upper Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Bring Me Roses</t>
+  </si>
+  <si>
+    <t>High Chaparral</t>
+  </si>
+  <si>
+    <t>Bring Me Showers</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>Butter Blonde</t>
+  </si>
+  <si>
+    <t>KPA Thoroughbreds</t>
+  </si>
+  <si>
+    <t>Choisir</t>
+  </si>
+  <si>
+    <t>C'Est Beau la Vie</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $500,000</t>
+  </si>
+  <si>
+    <t>Cafe Royal</t>
+  </si>
+  <si>
+    <t>California Zimbol</t>
+  </si>
+  <si>
+    <t>$1,050,000</t>
+  </si>
+  <si>
+    <t>2024-10-20</t>
+  </si>
+  <si>
+    <t>Calming Influence</t>
+  </si>
+  <si>
+    <t>Casadiva</t>
+  </si>
+  <si>
+    <t>Cavaco</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $150,000</t>
+  </si>
+  <si>
+    <t>Celebrity Miss</t>
+  </si>
+  <si>
+    <t>Cellsabeel</t>
+  </si>
+  <si>
+    <t>Centro Storico</t>
+  </si>
+  <si>
+    <t>Chanel's Choice</t>
+  </si>
+  <si>
+    <t>VOBIS Silver</t>
+  </si>
+  <si>
+    <t>Chanteline (USA)</t>
+  </si>
+  <si>
+    <t>$375,000</t>
+  </si>
+  <si>
+    <t>Majesticperfection</t>
+  </si>
+  <si>
+    <t>Chaquinta (NZ)</t>
+  </si>
+  <si>
+    <t>Bruce Perry Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>Chasing Fireflies (USA)</t>
+  </si>
+  <si>
+    <t>Redgum Racing / Metrics Equine</t>
+  </si>
+  <si>
+    <t>Twirling Candy</t>
+  </si>
+  <si>
+    <t>Chocolate Martini (USA)</t>
+  </si>
+  <si>
+    <t>Broken Vow</t>
+  </si>
+  <si>
+    <t>Cicatrix (USA)</t>
+  </si>
+  <si>
+    <t>$1,600,000</t>
+  </si>
+  <si>
+    <t>Clearly (GB)</t>
+  </si>
+  <si>
+    <t>Invincible Spirit</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>Goodwood Farm, Murrurundi</t>
+  </si>
+  <si>
+    <t>Confidential Queen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ciaron Maher Bloodstock / Eric Lucas </t>
+  </si>
+  <si>
+    <t>Stables 65-67</t>
+  </si>
+  <si>
+    <t>2024-11-10</t>
+  </si>
+  <si>
+    <t>Connemara</t>
+  </si>
+  <si>
+    <t>Courageous Kitty</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing / Badgers Bloodstock</t>
+  </si>
+  <si>
+    <t>Courchevel</t>
+  </si>
+  <si>
+    <t>$230,000</t>
+  </si>
+  <si>
+    <t>Covent Garden</t>
+  </si>
+  <si>
+    <t>2024-11-17</t>
+  </si>
+  <si>
+    <t>Crystal Fountain (NZ)</t>
+  </si>
+  <si>
+    <t>Shane McGrath Bloodstock / Clinton McDonald Racing</t>
+  </si>
+  <si>
+    <t>Stravinsky</t>
+  </si>
+  <si>
+    <t>Dalt Vila (JPN)</t>
+  </si>
+  <si>
+    <t>Dariawa (FR)</t>
+  </si>
+  <si>
+    <t>Iffraaj</t>
+  </si>
+  <si>
+    <t>Daring</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $170,000</t>
+  </si>
+  <si>
+    <t>Daysee Doom</t>
+  </si>
+  <si>
+    <t>Deepstar</t>
+  </si>
+  <si>
+    <t>Deep Field</t>
+  </si>
+  <si>
+    <t>Carramar Park, Grose Wold</t>
+  </si>
+  <si>
+    <t>Devil in Her Heart</t>
+  </si>
+  <si>
+    <t>George Moore Bloodstock</t>
+  </si>
+  <si>
+    <t>Stable 65</t>
+  </si>
+  <si>
+    <t>Diamond Effort</t>
+  </si>
+  <si>
+    <t>Matthew Davidson</t>
+  </si>
+  <si>
+    <t>Diamonds</t>
+  </si>
+  <si>
+    <t>Aramco Racing</t>
+  </si>
+  <si>
+    <t>Rich Enuff</t>
+  </si>
+  <si>
+    <t>Diamondsareforever (IRE)</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing / Mulcaster Bloodstock / Belannah Stud</t>
+  </si>
+  <si>
+    <t>Justify</t>
+  </si>
+  <si>
+    <t>Dixie Blossoms</t>
+  </si>
+  <si>
+    <t>Ric Wylie Bloodstock</t>
+  </si>
+  <si>
+    <t>Dream Cirque</t>
+  </si>
+  <si>
+    <t>Blake Ryan Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Dream Ahead</t>
+  </si>
+  <si>
+    <t>Dubai Blue (USA)</t>
+  </si>
+  <si>
+    <t>Cape Schanck Stud</t>
+  </si>
+  <si>
+    <t>Dubai Star</t>
+  </si>
+  <si>
+    <t>Pride of Dubai</t>
+  </si>
+  <si>
+    <t>Dulzura</t>
+  </si>
+  <si>
+    <t>G Dagvadorj</t>
+  </si>
+  <si>
+    <t>MONGOLIA</t>
+  </si>
+  <si>
+    <t>Earth Angel</t>
+  </si>
+  <si>
+    <t>Easy Silence (USA)</t>
+  </si>
+  <si>
+    <t>Constitution</t>
+  </si>
+  <si>
+    <t>Eclat</t>
+  </si>
+  <si>
+    <t>Beneteau</t>
+  </si>
+  <si>
+    <t>Edgy Style (JPN)</t>
+  </si>
+  <si>
+    <t>Harbinger</t>
+  </si>
+  <si>
+    <t>Edith Piaf (IRE)</t>
+  </si>
+  <si>
+    <t>Ektifaa</t>
+  </si>
+  <si>
+    <t>El Dorado Dreaming</t>
+  </si>
+  <si>
+    <t>Archibald Racing</t>
+  </si>
+  <si>
+    <t>Ilovethiscity</t>
+  </si>
+  <si>
+    <t>Ellerslie Lace (FR)</t>
+  </si>
+  <si>
+    <t>Ellicazoom</t>
+  </si>
+  <si>
+    <t>James Harrron Bloodstock Filly Partnership / Tony Fung Fillies</t>
+  </si>
+  <si>
+    <t>Testa Rossa</t>
+  </si>
+  <si>
+    <t>Embedded</t>
+  </si>
+  <si>
+    <t>Gollan Racing Stables</t>
+  </si>
+  <si>
+    <t>$50,000</t>
+  </si>
+  <si>
+    <t>Emerald Bay</t>
+  </si>
+  <si>
+    <t>$1,000,000</t>
+  </si>
+  <si>
+    <t>Enbihaar</t>
+  </si>
+  <si>
+    <t>Watership Down / McKeever Bloodstock / Gai Waterhouse &amp; Adrian Bott Racing</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM</t>
+  </si>
+  <si>
+    <t>$2,200,000</t>
+  </si>
+  <si>
+    <t>Endean Rose (NZ)</t>
+  </si>
+  <si>
+    <t>Baaeed (GB)</t>
+  </si>
+  <si>
+    <t>Endless Sunshine (IRE)</t>
+  </si>
+  <si>
+    <t>Noble Racing / Robert &amp; Luke Price</t>
+  </si>
+  <si>
+    <t>Churchill</t>
+  </si>
+  <si>
+    <t>Ends in Tears</t>
+  </si>
+  <si>
+    <t>James Cummings Racing</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Ennis Hill</t>
+  </si>
+  <si>
+    <t>Ciaron Maher Bloodstock / Linda Shanahan</t>
+  </si>
+  <si>
+    <t>Escapement (GB)</t>
+  </si>
+  <si>
+    <t>New Bay (GB)</t>
+  </si>
+  <si>
+    <t>Estrella de Plata (IRE)</t>
+  </si>
+  <si>
+    <t>Eulogy (USA)</t>
+  </si>
+  <si>
+    <t>Bourbon County Bloodstock</t>
+  </si>
+  <si>
+    <t>Empire Maker</t>
+  </si>
+  <si>
+    <t>Evalina</t>
+  </si>
+  <si>
+    <t>Hayfields Racing</t>
+  </si>
+  <si>
+    <t>Every Rose</t>
+  </si>
+  <si>
+    <t>Gollan Racing/ First Light Racing / Matt Houldsworth</t>
+  </si>
+  <si>
+    <t>Exaltation (NZ)</t>
+  </si>
+  <si>
+    <t>MyRacehorse / Michael Freedman Racing / Belmont Bloodstock (FBAA) / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Exsqueeze Me</t>
+  </si>
+  <si>
+    <t>Extensible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E Hirsch </t>
+  </si>
+  <si>
+    <t>Fadhayyil (IRE)</t>
+  </si>
+  <si>
+    <t>Richard &amp; Will Freedman Stables</t>
+  </si>
+  <si>
+    <t>Tamayuz</t>
+  </si>
+  <si>
+    <t>Fairey Barracuda</t>
+  </si>
+  <si>
+    <t>ZHANG Linsheng</t>
+  </si>
+  <si>
+    <t>CHINA</t>
+  </si>
+  <si>
+    <t>$975,000</t>
+  </si>
+  <si>
+    <t>Rothesay</t>
+  </si>
+  <si>
+    <t>Falconry</t>
+  </si>
+  <si>
+    <t>Hannover Lodge</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>Tagaloa</t>
+  </si>
+  <si>
+    <t>Fantasy (IRE)</t>
+  </si>
+  <si>
+    <t>Fashion Faux Pas (USA)</t>
+  </si>
+  <si>
+    <t>Emirates Park / Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Flatter</t>
+  </si>
+  <si>
+    <t>Fasika</t>
+  </si>
+  <si>
+    <t>Laurel Oak Bloodstock Pty Ltd (FBAA)</t>
+  </si>
+  <si>
+    <t>Fast Talker</t>
+  </si>
+  <si>
+    <t>Fee Dansante (IRE)</t>
+  </si>
+  <si>
+    <t>Festival Miss</t>
+  </si>
+  <si>
+    <t>Pride Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Festivity (NZ)</t>
+  </si>
+  <si>
+    <t>Fiesta</t>
+  </si>
+  <si>
+    <t>Jamie McCalmont For Tom Magnier</t>
+  </si>
+  <si>
+    <t>Final Thought (IRE)</t>
+  </si>
+  <si>
+    <t>We Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Fix (NZ)</t>
+  </si>
+  <si>
+    <t>Fjord</t>
+  </si>
+  <si>
+    <t>Florabella</t>
+  </si>
+  <si>
+    <t>Flying Evelyn</t>
+  </si>
+  <si>
+    <t>Forbidden Love</t>
+  </si>
+  <si>
+    <t>David Redvers / Ciaron Maher Racing</t>
+  </si>
+  <si>
+    <t>Forgetmenotblue (IRE)</t>
+  </si>
+  <si>
+    <t>Pivotal</t>
+  </si>
+  <si>
+    <t>Formality</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $800,000</t>
+  </si>
+  <si>
+    <t>Foxy Housewife</t>
+  </si>
+  <si>
+    <t>Fratianne</t>
+  </si>
+  <si>
+    <t>Game of Thorns</t>
+  </si>
+  <si>
+    <t>O'Rourke Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Gaudeamus (USA)</t>
+  </si>
+  <si>
+    <t>Distorted Humor</t>
+  </si>
+  <si>
+    <t>2024-11-15</t>
+  </si>
+  <si>
+    <t>Get Closer (JPN)</t>
+  </si>
+  <si>
+    <t>Wild Rush</t>
+  </si>
+  <si>
+    <t>Get in the Spirit</t>
+  </si>
+  <si>
+    <t>Giza Goddess (USA)</t>
+  </si>
+  <si>
+    <t>YLR / Matt Laurie Racing</t>
+  </si>
+  <si>
+    <t>$2,000,000</t>
+  </si>
+  <si>
+    <t>Cairo Prince</t>
+  </si>
+  <si>
+    <t>Glistening</t>
+  </si>
+  <si>
+    <t>Global Dream</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>Go Indy Go</t>
+  </si>
+  <si>
+    <t>Sumbe / William Johnson Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>FRANCE</t>
+  </si>
+  <si>
+    <t>Golden Elixr</t>
+  </si>
+  <si>
+    <t>MyRaceHorse / Belmont Bloodstock (FBAA) / Lindsay Park Racing</t>
+  </si>
+  <si>
+    <t>Sword of State</t>
+  </si>
+  <si>
+    <t>Goldilicious (NZ)</t>
+  </si>
+  <si>
+    <t>Good and Proper</t>
+  </si>
+  <si>
+    <t>Shooting to Win</t>
+  </si>
+  <si>
+    <t>Gotta Kiss</t>
+  </si>
+  <si>
+    <t>Greysful Glamour</t>
+  </si>
+  <si>
+    <t>Gust of Wind (NZ)</t>
+  </si>
+  <si>
+    <t>Hannah in a Hurry</t>
+  </si>
+  <si>
+    <t>High Fashion</t>
+  </si>
+  <si>
+    <t>Hindaam (NZ)</t>
+  </si>
+  <si>
+    <t>Lees Racing / Bahen Bloodstock / Hall Of Fame Bloodstock / Upper Bloodstock / T Yeung</t>
+  </si>
+  <si>
+    <t>$725,000</t>
+  </si>
+  <si>
+    <t>Hopscotch (NZ)</t>
+  </si>
+  <si>
+    <t>2024-11-24</t>
+  </si>
+  <si>
+    <t>Humma Humma</t>
+  </si>
+  <si>
+    <t>McEvoy Mitchell Racing Pty Ltd / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Denman</t>
+  </si>
+  <si>
+    <t>I am Queen</t>
+  </si>
+  <si>
+    <t>Ryan &amp; Alexiou Racing / Stallion Match</t>
+  </si>
+  <si>
+    <t>I Am Speedy</t>
+  </si>
+  <si>
+    <t>I'll Have a Bit</t>
+  </si>
+  <si>
+    <t>Procyon Services Pty Ltd</t>
+  </si>
+  <si>
+    <t>$55,000</t>
+  </si>
+  <si>
+    <t>Smart Missile</t>
+  </si>
+  <si>
+    <t>Icebath (NZ)</t>
+  </si>
+  <si>
+    <t>Ideal Image</t>
+  </si>
+  <si>
+    <t>Cameron Cooke Bloodstock</t>
+  </si>
+  <si>
+    <t>Impecunious (NZ)</t>
+  </si>
+  <si>
+    <t>John Foote Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Impulsive</t>
+  </si>
+  <si>
+    <t>In a While</t>
+  </si>
+  <si>
+    <t>In Her Time</t>
+  </si>
+  <si>
+    <t>Time Thief</t>
+  </si>
+  <si>
+    <t>Instant Celebrity</t>
+  </si>
+  <si>
+    <t>Rosemont Stud / Phillip Stokes Racing</t>
+  </si>
+  <si>
+    <t>State of Rest (IRE)</t>
+  </si>
+  <si>
+    <t>Intrinsic</t>
+  </si>
+  <si>
+    <t>Invictus Salute</t>
+  </si>
+  <si>
+    <t>$1,550,000</t>
+  </si>
+  <si>
+    <t>Invincible Nature</t>
+  </si>
+  <si>
+    <t>Ippodamia's Girl (USA)</t>
+  </si>
+  <si>
+    <t>Stormy Atlantic</t>
+  </si>
+  <si>
+    <t>Isotope</t>
+  </si>
+  <si>
+    <t>Istanford (USA)</t>
+  </si>
+  <si>
+    <t>Istan</t>
+  </si>
+  <si>
+    <t>Jadeerah (GB)</t>
+  </si>
+  <si>
+    <t>Frankel</t>
+  </si>
+  <si>
+    <t>Jamita</t>
+  </si>
+  <si>
+    <t>Mathland Pty Ltd</t>
+  </si>
+  <si>
+    <t>Almanzor (FR)</t>
+  </si>
+  <si>
+    <t>Japonica</t>
+  </si>
+  <si>
+    <t>Jazette</t>
+  </si>
+  <si>
+    <t>Fernie Racing</t>
+  </si>
+  <si>
+    <t>Je Suis Belle</t>
+  </si>
+  <si>
+    <t>OTM Racing / D Dickie</t>
+  </si>
+  <si>
+    <t>2024-08-04</t>
+  </si>
+  <si>
+    <t>Jennifer Eccles (NZ)</t>
+  </si>
+  <si>
+    <t>Rip Van Winkle</t>
+  </si>
+  <si>
+    <t>Jillette</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $430,000</t>
+  </si>
+  <si>
+    <t>Jolie's Shinju (JPN)</t>
+  </si>
+  <si>
+    <t>Griffiths Racing</t>
+  </si>
+  <si>
+    <t>Jolie's Halo</t>
+  </si>
+  <si>
+    <t>Joyous Thunder (USA)</t>
+  </si>
+  <si>
+    <t>Kitten's Joy</t>
+  </si>
+  <si>
+    <t>Kaiken</t>
+  </si>
+  <si>
+    <t>Ryan &amp; Alexiou Racing</t>
+  </si>
+  <si>
+    <t>Katresha</t>
+  </si>
+  <si>
+    <t>Kiku</t>
+  </si>
+  <si>
+    <t>2024-08-11</t>
+  </si>
+  <si>
+    <t>Kirini</t>
+  </si>
+  <si>
+    <t>Gary Mudgway Bloodstock</t>
+  </si>
+  <si>
+    <t>Kiss Me Dixie (IRE)</t>
+  </si>
+  <si>
+    <t>Macquarie Stud, Wellington</t>
+  </si>
+  <si>
+    <t>Knit 'n' Purl</t>
+  </si>
+  <si>
+    <t>Stable 80</t>
+  </si>
+  <si>
+    <t>L'Cosmo</t>
+  </si>
+  <si>
+    <t>John Thompson Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>La Magique</t>
+  </si>
+  <si>
+    <t>Magic Albert</t>
+  </si>
+  <si>
+    <t>La Mexicana</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing/Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>Lady Athena (FR)</t>
+  </si>
+  <si>
+    <t>Stuart Kendrick Racing</t>
+  </si>
+  <si>
+    <t>Lady Blakeney (GB)</t>
+  </si>
+  <si>
+    <t>McKeever Bloodstock / Lindsay Park Racing</t>
+  </si>
+  <si>
+    <t>Lady Hamana</t>
+  </si>
+  <si>
+    <t>Lady Lupino</t>
+  </si>
+  <si>
+    <t>Vincent T Nolen</t>
+  </si>
+  <si>
+    <t>Lady Messene</t>
+  </si>
+  <si>
+    <t>Lady of Honour</t>
+  </si>
+  <si>
+    <t>Group 1 Bloodstock (FBAA) / O Kheir</t>
+  </si>
+  <si>
+    <t>$510,000</t>
+  </si>
+  <si>
+    <t>No Nay Never</t>
+  </si>
+  <si>
+    <t>Lady War Machine (USA)</t>
+  </si>
+  <si>
+    <t>Laguna Azzurra (JPN)</t>
+  </si>
+  <si>
+    <t>Heart's Cry</t>
+  </si>
+  <si>
+    <t>Lake Geneva</t>
+  </si>
+  <si>
+    <t>Lancashire Lass</t>
+  </si>
+  <si>
+    <t>Hermitage Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
+    <t>Landscaped (NZ)</t>
+  </si>
+  <si>
+    <t>Cliff Brown Racing / Bluegrass Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Lang's Lass</t>
+  </si>
+  <si>
+    <t>Catheryne Bruggeman / Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>Lasqueti Spirit</t>
+  </si>
+  <si>
+    <t>Lesley's Choice</t>
+  </si>
+  <si>
+    <t>Lickety Split (NZ)</t>
+  </si>
+  <si>
+    <t>Turn Me Loose</t>
+  </si>
+  <si>
+    <t>Lighthouse (USA)</t>
+  </si>
+  <si>
+    <t>Mizzen Mast</t>
+  </si>
+  <si>
+    <t>Little Dove (NZ)</t>
+  </si>
+  <si>
+    <t>Lockley Parade</t>
+  </si>
+  <si>
+    <t>Lomandra</t>
+  </si>
+  <si>
+    <t>London Express (NZ)</t>
+  </si>
+  <si>
+    <t>James Bester Bloodstock / Eric Lucas / Clinton Mcdonald Racing / Shane McGrath Bloodstock</t>
+  </si>
+  <si>
+    <t>Shamexpress</t>
+  </si>
+  <si>
+    <t>Lonyx</t>
+  </si>
+  <si>
+    <t>Roll The Dice Racing / Rogers Bloodstock / MG Price Racing &amp; Breeding</t>
+  </si>
+  <si>
+    <t>Love is Fickle</t>
+  </si>
+  <si>
+    <t>K Adrian</t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>Love of Liberty</t>
+  </si>
+  <si>
+    <t>General Nediym</t>
+  </si>
+  <si>
+    <t>Love Sensation</t>
+  </si>
+  <si>
+    <t>Wei Jiaoqi</t>
+  </si>
+  <si>
+    <t>Love You Lucy</t>
+  </si>
+  <si>
+    <t>Love Conquers All</t>
+  </si>
+  <si>
+    <t>Loveyamadly</t>
+  </si>
+  <si>
+    <t>Luck on Sunday (IRE)</t>
+  </si>
+  <si>
+    <t>Ludicrous Mode</t>
+  </si>
+  <si>
+    <t>Luella Cristina</t>
+  </si>
+  <si>
+    <t>Luna Dorada (IRE)</t>
+  </si>
+  <si>
+    <t>Thompson Racing / Paul Moroney / Catheryne Bruggeman</t>
+  </si>
+  <si>
+    <t>Golden Horn</t>
+  </si>
+  <si>
+    <t>Lunakorn</t>
+  </si>
+  <si>
+    <t>W Tao</t>
+  </si>
+  <si>
+    <t>Puissance de Lune</t>
+  </si>
+  <si>
+    <t>Lunar Light</t>
+  </si>
+  <si>
+    <t>Akeed Mofeed</t>
+  </si>
+  <si>
+    <t>Luvaluva (NZ)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $180,000</t>
+  </si>
+  <si>
+    <t>Madam Legend</t>
+  </si>
+  <si>
+    <t>Madam Rouge</t>
+  </si>
+  <si>
+    <t>Ciaron Maher Racing</t>
+  </si>
+  <si>
+    <t>Magic Amelia</t>
+  </si>
+  <si>
+    <t>Magical Mist (NZ)</t>
+  </si>
+  <si>
+    <t>Gollan Racing Stables / James Bester Bloodstock / Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>2024-11-16</t>
+  </si>
+  <si>
+    <t>Maid of Heaven</t>
+  </si>
+  <si>
+    <t>Blandford Bloodstock</t>
+  </si>
+  <si>
+    <t>Majesty</t>
+  </si>
+  <si>
+    <t>Mandalong Snitjess</t>
+  </si>
+  <si>
+    <t>Maraam</t>
+  </si>
+  <si>
+    <t>Mariam (GB)</t>
+  </si>
+  <si>
+    <t>David Skelly</t>
+  </si>
+  <si>
     <t>IRELAND</t>
-  </si>
-[...2218 lines deleted...]
-    <t>David Skelly</t>
   </si>
   <si>
     <t>Marianne (NZ)</t>
   </si>
   <si>
     <t>Marishka</t>
   </si>
   <si>
     <t>Matryoshka</t>
   </si>
   <si>
     <t>$1,450,000</t>
   </si>
   <si>
     <t>Media Award</t>
   </si>
   <si>
     <t>Media Sensation</t>
   </si>
   <si>
     <t>Melisende</t>
   </si>
   <si>
     <t>Melody Belle (NZ)</t>
   </si>
@@ -4948,1922 +4954,1922 @@
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>121</v>
       </c>
       <c r="F17" t="s">
         <v>140</v>
       </c>
       <c r="G17" t="s">
         <v>141</v>
       </c>
       <c r="H17" t="s">
         <v>142</v>
       </c>
       <c r="I17" t="s">
-        <v>143</v>
+        <v>53</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>103</v>
       </c>
       <c r="L17" t="s">
         <v>55</v>
       </c>
       <c r="M17" t="s">
         <v>125</v>
       </c>
       <c r="P17" t="s">
         <v>104</v>
       </c>
       <c r="Q17" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
+        <v>145</v>
+      </c>
+      <c r="F18" t="s">
         <v>146</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>147</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="I18" t="s">
         <v>43</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="L18" t="s">
         <v>55</v>
       </c>
       <c r="M18" t="s">
+        <v>150</v>
+      </c>
+      <c r="P18" t="s">
         <v>151</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
       <c r="G19" t="s">
+        <v>155</v>
+      </c>
+      <c r="H19" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L19" t="s">
         <v>64</v>
       </c>
       <c r="M19" t="s">
+        <v>158</v>
+      </c>
+      <c r="P19" t="s">
         <v>159</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="R19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="J20" t="s">
         <v>78</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q20" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F21" t="s">
         <v>129</v>
       </c>
       <c r="G21" t="s">
+        <v>165</v>
+      </c>
+      <c r="H21" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L21" t="s">
         <v>64</v>
       </c>
       <c r="M21" t="s">
+        <v>168</v>
+      </c>
+      <c r="P21" t="s">
         <v>169</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="R21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J22" t="s">
         <v>78</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q22" t="s">
         <v>99</v>
       </c>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F23" t="s">
+        <v>173</v>
+      </c>
+      <c r="G23" t="s">
         <v>174</v>
       </c>
-      <c r="G23" t="s">
+      <c r="H23" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>44</v>
       </c>
       <c r="L23" t="s">
         <v>55</v>
       </c>
       <c r="M23" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q23" t="s">
+        <v>176</v>
+      </c>
+      <c r="R23" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
+        <v>178</v>
+      </c>
+      <c r="F24" t="s">
         <v>179</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>180</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="I24" t="s">
         <v>43</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
+        <v>182</v>
+      </c>
+      <c r="L24" t="s">
         <v>183</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>184</v>
       </c>
-      <c r="M24" t="s">
+      <c r="P24" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="Q24" t="s">
         <v>134</v>
       </c>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G25" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H25" t="s">
         <v>52</v>
       </c>
       <c r="I25" t="s">
         <v>53</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L25" t="s">
         <v>111</v>
       </c>
       <c r="M25" t="s">
         <v>112</v>
       </c>
       <c r="P25" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q25" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
+        <v>190</v>
+      </c>
+      <c r="G26" t="s">
         <v>191</v>
       </c>
-      <c r="G26" t="s">
+      <c r="H26" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="I26" t="s">
         <v>43</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>44</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>119</v>
       </c>
       <c r="Q26" t="s">
         <v>120</v>
       </c>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F27" t="s">
+        <v>193</v>
+      </c>
+      <c r="G27" t="s">
         <v>194</v>
       </c>
-      <c r="G27" t="s">
+      <c r="H27" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
+        <v>196</v>
+      </c>
+      <c r="L27" t="s">
+        <v>183</v>
+      </c>
+      <c r="M27" t="s">
+        <v>184</v>
+      </c>
+      <c r="P27" t="s">
         <v>197</v>
       </c>
-      <c r="L27" t="s">
-[...5 lines deleted...]
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
+        <v>199</v>
+      </c>
+      <c r="F28" t="s">
         <v>200</v>
       </c>
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="J28" t="s">
         <v>78</v>
       </c>
       <c r="L28" t="s">
         <v>45</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P28" t="s">
         <v>33</v>
       </c>
       <c r="Q28" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>94</v>
       </c>
       <c r="G29" t="s">
+        <v>204</v>
+      </c>
+      <c r="H29" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="I29" t="s">
         <v>43</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>110</v>
       </c>
       <c r="L29" t="s">
         <v>55</v>
       </c>
       <c r="M29" t="s">
         <v>56</v>
       </c>
       <c r="P29" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q29" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
+        <v>208</v>
+      </c>
+      <c r="H30" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q30" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
+        <v>213</v>
+      </c>
+      <c r="F31" t="s">
         <v>214</v>
       </c>
-      <c r="F31" t="s">
+      <c r="G31" t="s">
         <v>215</v>
       </c>
-      <c r="G31" t="s">
+      <c r="J31" t="s">
         <v>216</v>
       </c>
-      <c r="J31" t="s">
+      <c r="L31" t="s">
+        <v>183</v>
+      </c>
+      <c r="M31" t="s">
         <v>217</v>
       </c>
-      <c r="L31" t="s">
-[...2 lines deleted...]
-      <c r="M31" t="s">
+      <c r="P31" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="Q31" t="s">
         <v>105</v>
       </c>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="E32" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
       <c r="G32" t="s">
+        <v>220</v>
+      </c>
+      <c r="H32" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
+        <v>222</v>
+      </c>
+      <c r="L32" t="s">
+        <v>183</v>
+      </c>
+      <c r="M32" t="s">
         <v>223</v>
       </c>
-      <c r="L32" t="s">
-[...2 lines deleted...]
-      <c r="M32" t="s">
+      <c r="P32" t="s">
         <v>224</v>
       </c>
-      <c r="P32" t="s">
+      <c r="Q32" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
+        <v>226</v>
+      </c>
+      <c r="F33" t="s">
         <v>227</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>228</v>
       </c>
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>229</v>
       </c>
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>44</v>
       </c>
       <c r="L33" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M33" t="s">
+        <v>231</v>
+      </c>
+      <c r="P33" t="s">
         <v>232</v>
       </c>
-      <c r="P33" t="s">
+      <c r="Q33" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="E34" t="s">
         <v>121</v>
       </c>
       <c r="F34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H34" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="L34" t="s">
         <v>55</v>
       </c>
       <c r="M34" t="s">
         <v>125</v>
       </c>
       <c r="P34" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q34" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="E35" t="s">
+        <v>238</v>
+      </c>
+      <c r="F35" t="s">
         <v>239</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="H35" t="s">
         <v>52</v>
       </c>
       <c r="I35" t="s">
         <v>53</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
+        <v>241</v>
+      </c>
+      <c r="L35" t="s">
+        <v>183</v>
+      </c>
+      <c r="M35" t="s">
         <v>242</v>
       </c>
-      <c r="L35" t="s">
-[...2 lines deleted...]
-      <c r="M35" t="s">
+      <c r="P35" t="s">
         <v>243</v>
       </c>
-      <c r="P35" t="s">
+      <c r="Q35" t="s">
         <v>244</v>
       </c>
-      <c r="Q35" t="s">
+      <c r="R35" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
+        <v>246</v>
+      </c>
+      <c r="G36" t="s">
         <v>247</v>
       </c>
-      <c r="G36" t="s">
+      <c r="J36" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="L36" t="s">
         <v>64</v>
       </c>
       <c r="M36" t="s">
         <v>65</v>
       </c>
       <c r="P36" t="s">
         <v>33</v>
       </c>
       <c r="Q36" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>128</v>
       </c>
       <c r="F37" t="s">
         <v>94</v>
       </c>
       <c r="G37" t="s">
+        <v>250</v>
+      </c>
+      <c r="H37" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="I37" t="s">
         <v>53</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>132</v>
       </c>
       <c r="M37" t="s">
         <v>133</v>
       </c>
       <c r="P37" t="s">
         <v>104</v>
       </c>
       <c r="Q37" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
+        <v>253</v>
+      </c>
+      <c r="F38" t="s">
+        <v>173</v>
+      </c>
+      <c r="G38" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="J38" t="s">
         <v>78</v>
       </c>
       <c r="L38" t="s">
         <v>64</v>
       </c>
       <c r="M38" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="P38" t="s">
         <v>57</v>
       </c>
       <c r="Q38" t="s">
+        <v>256</v>
+      </c>
+      <c r="R38" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G39" t="s">
+        <v>258</v>
+      </c>
+      <c r="J39" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="L39" t="s">
         <v>64</v>
       </c>
       <c r="M39" t="s">
         <v>65</v>
       </c>
       <c r="P39" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q39" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="R39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
+        <v>262</v>
+      </c>
+      <c r="G40" t="s">
         <v>263</v>
       </c>
-      <c r="G40" t="s">
+      <c r="H40" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="I40" t="s">
         <v>87</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L40" t="s">
         <v>111</v>
       </c>
       <c r="M40" t="s">
         <v>112</v>
       </c>
       <c r="P40" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="Q40" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>114</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
       <c r="G41" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="H41" t="s">
         <v>136</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="L41" t="s">
         <v>45</v>
       </c>
       <c r="M41" t="s">
         <v>118</v>
       </c>
       <c r="P41" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q41" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="R41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
+        <v>271</v>
+      </c>
+      <c r="F42" t="s">
         <v>272</v>
       </c>
-      <c r="F42" t="s">
+      <c r="G42" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="H42" t="s">
         <v>109</v>
       </c>
       <c r="I42" t="s">
         <v>87</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
+        <v>274</v>
+      </c>
+      <c r="L42" t="s">
         <v>275</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>276</v>
       </c>
-      <c r="M42" t="s">
+      <c r="P42" t="s">
         <v>277</v>
       </c>
-      <c r="P42" t="s">
+      <c r="Q42" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="R42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="E43" t="s">
+        <v>279</v>
+      </c>
+      <c r="F43" t="s">
+        <v>146</v>
+      </c>
+      <c r="G43" t="s">
         <v>280</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="H43" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="I43" t="s">
         <v>53</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>110</v>
       </c>
       <c r="L43" t="s">
         <v>45</v>
       </c>
       <c r="M43" t="s">
+        <v>282</v>
+      </c>
+      <c r="P43" t="s">
         <v>283</v>
       </c>
-      <c r="P43" t="s">
+      <c r="Q43" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="R43" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>18</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44" t="s">
+        <v>285</v>
+      </c>
+      <c r="H44" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
+        <v>287</v>
+      </c>
+      <c r="L44" t="s">
+        <v>275</v>
+      </c>
+      <c r="M44" t="s">
+        <v>276</v>
+      </c>
+      <c r="P44" t="s">
         <v>288</v>
       </c>
-      <c r="L44" t="s">
-[...5 lines deleted...]
-      <c r="P44" t="s">
+      <c r="Q44" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="R44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
+        <v>271</v>
+      </c>
+      <c r="F45" t="s">
         <v>272</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
+        <v>290</v>
+      </c>
+      <c r="J45" t="s">
+        <v>259</v>
+      </c>
+      <c r="L45" t="s">
+        <v>275</v>
+      </c>
+      <c r="M45" t="s">
+        <v>276</v>
+      </c>
+      <c r="P45" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q45" t="s">
         <v>291</v>
-      </c>
-[...13 lines deleted...]
-        <v>292</v>
       </c>
       <c r="R45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F46" t="s">
         <v>129</v>
       </c>
       <c r="G46" t="s">
+        <v>293</v>
+      </c>
+      <c r="H46" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="I46" t="s">
         <v>43</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>54</v>
       </c>
       <c r="L46" t="s">
         <v>45</v>
       </c>
       <c r="M46" t="s">
+        <v>295</v>
+      </c>
+      <c r="P46" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="Q46" t="s">
         <v>134</v>
       </c>
       <c r="R46" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F47" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G47" t="s">
+        <v>297</v>
+      </c>
+      <c r="H47" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="L47" t="s">
+        <v>275</v>
+      </c>
+      <c r="M47" t="s">
         <v>276</v>
       </c>
-      <c r="M47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q47" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="R47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="J48" t="s">
         <v>78</v>
       </c>
       <c r="L48" t="s">
         <v>45</v>
       </c>
       <c r="M48" t="s">
         <v>46</v>
       </c>
       <c r="P48" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="Q48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>100</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>140</v>
       </c>
       <c r="G49" t="s">
+        <v>302</v>
+      </c>
+      <c r="H49" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>103</v>
       </c>
       <c r="L49" t="s">
         <v>55</v>
       </c>
       <c r="M49" t="s">
         <v>125</v>
       </c>
       <c r="P49" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q49" t="s">
         <v>38</v>
       </c>
       <c r="R49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>18</v>
       </c>
       <c r="C50" t="s">
         <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F50" t="s">
         <v>129</v>
       </c>
       <c r="G50" t="s">
+        <v>305</v>
+      </c>
+      <c r="H50" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="L50" t="s">
         <v>89</v>
       </c>
       <c r="M50" t="s">
+        <v>308</v>
+      </c>
+      <c r="P50" t="s">
         <v>309</v>
       </c>
-      <c r="P50" t="s">
+      <c r="Q50" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="R50" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
+        <v>213</v>
+      </c>
+      <c r="F51" t="s">
         <v>214</v>
       </c>
-      <c r="F51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" t="s">
+        <v>311</v>
+      </c>
+      <c r="H51" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="I51" t="s">
         <v>43</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
+        <v>182</v>
+      </c>
+      <c r="L51" t="s">
         <v>183</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M51" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P51" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q51" t="s">
         <v>314</v>
       </c>
-      <c r="Q51" t="s">
+      <c r="R51" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>18</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>83</v>
       </c>
       <c r="F52" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G52" t="s">
+        <v>316</v>
+      </c>
+      <c r="J52" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="L52" t="s">
         <v>89</v>
       </c>
       <c r="M52" t="s">
         <v>90</v>
       </c>
       <c r="P52" t="s">
         <v>91</v>
       </c>
       <c r="Q52" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="R52" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C53" t="s">
         <v>68</v>
       </c>
       <c r="E53" t="s">
         <v>106</v>
       </c>
       <c r="F53" t="s">
+        <v>318</v>
+      </c>
+      <c r="G53" t="s">
         <v>319</v>
       </c>
-      <c r="G53" t="s">
+      <c r="H53" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L53" t="s">
         <v>111</v>
       </c>
       <c r="M53" t="s">
         <v>112</v>
       </c>
       <c r="P53" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q53" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R53" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C54" t="s">
         <v>68</v>
       </c>
       <c r="E54" t="s">
+        <v>323</v>
+      </c>
+      <c r="F54" t="s">
         <v>324</v>
       </c>
-      <c r="F54" t="s">
+      <c r="G54" t="s">
         <v>325</v>
       </c>
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>326</v>
       </c>
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>44</v>
       </c>
       <c r="L54" t="s">
         <v>328</v>
       </c>
       <c r="M54" t="s">
         <v>329</v>
       </c>
       <c r="P54" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="Q54" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>68</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>330</v>
       </c>
       <c r="H55" t="s">
         <v>331</v>
       </c>
       <c r="I55" t="s">
         <v>43</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="Q55" t="s">
         <v>58</v>
       </c>
       <c r="R55" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>18</v>
       </c>
       <c r="C56" t="s">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>128</v>
       </c>
       <c r="F56" t="s">
         <v>129</v>
       </c>
       <c r="G56" t="s">
         <v>332</v>
       </c>
       <c r="J56" t="s">
         <v>78</v>
       </c>
       <c r="L56" t="s">
         <v>132</v>
       </c>
       <c r="M56" t="s">
         <v>133</v>
       </c>
       <c r="P56" t="s">
         <v>333</v>
       </c>
       <c r="Q56" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>100</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>334</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
       <c r="G57" t="s">
         <v>335</v>
       </c>
       <c r="J57" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L57" t="s">
         <v>64</v>
       </c>
       <c r="M57" t="s">
         <v>336</v>
       </c>
       <c r="P57" t="s">
         <v>138</v>
       </c>
       <c r="Q57" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>338</v>
       </c>
       <c r="C58" t="s">
         <v>68</v>
       </c>
       <c r="E58" t="s">
         <v>339</v>
       </c>
       <c r="F58" t="s">
         <v>340</v>
       </c>
       <c r="G58" t="s">
         <v>341</v>
       </c>
       <c r="H58" t="s">
         <v>342</v>
       </c>
       <c r="I58" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>44</v>
       </c>
       <c r="L58" t="s">
         <v>79</v>
       </c>
       <c r="M58" t="s">
         <v>343</v>
       </c>
       <c r="P58" t="s">
         <v>344</v>
       </c>
       <c r="Q58" t="s">
         <v>345</v>
       </c>
       <c r="R58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>68</v>
       </c>
       <c r="E59" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F59" t="s">
         <v>346</v>
       </c>
       <c r="G59" t="s">
         <v>347</v>
       </c>
       <c r="H59" t="s">
         <v>348</v>
       </c>
       <c r="I59" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>54</v>
       </c>
       <c r="L59" t="s">
+        <v>183</v>
+      </c>
+      <c r="M59" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="P59" t="s">
         <v>349</v>
       </c>
       <c r="Q59" t="s">
         <v>120</v>
       </c>
       <c r="R59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C60" t="s">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>350</v>
       </c>
       <c r="F60" t="s">
         <v>351</v>
       </c>
       <c r="G60" t="s">
         <v>352</v>
       </c>
       <c r="H60" t="s">
         <v>353</v>
       </c>
       <c r="I60" t="s">
         <v>43</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>354</v>
       </c>
@@ -6896,192 +6902,192 @@
       <c r="E61" t="s">
         <v>358</v>
       </c>
       <c r="F61" t="s">
         <v>340</v>
       </c>
       <c r="G61" t="s">
         <v>359</v>
       </c>
       <c r="H61" t="s">
         <v>360</v>
       </c>
       <c r="I61" t="s">
         <v>43</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>103</v>
       </c>
       <c r="L61" t="s">
         <v>55</v>
       </c>
       <c r="M61" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P61" t="s">
         <v>91</v>
       </c>
       <c r="Q61" t="s">
         <v>361</v>
       </c>
       <c r="R61" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>93</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F62" t="s">
         <v>362</v>
       </c>
       <c r="G62" t="s">
         <v>363</v>
       </c>
       <c r="H62" t="s">
         <v>364</v>
       </c>
       <c r="I62" t="s">
         <v>43</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L62" t="s">
         <v>64</v>
       </c>
       <c r="M62" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P62" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q62" t="s">
         <v>365</v>
       </c>
       <c r="R62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C63" t="s">
         <v>68</v>
       </c>
       <c r="E63" t="s">
         <v>366</v>
       </c>
       <c r="F63" t="s">
         <v>367</v>
       </c>
       <c r="G63" t="s">
         <v>368</v>
       </c>
       <c r="H63" t="s">
+        <v>326</v>
+      </c>
+      <c r="I63" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>369</v>
       </c>
       <c r="L63" t="s">
         <v>64</v>
       </c>
       <c r="M63" t="s">
         <v>370</v>
       </c>
       <c r="P63" t="s">
         <v>371</v>
       </c>
       <c r="Q63" t="s">
         <v>82</v>
       </c>
       <c r="R63" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C64" t="s">
         <v>68</v>
       </c>
       <c r="E64" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F64" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G64" t="s">
         <v>372</v>
       </c>
       <c r="H64" t="s">
         <v>373</v>
       </c>
       <c r="I64" t="s">
         <v>43</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L64" t="s">
+        <v>275</v>
+      </c>
+      <c r="M64" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P64" t="s">
         <v>50</v>
       </c>
       <c r="Q64" t="s">
         <v>120</v>
       </c>
       <c r="R64" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>18</v>
       </c>
       <c r="C65" t="s">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>334</v>
       </c>
       <c r="F65" t="s">
@@ -7090,74 +7096,74 @@
       <c r="G65" t="s">
         <v>374</v>
       </c>
       <c r="H65" t="s">
         <v>375</v>
       </c>
       <c r="I65" t="s">
         <v>43</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>376</v>
       </c>
       <c r="L65" t="s">
         <v>64</v>
       </c>
       <c r="M65" t="s">
         <v>336</v>
       </c>
       <c r="P65" t="s">
         <v>33</v>
       </c>
       <c r="Q65" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C66" t="s">
         <v>68</v>
       </c>
       <c r="E66" t="s">
         <v>377</v>
       </c>
       <c r="F66" t="s">
         <v>340</v>
       </c>
       <c r="G66" t="s">
         <v>378</v>
       </c>
       <c r="H66" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I66" t="s">
         <v>43</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>379</v>
       </c>
       <c r="L66" t="s">
         <v>89</v>
       </c>
       <c r="M66" t="s">
         <v>380</v>
       </c>
       <c r="P66" t="s">
         <v>50</v>
       </c>
       <c r="Q66" t="s">
         <v>67</v>
       </c>
       <c r="R66" t="s">
         <v>31</v>
       </c>
@@ -7216,3466 +7222,3463 @@
       <c r="B68" t="s">
         <v>100</v>
       </c>
       <c r="C68" t="s">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>384</v>
       </c>
       <c r="F68" t="s">
         <v>385</v>
       </c>
       <c r="G68" t="s">
         <v>386</v>
       </c>
       <c r="J68" t="s">
         <v>387</v>
       </c>
       <c r="L68" t="s">
         <v>45</v>
       </c>
       <c r="M68" t="s">
         <v>388</v>
       </c>
       <c r="P68" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q68" t="s">
         <v>357</v>
       </c>
       <c r="R68" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69" t="s">
         <v>68</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
       <c r="G69" t="s">
         <v>389</v>
       </c>
       <c r="H69" t="s">
-        <v>136</v>
+        <v>306</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>103</v>
       </c>
       <c r="L69" t="s">
         <v>55</v>
       </c>
       <c r="M69" t="s">
         <v>56</v>
       </c>
       <c r="P69" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="Q69" t="s">
         <v>390</v>
       </c>
       <c r="R69" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C70" t="s">
         <v>68</v>
       </c>
       <c r="E70" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F70" t="s">
         <v>391</v>
       </c>
       <c r="G70" t="s">
         <v>392</v>
       </c>
       <c r="H70" t="s">
         <v>342</v>
       </c>
       <c r="I70" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L70" t="s">
+        <v>275</v>
+      </c>
+      <c r="M70" t="s">
         <v>276</v>
       </c>
-      <c r="M70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P70" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q70" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>94</v>
       </c>
       <c r="G71" t="s">
         <v>393</v>
       </c>
       <c r="H71" t="s">
         <v>52</v>
       </c>
       <c r="I71" t="s">
         <v>53</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L71" t="s">
         <v>45</v>
       </c>
       <c r="M71" t="s">
         <v>46</v>
       </c>
       <c r="P71" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q71" t="s">
         <v>394</v>
       </c>
       <c r="R71" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>68</v>
       </c>
       <c r="E72" t="s">
         <v>128</v>
       </c>
       <c r="F72" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G72" t="s">
         <v>395</v>
       </c>
       <c r="H72" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>396</v>
       </c>
       <c r="L72" t="s">
         <v>132</v>
       </c>
       <c r="M72" t="s">
         <v>133</v>
       </c>
       <c r="P72" t="s">
         <v>397</v>
       </c>
       <c r="Q72" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>18</v>
       </c>
       <c r="C73" t="s">
         <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" t="s">
         <v>94</v>
       </c>
       <c r="G73" t="s">
         <v>398</v>
       </c>
       <c r="H73" t="s">
         <v>399</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>64</v>
       </c>
       <c r="M73" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P73" t="s">
         <v>91</v>
       </c>
       <c r="Q73" t="s">
         <v>400</v>
       </c>
       <c r="R73" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>18</v>
       </c>
       <c r="C74" t="s">
         <v>68</v>
       </c>
       <c r="E74" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F74" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G74" t="s">
         <v>401</v>
       </c>
       <c r="H74" t="s">
         <v>402</v>
       </c>
       <c r="I74" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>403</v>
       </c>
       <c r="L74" t="s">
         <v>55</v>
       </c>
       <c r="M74" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P74" t="s">
         <v>404</v>
       </c>
       <c r="Q74" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="R74" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>83</v>
       </c>
       <c r="F75" t="s">
         <v>406</v>
       </c>
       <c r="G75" t="s">
         <v>407</v>
       </c>
       <c r="J75" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L75" t="s">
         <v>89</v>
       </c>
       <c r="M75" t="s">
         <v>90</v>
       </c>
       <c r="P75" t="s">
         <v>408</v>
       </c>
       <c r="Q75" t="s">
         <v>357</v>
       </c>
       <c r="R75" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76" t="s">
         <v>68</v>
       </c>
       <c r="E76" t="s">
         <v>409</v>
       </c>
       <c r="F76" t="s">
         <v>94</v>
       </c>
       <c r="G76" t="s">
         <v>410</v>
       </c>
       <c r="J76" t="s">
         <v>411</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76" t="s">
         <v>412</v>
       </c>
       <c r="P76" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q76" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R76" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
         <v>68</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G77" t="s">
         <v>413</v>
       </c>
       <c r="J77" t="s">
         <v>78</v>
       </c>
       <c r="L77" t="s">
         <v>111</v>
       </c>
       <c r="M77" t="s">
         <v>112</v>
       </c>
       <c r="P77" t="s">
         <v>414</v>
       </c>
       <c r="Q77" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>93</v>
       </c>
       <c r="C78" t="s">
         <v>68</v>
       </c>
       <c r="E78" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F78" t="s">
         <v>50</v>
       </c>
       <c r="G78" t="s">
         <v>416</v>
       </c>
       <c r="J78" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L78" t="s">
+        <v>275</v>
+      </c>
+      <c r="M78" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P78" t="s">
         <v>404</v>
       </c>
       <c r="Q78" t="s">
         <v>417</v>
       </c>
       <c r="R78" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>68</v>
       </c>
       <c r="E79" t="s">
         <v>83</v>
       </c>
       <c r="F79" t="s">
         <v>129</v>
       </c>
       <c r="G79" t="s">
         <v>418</v>
       </c>
       <c r="H79" t="s">
         <v>419</v>
       </c>
       <c r="I79" t="s">
         <v>420</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L79" t="s">
         <v>89</v>
       </c>
       <c r="M79" t="s">
         <v>90</v>
       </c>
       <c r="P79" t="s">
         <v>421</v>
       </c>
       <c r="Q79" t="s">
         <v>422</v>
       </c>
       <c r="R79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>100</v>
       </c>
       <c r="C80" t="s">
         <v>68</v>
       </c>
       <c r="E80" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F80" t="s">
         <v>94</v>
       </c>
       <c r="G80" t="s">
         <v>423</v>
       </c>
       <c r="H80" t="s">
         <v>424</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="L80" t="s">
+        <v>275</v>
+      </c>
+      <c r="M80" t="s">
         <v>276</v>
       </c>
-      <c r="M80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P80" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q80" t="s">
         <v>425</v>
       </c>
       <c r="R80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>93</v>
       </c>
       <c r="C81" t="s">
         <v>68</v>
       </c>
       <c r="E81" t="s">
         <v>426</v>
       </c>
       <c r="F81" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G81" t="s">
         <v>427</v>
       </c>
       <c r="H81" t="s">
         <v>428</v>
       </c>
       <c r="I81" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L81" t="s">
         <v>89</v>
       </c>
       <c r="M81" t="s">
         <v>429</v>
       </c>
       <c r="P81" t="s">
         <v>430</v>
       </c>
       <c r="Q81" t="s">
         <v>30</v>
       </c>
       <c r="R81" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>18</v>
       </c>
       <c r="C82" t="s">
         <v>68</v>
       </c>
       <c r="E82" t="s">
         <v>106</v>
       </c>
       <c r="F82" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G82" t="s">
         <v>431</v>
       </c>
       <c r="J82" t="s">
         <v>411</v>
       </c>
       <c r="L82" t="s">
         <v>111</v>
       </c>
       <c r="M82" t="s">
         <v>112</v>
       </c>
       <c r="P82" t="s">
         <v>432</v>
       </c>
       <c r="Q82" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="F83" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G83" t="s">
         <v>433</v>
       </c>
       <c r="H83" t="s">
         <v>434</v>
       </c>
       <c r="I83" t="s">
         <v>63</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>103</v>
       </c>
       <c r="L83" t="s">
         <v>45</v>
       </c>
       <c r="M83" t="s">
         <v>118</v>
       </c>
       <c r="P83" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q83" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>68</v>
       </c>
       <c r="E84" t="s">
         <v>435</v>
       </c>
       <c r="F84" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G84" t="s">
         <v>436</v>
       </c>
       <c r="H84" t="s">
         <v>437</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" t="s">
         <v>438</v>
       </c>
-      <c r="J84" t="s">
-[...2 lines deleted...]
-      <c r="K84" t="s">
+      <c r="L84" t="s">
+        <v>183</v>
+      </c>
+      <c r="M84" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
       <c r="P84" t="s">
         <v>138</v>
       </c>
       <c r="Q84" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="R84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
         <v>68</v>
       </c>
       <c r="E85" t="s">
         <v>426</v>
       </c>
       <c r="F85" t="s">
         <v>50</v>
       </c>
       <c r="G85" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="H85" t="s">
         <v>52</v>
       </c>
       <c r="I85" t="s">
         <v>53</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="L85" t="s">
         <v>89</v>
       </c>
       <c r="M85" t="s">
         <v>429</v>
       </c>
       <c r="P85" t="s">
+        <v>443</v>
+      </c>
+      <c r="Q85" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="R85" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>93</v>
       </c>
       <c r="C86" t="s">
         <v>68</v>
       </c>
       <c r="E86" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F86" t="s">
         <v>50</v>
       </c>
       <c r="G86" t="s">
+        <v>445</v>
+      </c>
+      <c r="H86" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
+        <v>275</v>
+      </c>
+      <c r="M86" t="s">
         <v>276</v>
       </c>
-      <c r="M86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P86" t="s">
+        <v>447</v>
+      </c>
+      <c r="Q86" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="R86" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>68</v>
       </c>
       <c r="E87" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F87" t="s">
         <v>351</v>
       </c>
       <c r="G87" t="s">
+        <v>449</v>
+      </c>
+      <c r="H87" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="L87" t="s">
         <v>55</v>
       </c>
       <c r="M87" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P87" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="Q87" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>106</v>
       </c>
       <c r="F88" t="s">
+        <v>452</v>
+      </c>
+      <c r="G88" t="s">
         <v>453</v>
       </c>
-      <c r="G88" t="s">
+      <c r="H88" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="L88" t="s">
         <v>111</v>
       </c>
       <c r="M88" t="s">
         <v>112</v>
       </c>
       <c r="P88" t="s">
+        <v>456</v>
+      </c>
+      <c r="Q88" t="s">
         <v>457</v>
       </c>
-      <c r="Q88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R88" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>18</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F89" t="s">
         <v>362</v>
       </c>
       <c r="G89" t="s">
+        <v>458</v>
+      </c>
+      <c r="H89" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L89" t="s">
         <v>64</v>
       </c>
       <c r="M89" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P89" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="Q89" t="s">
         <v>113</v>
       </c>
       <c r="R89" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>18</v>
       </c>
       <c r="C90" t="s">
         <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F90" t="s">
         <v>129</v>
       </c>
       <c r="G90" t="s">
+        <v>461</v>
+      </c>
+      <c r="H90" t="s">
         <v>462</v>
       </c>
-      <c r="H90" t="s">
+      <c r="I90" t="s">
         <v>463</v>
       </c>
-      <c r="I90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="L90" t="s">
+        <v>275</v>
+      </c>
+      <c r="M90" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P90" t="s">
         <v>138</v>
       </c>
       <c r="Q90" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>19</v>
       </c>
       <c r="E91" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F91" t="s">
         <v>50</v>
       </c>
       <c r="G91" t="s">
+        <v>465</v>
+      </c>
+      <c r="H91" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>88</v>
       </c>
       <c r="L91" t="s">
+        <v>275</v>
+      </c>
+      <c r="M91" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P91" t="s">
         <v>33</v>
       </c>
       <c r="Q91" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="R91" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" t="s">
         <v>68</v>
       </c>
       <c r="E92" t="s">
+        <v>468</v>
+      </c>
+      <c r="F92" t="s">
+        <v>173</v>
+      </c>
+      <c r="G92" t="s">
         <v>469</v>
       </c>
-      <c r="F92" t="s">
-[...2 lines deleted...]
-      <c r="G92" t="s">
+      <c r="H92" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="I92" t="s">
         <v>53</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>64</v>
       </c>
       <c r="M92" t="s">
+        <v>471</v>
+      </c>
+      <c r="P92" t="s">
         <v>472</v>
       </c>
-      <c r="P92" t="s">
+      <c r="Q92" t="s">
         <v>473</v>
       </c>
-      <c r="Q92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R92" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F93" t="s">
         <v>340</v>
       </c>
       <c r="G93" t="s">
+        <v>474</v>
+      </c>
+      <c r="H93" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="L93" t="s">
         <v>328</v>
       </c>
       <c r="M93" t="s">
         <v>329</v>
       </c>
       <c r="P93" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>143</v>
+      </c>
+      <c r="R93" t="s">
         <v>478</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C94" t="s">
         <v>68</v>
       </c>
       <c r="E94" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F94" t="s">
         <v>391</v>
       </c>
       <c r="G94" t="s">
+        <v>479</v>
+      </c>
+      <c r="H94" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L94" t="s">
+        <v>275</v>
+      </c>
+      <c r="M94" t="s">
         <v>276</v>
       </c>
-      <c r="M94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P94" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="Q94" t="s">
         <v>139</v>
       </c>
       <c r="R94" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>18</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F95" t="s">
         <v>129</v>
       </c>
       <c r="G95" t="s">
+        <v>482</v>
+      </c>
+      <c r="J95" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="L95" t="s">
         <v>64</v>
       </c>
       <c r="M95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P95" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="Q95" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R95" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F96" t="s">
+        <v>485</v>
+      </c>
+      <c r="G96" t="s">
         <v>486</v>
       </c>
-      <c r="G96" t="s">
+      <c r="H96" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="I96" t="s">
         <v>43</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
+        <v>488</v>
+      </c>
+      <c r="L96" t="s">
+        <v>183</v>
+      </c>
+      <c r="M96" t="s">
+        <v>184</v>
+      </c>
+      <c r="P96" t="s">
         <v>489</v>
-      </c>
-[...7 lines deleted...]
-        <v>490</v>
       </c>
       <c r="Q96" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C97" t="s">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>106</v>
       </c>
       <c r="F97" t="s">
+        <v>490</v>
+      </c>
+      <c r="G97" t="s">
         <v>491</v>
       </c>
-      <c r="G97" t="s">
+      <c r="H97" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="L97" t="s">
         <v>111</v>
       </c>
       <c r="M97" t="s">
         <v>112</v>
       </c>
       <c r="P97" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="Q97" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F98" t="s">
         <v>351</v>
       </c>
       <c r="G98" t="s">
+        <v>494</v>
+      </c>
+      <c r="H98" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="I98" t="s">
         <v>43</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="L98" t="s">
         <v>55</v>
       </c>
       <c r="M98" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P98" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q98" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="R98" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>18</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="J99" t="s">
         <v>78</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
+        <v>500</v>
+      </c>
+      <c r="Q99" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="R99" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>18</v>
       </c>
       <c r="C100" t="s">
         <v>68</v>
       </c>
       <c r="E100" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F100" t="s">
         <v>107</v>
       </c>
       <c r="G100" t="s">
+        <v>503</v>
+      </c>
+      <c r="H100" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="I100" t="s">
         <v>53</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>376</v>
       </c>
       <c r="L100" t="s">
         <v>64</v>
       </c>
       <c r="M100" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="P100" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q100" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
         <v>68</v>
       </c>
       <c r="E101" t="s">
         <v>426</v>
       </c>
       <c r="F101" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G101" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="J101" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L101" t="s">
         <v>89</v>
       </c>
       <c r="M101" t="s">
         <v>429</v>
       </c>
       <c r="P101" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q101" t="s">
         <v>390</v>
       </c>
       <c r="R101" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
       <c r="C102" t="s">
         <v>68</v>
       </c>
       <c r="E102" t="s">
         <v>128</v>
       </c>
       <c r="F102" t="s">
         <v>129</v>
       </c>
       <c r="G102" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="H102" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I102" t="s">
         <v>43</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>396</v>
       </c>
       <c r="L102" t="s">
         <v>132</v>
       </c>
       <c r="M102" t="s">
         <v>133</v>
       </c>
       <c r="P102" t="s">
         <v>91</v>
       </c>
       <c r="Q102" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="R102" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
         <v>68</v>
       </c>
       <c r="E103" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F103" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G103" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="H103" t="s">
         <v>373</v>
       </c>
       <c r="I103" t="s">
         <v>43</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>376</v>
       </c>
       <c r="L103" t="s">
+        <v>275</v>
+      </c>
+      <c r="M103" t="s">
         <v>276</v>
       </c>
-      <c r="M103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P103" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="Q103" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="R103" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
         <v>68</v>
       </c>
       <c r="E104" t="s">
+        <v>511</v>
+      </c>
+      <c r="F104" t="s">
         <v>512</v>
       </c>
-      <c r="F104" t="s">
+      <c r="G104" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="H104" t="s">
         <v>52</v>
       </c>
       <c r="I104" t="s">
         <v>53</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="L104" t="s">
         <v>328</v>
       </c>
       <c r="M104" t="s">
+        <v>515</v>
+      </c>
+      <c r="P104" t="s">
         <v>516</v>
       </c>
-      <c r="P104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q104" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="R104" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>50</v>
       </c>
       <c r="G105" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="J105" t="s">
         <v>78</v>
       </c>
       <c r="L105" t="s">
         <v>55</v>
       </c>
       <c r="M105" t="s">
         <v>56</v>
       </c>
       <c r="P105" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="Q105" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R105" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>100</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F106" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G106" t="s">
+        <v>519</v>
+      </c>
+      <c r="H106" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="I106" t="s">
         <v>43</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>376</v>
       </c>
       <c r="L106" t="s">
         <v>55</v>
       </c>
       <c r="M106" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P106" t="s">
         <v>33</v>
       </c>
       <c r="Q106" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R106" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>100</v>
       </c>
       <c r="C107" t="s">
         <v>68</v>
       </c>
       <c r="E107" t="s">
+        <v>271</v>
+      </c>
+      <c r="F107" t="s">
         <v>272</v>
       </c>
-      <c r="F107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="J107" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L107" t="s">
+        <v>275</v>
+      </c>
+      <c r="M107" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P107" t="s">
         <v>126</v>
       </c>
       <c r="Q107" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="R107" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F108" t="s">
         <v>362</v>
       </c>
       <c r="G108" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>354</v>
       </c>
       <c r="L108" t="s">
         <v>328</v>
       </c>
       <c r="M108" t="s">
         <v>329</v>
       </c>
       <c r="P108" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="Q108" t="s">
         <v>99</v>
       </c>
       <c r="R108" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C109" t="s">
         <v>19</v>
       </c>
       <c r="E109" t="s">
+        <v>271</v>
+      </c>
+      <c r="F109" t="s">
         <v>272</v>
       </c>
-      <c r="F109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G109" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="H109" t="s">
         <v>86</v>
       </c>
       <c r="I109" t="s">
         <v>87</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>103</v>
       </c>
       <c r="L109" t="s">
+        <v>275</v>
+      </c>
+      <c r="M109" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P109" t="s">
         <v>50</v>
       </c>
       <c r="Q109" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="R109" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>18</v>
       </c>
       <c r="C110" t="s">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>83</v>
       </c>
       <c r="F110" t="s">
         <v>50</v>
       </c>
       <c r="G110" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="H110" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="I110" t="s">
         <v>43</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L110" t="s">
         <v>89</v>
       </c>
       <c r="M110" t="s">
         <v>90</v>
       </c>
       <c r="P110" t="s">
         <v>129</v>
       </c>
       <c r="Q110" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
         <v>68</v>
       </c>
       <c r="E111" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F111" t="s">
         <v>351</v>
       </c>
       <c r="G111" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="H111" t="s">
         <v>428</v>
       </c>
       <c r="I111" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>44</v>
       </c>
       <c r="L111" t="s">
         <v>55</v>
       </c>
       <c r="M111" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P111" t="s">
+        <v>529</v>
+      </c>
+      <c r="Q111" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="R111" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="F112" t="s">
         <v>107</v>
       </c>
       <c r="G112" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="J112" t="s">
         <v>411</v>
       </c>
       <c r="L112" t="s">
         <v>89</v>
       </c>
       <c r="M112" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="P112" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="Q112" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C113" t="s">
         <v>68</v>
       </c>
       <c r="E113" t="s">
         <v>339</v>
       </c>
       <c r="F113" t="s">
+        <v>534</v>
+      </c>
+      <c r="G113" t="s">
         <v>535</v>
       </c>
-      <c r="G113" t="s">
+      <c r="H113" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="I113" t="s">
         <v>43</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L113" t="s">
         <v>79</v>
       </c>
       <c r="M113" t="s">
         <v>343</v>
       </c>
       <c r="P113" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="Q113" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R113" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>59</v>
       </c>
       <c r="F114" t="s">
         <v>346</v>
       </c>
       <c r="G114" t="s">
+        <v>539</v>
+      </c>
+      <c r="J114" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="L114" t="s">
         <v>64</v>
       </c>
       <c r="M114" t="s">
         <v>65</v>
       </c>
       <c r="P114" t="s">
         <v>66</v>
       </c>
       <c r="Q114" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="R114" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C115" t="s">
         <v>68</v>
       </c>
       <c r="E115" t="s">
         <v>106</v>
       </c>
       <c r="F115" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G115" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="J115" t="s">
         <v>411</v>
       </c>
       <c r="L115" t="s">
         <v>111</v>
       </c>
       <c r="M115" t="s">
         <v>112</v>
       </c>
       <c r="P115" t="s">
         <v>33</v>
       </c>
       <c r="Q115" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>106</v>
       </c>
       <c r="F116" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G116" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="J116" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L116" t="s">
         <v>111</v>
       </c>
       <c r="M116" t="s">
         <v>112</v>
       </c>
       <c r="P116" t="s">
         <v>104</v>
       </c>
       <c r="Q116" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="R116" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>18</v>
       </c>
       <c r="C117" t="s">
         <v>68</v>
       </c>
       <c r="E117" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F117" t="s">
         <v>122</v>
       </c>
       <c r="G117" t="s">
+        <v>545</v>
+      </c>
+      <c r="H117" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="I117" t="s">
         <v>43</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L117" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M117" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P117" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="Q117" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="R117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>128</v>
       </c>
       <c r="F118" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G118" t="s">
+        <v>548</v>
+      </c>
+      <c r="H118" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="L118" t="s">
         <v>132</v>
       </c>
       <c r="M118" t="s">
         <v>133</v>
       </c>
       <c r="P118" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="Q118" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>93</v>
       </c>
       <c r="C119" t="s">
         <v>68</v>
       </c>
       <c r="E119" t="s">
         <v>366</v>
       </c>
       <c r="F119" t="s">
         <v>351</v>
       </c>
       <c r="G119" t="s">
+        <v>551</v>
+      </c>
+      <c r="H119" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
       <c r="I119" t="s">
         <v>43</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>103</v>
       </c>
       <c r="L119" t="s">
         <v>64</v>
       </c>
       <c r="M119" t="s">
         <v>370</v>
       </c>
       <c r="P119" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="Q119" t="s">
         <v>390</v>
       </c>
       <c r="R119" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
         <v>68</v>
       </c>
       <c r="E120" t="s">
         <v>128</v>
       </c>
       <c r="F120" t="s">
         <v>340</v>
       </c>
       <c r="G120" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="H120" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I120" t="s">
         <v>43</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="L120" t="s">
         <v>132</v>
       </c>
       <c r="M120" t="s">
         <v>133</v>
       </c>
       <c r="P120" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="Q120" t="s">
         <v>357</v>
       </c>
       <c r="R120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121" t="s">
         <v>68</v>
       </c>
       <c r="E121" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="F121" t="s">
         <v>69</v>
       </c>
       <c r="G121" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="J121" t="s">
         <v>411</v>
       </c>
       <c r="L121" t="s">
         <v>89</v>
       </c>
       <c r="M121" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="P121" t="s">
         <v>138</v>
       </c>
       <c r="Q121" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>50</v>
       </c>
       <c r="G122" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="H122" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>88</v>
       </c>
       <c r="L122" t="s">
         <v>45</v>
       </c>
       <c r="M122" t="s">
         <v>46</v>
       </c>
       <c r="P122" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q122" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="R122" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>68</v>
       </c>
       <c r="E123" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F123" t="s">
         <v>33</v>
       </c>
       <c r="G123" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="J123" t="s">
         <v>78</v>
       </c>
       <c r="L123" t="s">
         <v>45</v>
       </c>
       <c r="M123" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P123" t="s">
+        <v>559</v>
+      </c>
+      <c r="Q123" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G124" t="s">
+        <v>561</v>
+      </c>
+      <c r="H124" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="I124" t="s">
         <v>43</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="L124" t="s">
+        <v>275</v>
+      </c>
+      <c r="M124" t="s">
         <v>276</v>
       </c>
-      <c r="M124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P124" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q124" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R124" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
       <c r="G125" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="H125" t="s">
         <v>399</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="L125" t="s">
         <v>45</v>
       </c>
       <c r="M125" t="s">
         <v>46</v>
       </c>
       <c r="P125" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="Q125" t="s">
         <v>120</v>
       </c>
       <c r="R125" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>121</v>
       </c>
       <c r="F126" t="s">
         <v>129</v>
       </c>
       <c r="G126" t="s">
+        <v>566</v>
+      </c>
+      <c r="H126" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="I126" t="s">
         <v>43</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L126" t="s">
         <v>55</v>
       </c>
       <c r="M126" t="s">
         <v>125</v>
       </c>
       <c r="P126" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="Q126" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="R126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>18</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>94</v>
       </c>
       <c r="G127" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="H127" t="s">
         <v>52</v>
       </c>
       <c r="I127" t="s">
         <v>53</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="L127" t="s">
         <v>45</v>
       </c>
       <c r="M127" t="s">
         <v>46</v>
       </c>
       <c r="P127" t="s">
         <v>91</v>
       </c>
       <c r="Q127" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="R127" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>100</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F128" t="s">
         <v>50</v>
       </c>
       <c r="G128" t="s">
+        <v>571</v>
+      </c>
+      <c r="J128" t="s">
+        <v>483</v>
+      </c>
+      <c r="L128" t="s">
+        <v>275</v>
+      </c>
+      <c r="M128" t="s">
+        <v>276</v>
+      </c>
+      <c r="P128" t="s">
+        <v>510</v>
+      </c>
+      <c r="Q128" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>573</v>
       </c>
       <c r="R128" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>84</v>
       </c>
       <c r="G129" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="H129" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>131</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>94</v>
       </c>
       <c r="Q129" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="R129" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
         <v>68</v>
       </c>
       <c r="E130" t="s">
         <v>358</v>
       </c>
       <c r="F130" t="s">
         <v>94</v>
       </c>
       <c r="G130" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="J130" t="s">
         <v>35</v>
       </c>
       <c r="L130" t="s">
         <v>55</v>
       </c>
       <c r="M130" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P130" t="s">
         <v>50</v>
       </c>
       <c r="Q130" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R130" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>18</v>
       </c>
       <c r="C131" t="s">
         <v>68</v>
       </c>
       <c r="E131" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F131" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G131" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="H131" t="s">
         <v>373</v>
       </c>
       <c r="I131" t="s">
         <v>43</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="L131" t="s">
+        <v>275</v>
+      </c>
+      <c r="M131" t="s">
         <v>276</v>
       </c>
-      <c r="M131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P131" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q131" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>18</v>
       </c>
       <c r="C132" t="s">
         <v>68</v>
       </c>
       <c r="E132" t="s">
         <v>358</v>
       </c>
       <c r="F132" t="s">
         <v>129</v>
       </c>
       <c r="G132" t="s">
+        <v>577</v>
+      </c>
+      <c r="H132" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="L132" t="s">
         <v>55</v>
       </c>
       <c r="M132" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P132" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="Q132" t="s">
         <v>417</v>
       </c>
       <c r="R132" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>83</v>
       </c>
       <c r="F133" t="s">
         <v>50</v>
       </c>
       <c r="G133" t="s">
+        <v>580</v>
+      </c>
+      <c r="H133" t="s">
         <v>581</v>
       </c>
-      <c r="H133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I133" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>110</v>
       </c>
       <c r="L133" t="s">
         <v>89</v>
       </c>
       <c r="M133" t="s">
         <v>90</v>
       </c>
       <c r="P133" t="s">
         <v>414</v>
       </c>
       <c r="Q133" t="s">
         <v>92</v>
       </c>
       <c r="R133" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>18</v>
       </c>
       <c r="C134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>83</v>
       </c>
       <c r="F134" t="s">
         <v>129</v>
       </c>
       <c r="G134" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="H134" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="L134" t="s">
         <v>89</v>
       </c>
       <c r="M134" t="s">
         <v>90</v>
       </c>
       <c r="P134" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="Q134" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R134" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>18</v>
       </c>
       <c r="C135" t="s">
         <v>68</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G135" t="s">
+        <v>585</v>
+      </c>
+      <c r="H135" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="I135" t="s">
         <v>43</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="Q135" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="R135" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="s">
         <v>68</v>
       </c>
       <c r="E136" t="s">
         <v>39</v>
       </c>
       <c r="F136" t="s">
         <v>94</v>
       </c>
       <c r="G136" t="s">
+        <v>587</v>
+      </c>
+      <c r="H136" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="I136" t="s">
         <v>43</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L136" t="s">
         <v>45</v>
       </c>
       <c r="M136" t="s">
         <v>46</v>
       </c>
       <c r="P136" t="s">
         <v>73</v>
       </c>
       <c r="Q136" t="s">
         <v>134</v>
       </c>
       <c r="R136" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" t="s">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>114</v>
       </c>
       <c r="F137" t="s">
         <v>50</v>
       </c>
       <c r="G137" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="H137" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="I137" t="s">
         <v>43</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>45</v>
       </c>
       <c r="M137" t="s">
         <v>118</v>
       </c>
       <c r="P137" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q137" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="R137" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>18</v>
       </c>
       <c r="C138" t="s">
         <v>68</v>
       </c>
       <c r="E138" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F138" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G138" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="H138" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
+        <v>593</v>
+      </c>
+      <c r="L138" t="s">
+        <v>275</v>
+      </c>
+      <c r="M138" t="s">
+        <v>276</v>
+      </c>
+      <c r="P138" t="s">
         <v>594</v>
-      </c>
-[...7 lines deleted...]
-        <v>595</v>
       </c>
       <c r="Q138" t="s">
         <v>357</v>
       </c>
       <c r="R138" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>93</v>
       </c>
       <c r="C139" t="s">
         <v>68</v>
       </c>
       <c r="E139" t="s">
         <v>49</v>
       </c>
       <c r="F139" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G139" t="s">
+        <v>595</v>
+      </c>
+      <c r="H139" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="I139" t="s">
         <v>43</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>396</v>
       </c>
       <c r="L139" t="s">
         <v>55</v>
       </c>
       <c r="M139" t="s">
         <v>56</v>
       </c>
       <c r="P139" t="s">
         <v>404</v>
       </c>
       <c r="Q139" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="R139" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>18</v>
       </c>
       <c r="C140" t="s">
         <v>68</v>
       </c>
       <c r="E140" t="s">
+        <v>271</v>
+      </c>
+      <c r="F140" t="s">
         <v>272</v>
       </c>
-      <c r="F140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" t="s">
+        <v>598</v>
+      </c>
+      <c r="H140" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="L140" t="s">
+        <v>275</v>
+      </c>
+      <c r="M140" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P140" t="s">
         <v>119</v>
       </c>
       <c r="Q140" t="s">
         <v>337</v>
       </c>
       <c r="R140" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F141" t="s">
         <v>84</v>
       </c>
       <c r="G141" t="s">
+        <v>601</v>
+      </c>
+      <c r="H141" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="L141" t="s">
         <v>55</v>
       </c>
       <c r="M141" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P141" t="s">
+        <v>604</v>
+      </c>
+      <c r="Q141" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="R141" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>338</v>
       </c>
       <c r="C142" t="s">
         <v>19</v>
       </c>
       <c r="E142" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F142" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G142" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="H142" t="s">
         <v>52</v>
       </c>
       <c r="I142" t="s">
         <v>53</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L142" t="s">
         <v>55</v>
       </c>
       <c r="M142" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P142" t="s">
         <v>94</v>
       </c>
       <c r="Q142" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="R142" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C143" t="s">
         <v>68</v>
       </c>
       <c r="E143" t="s">
         <v>128</v>
       </c>
       <c r="F143" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G143" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="J143" t="s">
         <v>78</v>
       </c>
       <c r="L143" t="s">
         <v>132</v>
       </c>
       <c r="M143" t="s">
         <v>133</v>
       </c>
       <c r="P143" t="s">
+        <v>608</v>
+      </c>
+      <c r="Q143" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144" t="s">
         <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F144" t="s">
         <v>122</v>
       </c>
       <c r="G144" t="s">
+        <v>610</v>
+      </c>
+      <c r="H144" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="I144" t="s">
         <v>43</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>72</v>
       </c>
       <c r="L144" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M144" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P144" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="Q144" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="R144" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F145" t="s">
         <v>391</v>
       </c>
       <c r="G145" t="s">
+        <v>613</v>
+      </c>
+      <c r="H145" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="I145" t="s">
         <v>43</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L145" t="s">
+        <v>275</v>
+      </c>
+      <c r="M145" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P145" t="s">
         <v>615</v>
       </c>
       <c r="Q145" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R145" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>100</v>
       </c>
       <c r="C146" t="s">
         <v>68</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
       <c r="F146" t="s">
         <v>94</v>
       </c>
       <c r="G146" t="s">
         <v>616</v>
       </c>
       <c r="J146" t="s">
@@ -10704,327 +10707,327 @@
       <c r="B147" t="s">
         <v>18</v>
       </c>
       <c r="C147" t="s">
         <v>68</v>
       </c>
       <c r="E147" t="s">
         <v>39</v>
       </c>
       <c r="F147" t="s">
         <v>94</v>
       </c>
       <c r="G147" t="s">
         <v>619</v>
       </c>
       <c r="J147" t="s">
         <v>411</v>
       </c>
       <c r="L147" t="s">
         <v>45</v>
       </c>
       <c r="M147" t="s">
         <v>46</v>
       </c>
       <c r="P147" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q147" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R147" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
         <v>391</v>
       </c>
       <c r="G148" t="s">
         <v>620</v>
       </c>
       <c r="H148" t="s">
         <v>621</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
         <v>622</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="Q148" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="R148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>100</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>623</v>
       </c>
       <c r="F149" t="s">
         <v>624</v>
       </c>
       <c r="G149" t="s">
         <v>625</v>
       </c>
       <c r="H149" t="s">
         <v>626</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>44</v>
       </c>
       <c r="L149" t="s">
         <v>64</v>
       </c>
       <c r="M149" t="s">
         <v>627</v>
       </c>
       <c r="P149" t="s">
         <v>404</v>
       </c>
       <c r="Q149" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R149" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>18</v>
       </c>
       <c r="C150" t="s">
         <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F150" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G150" t="s">
         <v>628</v>
       </c>
       <c r="J150" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L150" t="s">
         <v>328</v>
       </c>
       <c r="M150" t="s">
         <v>329</v>
       </c>
       <c r="P150" t="s">
         <v>430</v>
       </c>
       <c r="Q150" t="s">
         <v>417</v>
       </c>
       <c r="R150" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>18</v>
       </c>
       <c r="C151" t="s">
         <v>68</v>
       </c>
       <c r="E151" t="s">
         <v>83</v>
       </c>
       <c r="F151" t="s">
         <v>129</v>
       </c>
       <c r="G151" t="s">
         <v>629</v>
       </c>
       <c r="H151" t="s">
         <v>630</v>
       </c>
       <c r="I151" t="s">
         <v>43</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L151" t="s">
         <v>89</v>
       </c>
       <c r="M151" t="s">
         <v>90</v>
       </c>
       <c r="P151" t="s">
         <v>631</v>
       </c>
       <c r="Q151" t="s">
         <v>139</v>
       </c>
       <c r="R151" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>93</v>
       </c>
       <c r="C152" t="s">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>435</v>
       </c>
       <c r="F152" t="s">
         <v>362</v>
       </c>
       <c r="G152" t="s">
         <v>632</v>
       </c>
       <c r="H152" t="s">
         <v>633</v>
       </c>
       <c r="I152" t="s">
         <v>43</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="L152" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M152" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P152" t="s">
         <v>50</v>
       </c>
       <c r="Q152" t="s">
         <v>67</v>
       </c>
       <c r="R152" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
+        <v>271</v>
+      </c>
+      <c r="F153" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G153" t="s">
         <v>634</v>
       </c>
       <c r="H153" t="s">
         <v>52</v>
       </c>
       <c r="I153" t="s">
         <v>53</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>44</v>
       </c>
       <c r="L153" t="s">
+        <v>275</v>
+      </c>
+      <c r="M153" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P153" t="s">
         <v>138</v>
       </c>
       <c r="Q153" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="R153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>68</v>
       </c>
       <c r="E154" t="s">
         <v>366</v>
       </c>
       <c r="F154" t="s">
         <v>129</v>
       </c>
       <c r="G154" t="s">
         <v>635</v>
       </c>
       <c r="H154" t="s">
@@ -11044,770 +11047,770 @@
       </c>
       <c r="M154" t="s">
         <v>370</v>
       </c>
       <c r="P154" t="s">
         <v>638</v>
       </c>
       <c r="Q154" t="s">
         <v>337</v>
       </c>
       <c r="R154" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
         <v>19</v>
       </c>
       <c r="E155" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F155" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G155" t="s">
         <v>639</v>
       </c>
       <c r="H155" t="s">
         <v>640</v>
       </c>
       <c r="I155" t="s">
         <v>641</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>383</v>
       </c>
       <c r="L155" t="s">
+        <v>275</v>
+      </c>
+      <c r="M155" t="s">
         <v>276</v>
       </c>
-      <c r="M155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P155" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q155" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="R155" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>18</v>
       </c>
       <c r="C156" t="s">
         <v>68</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G156" t="s">
         <v>642</v>
       </c>
       <c r="J156" t="s">
         <v>78</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
         <v>643</v>
       </c>
       <c r="Q156" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="R156" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C157" t="s">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>128</v>
       </c>
       <c r="F157" t="s">
         <v>50</v>
       </c>
       <c r="G157" t="s">
         <v>644</v>
       </c>
       <c r="H157" t="s">
         <v>645</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L157" t="s">
         <v>132</v>
       </c>
       <c r="M157" t="s">
         <v>133</v>
       </c>
       <c r="P157" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="Q157" t="s">
         <v>646</v>
       </c>
       <c r="R157" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>93</v>
       </c>
       <c r="C158" t="s">
         <v>68</v>
       </c>
       <c r="E158" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F158" t="s">
         <v>647</v>
       </c>
       <c r="G158" t="s">
         <v>648</v>
       </c>
       <c r="H158" t="s">
         <v>649</v>
       </c>
       <c r="I158" t="s">
         <v>43</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>376</v>
       </c>
       <c r="L158" t="s">
+        <v>275</v>
+      </c>
+      <c r="M158" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P158" t="s">
         <v>650</v>
       </c>
       <c r="Q158" t="s">
         <v>651</v>
       </c>
       <c r="R158" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C159" t="s">
         <v>68</v>
       </c>
       <c r="E159" t="s">
         <v>435</v>
       </c>
       <c r="F159" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G159" t="s">
         <v>652</v>
       </c>
       <c r="H159" t="s">
         <v>653</v>
       </c>
       <c r="I159" t="s">
         <v>43</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="L159" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M159" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P159" t="s">
         <v>91</v>
       </c>
       <c r="Q159" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="R159" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>18</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F160" t="s">
         <v>94</v>
       </c>
       <c r="G160" t="s">
         <v>654</v>
       </c>
       <c r="H160" t="s">
         <v>655</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
         <v>656</v>
       </c>
       <c r="L160" t="s">
         <v>328</v>
       </c>
       <c r="M160" t="s">
         <v>329</v>
       </c>
       <c r="P160" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q160" t="s">
         <v>657</v>
       </c>
       <c r="R160" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>100</v>
       </c>
       <c r="C161" t="s">
         <v>68</v>
       </c>
       <c r="E161" t="s">
         <v>623</v>
       </c>
       <c r="F161" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G161" t="s">
         <v>658</v>
       </c>
       <c r="J161" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="L161" t="s">
         <v>64</v>
       </c>
       <c r="M161" t="s">
         <v>627</v>
       </c>
       <c r="P161" t="s">
         <v>659</v>
       </c>
       <c r="Q161" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="R161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C162" t="s">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>39</v>
       </c>
       <c r="F162" t="s">
         <v>50</v>
       </c>
       <c r="G162" t="s">
         <v>660</v>
       </c>
       <c r="J162" t="s">
         <v>661</v>
       </c>
       <c r="L162" t="s">
         <v>45</v>
       </c>
       <c r="M162" t="s">
         <v>46</v>
       </c>
       <c r="P162" t="s">
         <v>57</v>
       </c>
       <c r="Q162" t="s">
         <v>92</v>
       </c>
       <c r="R162" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>100</v>
       </c>
       <c r="C163" t="s">
         <v>68</v>
       </c>
       <c r="E163" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F163" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G163" t="s">
         <v>662</v>
       </c>
       <c r="H163" t="s">
         <v>663</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
         <v>664</v>
       </c>
       <c r="L163" t="s">
         <v>45</v>
       </c>
       <c r="M163" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P163" t="s">
         <v>33</v>
       </c>
       <c r="Q163" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C164" t="s">
         <v>68</v>
       </c>
       <c r="E164" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F164" t="s">
         <v>391</v>
       </c>
       <c r="G164" t="s">
         <v>665</v>
       </c>
       <c r="H164" t="s">
         <v>626</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L164" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M164" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P164" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="Q164" t="s">
         <v>666</v>
       </c>
       <c r="R164" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>18</v>
       </c>
       <c r="C165" t="s">
         <v>68</v>
       </c>
       <c r="E165" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F165" t="s">
         <v>391</v>
       </c>
       <c r="G165" t="s">
         <v>667</v>
       </c>
       <c r="J165" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L165" t="s">
+        <v>275</v>
+      </c>
+      <c r="M165" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P165" t="s">
         <v>668</v>
       </c>
       <c r="Q165" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="R165" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
         <v>68</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
         <v>669</v>
       </c>
       <c r="H166" t="s">
         <v>348</v>
       </c>
       <c r="I166" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="Q166" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="R166" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>93</v>
       </c>
       <c r="C167" t="s">
         <v>68</v>
       </c>
       <c r="E167" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="F167" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G167" t="s">
         <v>670</v>
       </c>
       <c r="J167" t="s">
         <v>411</v>
       </c>
       <c r="L167" t="s">
         <v>89</v>
       </c>
       <c r="M167" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="P167" t="s">
         <v>671</v>
       </c>
       <c r="Q167" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="R167" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>100</v>
       </c>
       <c r="C168" t="s">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>106</v>
       </c>
       <c r="F168" t="s">
         <v>385</v>
       </c>
       <c r="G168" t="s">
         <v>672</v>
       </c>
       <c r="H168" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
         <v>369</v>
       </c>
       <c r="L168" t="s">
         <v>111</v>
       </c>
       <c r="M168" t="s">
         <v>112</v>
       </c>
       <c r="P168" t="s">
         <v>138</v>
       </c>
       <c r="Q168" t="s">
         <v>673</v>
       </c>
       <c r="R168" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
         <v>68</v>
       </c>
       <c r="E169" t="s">
+        <v>271</v>
+      </c>
+      <c r="F169" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G169" t="s">
         <v>674</v>
       </c>
       <c r="J169" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L169" t="s">
+        <v>275</v>
+      </c>
+      <c r="M169" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P169" t="s">
         <v>50</v>
       </c>
       <c r="Q169" t="s">
         <v>618</v>
       </c>
       <c r="R169" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F170" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G170" t="s">
         <v>675</v>
       </c>
       <c r="J170" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L170" t="s">
+        <v>275</v>
+      </c>
+      <c r="M170" t="s">
         <v>276</v>
       </c>
-      <c r="M170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P170" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q170" t="s">
         <v>676</v>
       </c>
       <c r="R170" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
       <c r="C171" t="s">
         <v>68</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
       <c r="F171" t="s">
         <v>677</v>
       </c>
       <c r="G171" t="s">
         <v>678</v>
       </c>
       <c r="H171" t="s">
         <v>52</v>
       </c>
       <c r="I171" t="s">
         <v>53</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L171" t="s">
         <v>55</v>
       </c>
       <c r="M171" t="s">
         <v>56</v>
       </c>
       <c r="P171" t="s">
         <v>138</v>
       </c>
       <c r="Q171" t="s">
         <v>679</v>
       </c>
       <c r="R171" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
         <v>68</v>
       </c>
       <c r="E172" t="s">
         <v>366</v>
       </c>
       <c r="F172" t="s">
         <v>21</v>
       </c>
       <c r="G172" t="s">
         <v>680</v>
       </c>
       <c r="H172" t="s">
         <v>630</v>
       </c>
       <c r="I172" t="s">
@@ -11848,1932 +11851,1941 @@
       <c r="E173" t="s">
         <v>106</v>
       </c>
       <c r="F173" t="s">
         <v>682</v>
       </c>
       <c r="G173" t="s">
         <v>683</v>
       </c>
       <c r="J173" t="s">
         <v>78</v>
       </c>
       <c r="L173" t="s">
         <v>111</v>
       </c>
       <c r="M173" t="s">
         <v>112</v>
       </c>
       <c r="P173" t="s">
         <v>129</v>
       </c>
       <c r="Q173" t="s">
         <v>105</v>
       </c>
       <c r="R173" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C174" t="s">
         <v>68</v>
       </c>
       <c r="E174" t="s">
         <v>435</v>
       </c>
       <c r="F174" t="s">
         <v>362</v>
       </c>
       <c r="G174" t="s">
         <v>684</v>
       </c>
       <c r="H174" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I174" t="s">
         <v>43</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L174" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M174" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P174" t="s">
         <v>685</v>
       </c>
       <c r="Q174" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="R174" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>18</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G175" t="s">
         <v>686</v>
       </c>
       <c r="H175" t="s">
         <v>687</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
         <v>688</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>129</v>
       </c>
       <c r="Q175" t="s">
         <v>365</v>
       </c>
       <c r="R175" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>18</v>
       </c>
       <c r="C176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F176" t="s">
         <v>84</v>
       </c>
       <c r="G176" t="s">
         <v>689</v>
       </c>
       <c r="H176" t="s">
         <v>690</v>
       </c>
       <c r="I176" t="s">
         <v>43</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>54</v>
       </c>
       <c r="L176" t="s">
         <v>55</v>
       </c>
       <c r="M176" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P176" t="s">
         <v>404</v>
       </c>
       <c r="Q176" t="s">
         <v>390</v>
       </c>
       <c r="R176" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C177" t="s">
         <v>68</v>
       </c>
       <c r="E177" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F177" t="s">
         <v>691</v>
       </c>
       <c r="G177" t="s">
         <v>692</v>
       </c>
       <c r="H177" t="s">
         <v>693</v>
       </c>
       <c r="I177" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L177" t="s">
+        <v>275</v>
+      </c>
+      <c r="M177" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P177" t="s">
         <v>694</v>
       </c>
       <c r="Q177" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>100</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F178" t="s">
         <v>129</v>
       </c>
       <c r="G178" t="s">
         <v>695</v>
       </c>
       <c r="H178" t="s">
         <v>696</v>
       </c>
       <c r="I178" t="s">
         <v>43</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>45</v>
       </c>
       <c r="M178" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="P178" t="s">
         <v>697</v>
       </c>
       <c r="Q178" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R178" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>100</v>
       </c>
       <c r="C179" t="s">
         <v>68</v>
       </c>
       <c r="E179" t="s">
         <v>698</v>
       </c>
       <c r="F179" t="s">
         <v>122</v>
       </c>
       <c r="G179" t="s">
         <v>699</v>
       </c>
       <c r="H179" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
         <v>328</v>
       </c>
       <c r="M179" t="s">
         <v>700</v>
       </c>
       <c r="P179" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="Q179" t="s">
         <v>701</v>
       </c>
       <c r="R179" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>18</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F180" t="s">
         <v>702</v>
       </c>
       <c r="G180" t="s">
         <v>703</v>
       </c>
       <c r="H180" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I180" t="s">
         <v>43</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>110</v>
       </c>
       <c r="L180" t="s">
         <v>64</v>
       </c>
       <c r="M180" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P180" t="s">
         <v>704</v>
       </c>
       <c r="Q180" t="s">
         <v>651</v>
       </c>
       <c r="R180" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>384</v>
       </c>
       <c r="F181" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="G181" t="s">
         <v>705</v>
       </c>
       <c r="H181" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>45</v>
       </c>
       <c r="M181" t="s">
         <v>388</v>
       </c>
       <c r="P181" t="s">
         <v>73</v>
       </c>
       <c r="Q181" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="R181" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>49</v>
       </c>
       <c r="F182" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G182" t="s">
         <v>706</v>
       </c>
       <c r="H182" t="s">
         <v>707</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>708</v>
       </c>
       <c r="L182" t="s">
         <v>55</v>
       </c>
       <c r="M182" t="s">
         <v>56</v>
       </c>
       <c r="P182" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="Q182" t="s">
         <v>400</v>
       </c>
       <c r="R182" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>435</v>
       </c>
       <c r="F183" t="s">
         <v>94</v>
       </c>
       <c r="G183" t="s">
         <v>709</v>
       </c>
       <c r="H183" t="s">
         <v>645</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M183" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P183" t="s">
         <v>50</v>
       </c>
       <c r="Q183" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="R183" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>18</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>59</v>
       </c>
       <c r="F184" t="s">
         <v>21</v>
       </c>
       <c r="G184" t="s">
         <v>710</v>
       </c>
+      <c r="H184" t="s">
+        <v>711</v>
+      </c>
+      <c r="I184" t="s">
+        <v>43</v>
+      </c>
       <c r="J184" t="s">
-        <v>249</v>
+        <v>25</v>
+      </c>
+      <c r="K184" t="s">
+        <v>44</v>
       </c>
       <c r="L184" t="s">
         <v>64</v>
       </c>
       <c r="M184" t="s">
         <v>65</v>
       </c>
       <c r="P184" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="Q184" t="s">
         <v>673</v>
       </c>
       <c r="R184" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
         <v>68</v>
       </c>
       <c r="E185" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F185" t="s">
         <v>84</v>
       </c>
       <c r="G185" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="J185" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L185" t="s">
         <v>89</v>
       </c>
       <c r="M185" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="P185" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="Q185" t="s">
         <v>99</v>
       </c>
       <c r="R185" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C186" t="s">
         <v>19</v>
       </c>
       <c r="E186" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F186" t="s">
         <v>624</v>
       </c>
       <c r="G186" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="J186" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="L186" t="s">
         <v>64</v>
       </c>
       <c r="M186" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P186" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="Q186" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="R186" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
         <v>68</v>
       </c>
       <c r="E187" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F187" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G187" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H187" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I187" t="s">
         <v>43</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>110</v>
       </c>
       <c r="L187" t="s">
+        <v>275</v>
+      </c>
+      <c r="M187" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P187" t="s">
         <v>50</v>
       </c>
       <c r="Q187" t="s">
         <v>139</v>
       </c>
       <c r="R187" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>18</v>
       </c>
       <c r="C188" t="s">
         <v>68</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>50</v>
       </c>
       <c r="G188" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="J188" t="s">
         <v>78</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q188" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="R188" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
         <v>68</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>129</v>
       </c>
       <c r="G189" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H189" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>54</v>
       </c>
       <c r="L189" t="s">
         <v>45</v>
       </c>
       <c r="M189" t="s">
         <v>46</v>
       </c>
       <c r="P189" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q189" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R189" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>68</v>
       </c>
       <c r="E190" t="s">
         <v>377</v>
       </c>
       <c r="F190" t="s">
         <v>122</v>
       </c>
       <c r="G190" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="H190" t="s">
         <v>52</v>
       </c>
       <c r="I190" t="s">
         <v>53</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>376</v>
       </c>
       <c r="L190" t="s">
         <v>89</v>
       </c>
       <c r="M190" t="s">
         <v>380</v>
       </c>
       <c r="P190" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="Q190" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C191" t="s">
         <v>68</v>
       </c>
       <c r="E191" t="s">
+        <v>271</v>
+      </c>
+      <c r="F191" t="s">
         <v>272</v>
       </c>
-      <c r="F191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G191" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H191" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="L191" t="s">
+        <v>275</v>
+      </c>
+      <c r="M191" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P191" t="s">
         <v>50</v>
       </c>
       <c r="Q191" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="R191" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>100</v>
       </c>
       <c r="C192" t="s">
         <v>68</v>
       </c>
       <c r="E192" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F192" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G192" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H192" t="s">
         <v>434</v>
       </c>
       <c r="I192" t="s">
         <v>63</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
         <v>383</v>
       </c>
       <c r="L192" t="s">
         <v>55</v>
       </c>
       <c r="M192" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P192" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="Q192" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="R192" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>435</v>
       </c>
       <c r="F193" t="s">
         <v>21</v>
       </c>
       <c r="G193" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="J193" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="L193" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M193" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P193" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="Q193" t="s">
         <v>134</v>
       </c>
       <c r="R193" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>18</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>49</v>
       </c>
       <c r="F194" t="s">
         <v>21</v>
       </c>
       <c r="G194" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H194" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="L194" t="s">
         <v>55</v>
       </c>
       <c r="M194" t="s">
         <v>56</v>
       </c>
       <c r="P194" t="s">
         <v>138</v>
       </c>
       <c r="Q194" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R194" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>338</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>121</v>
       </c>
       <c r="F195" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G195" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H195" t="s">
         <v>136</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L195" t="s">
         <v>55</v>
       </c>
       <c r="M195" t="s">
         <v>125</v>
       </c>
       <c r="P195" t="s">
         <v>344</v>
       </c>
       <c r="Q195" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>18</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>106</v>
       </c>
       <c r="F196" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G196" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="J196" t="s">
         <v>78</v>
       </c>
       <c r="L196" t="s">
         <v>111</v>
       </c>
       <c r="M196" t="s">
         <v>112</v>
       </c>
       <c r="P196" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="Q196" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="R196" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>18</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>121</v>
       </c>
       <c r="F197" t="s">
         <v>129</v>
       </c>
       <c r="G197" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H197" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I197" t="s">
         <v>420</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>54</v>
       </c>
       <c r="L197" t="s">
         <v>55</v>
       </c>
       <c r="M197" t="s">
         <v>125</v>
       </c>
       <c r="P197" t="s">
         <v>94</v>
       </c>
       <c r="Q197" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="R197" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>18</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F198" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G198" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="H198" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="I198" t="s">
         <v>43</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
         <v>664</v>
       </c>
       <c r="L198" t="s">
+        <v>275</v>
+      </c>
+      <c r="M198" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P198" t="s">
         <v>91</v>
       </c>
       <c r="Q198" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R198" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>18</v>
       </c>
       <c r="C199" t="s">
         <v>68</v>
       </c>
       <c r="E199" t="s">
         <v>49</v>
       </c>
       <c r="F199" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G199" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H199" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="I199" t="s">
         <v>43</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="L199" t="s">
         <v>55</v>
       </c>
       <c r="M199" t="s">
         <v>56</v>
       </c>
       <c r="P199" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q199" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="R199" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="E200" t="s">
+        <v>271</v>
+      </c>
+      <c r="F200" t="s">
         <v>272</v>
       </c>
-      <c r="F200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G200" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H200" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="I200" t="s">
         <v>43</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L200" t="s">
+        <v>275</v>
+      </c>
+      <c r="M200" t="s">
         <v>276</v>
       </c>
-      <c r="M200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P200" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q200" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="R200" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>18</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F201" t="s">
         <v>129</v>
       </c>
       <c r="G201" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="J201" t="s">
         <v>78</v>
       </c>
       <c r="L201" t="s">
         <v>55</v>
       </c>
       <c r="M201" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P201" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="Q201" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="R201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>18</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="E202" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F202" t="s">
         <v>50</v>
       </c>
       <c r="G202" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="H202" t="s">
         <v>42</v>
       </c>
       <c r="I202" t="s">
         <v>43</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>88</v>
       </c>
       <c r="L202" t="s">
         <v>45</v>
       </c>
       <c r="M202" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202" t="s">
         <v>92</v>
       </c>
       <c r="R202" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="E203" t="s">
         <v>377</v>
       </c>
       <c r="F203" t="s">
         <v>50</v>
       </c>
       <c r="G203" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H203" t="s">
         <v>434</v>
       </c>
       <c r="I203" t="s">
         <v>63</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L203" t="s">
         <v>89</v>
       </c>
       <c r="M203" t="s">
         <v>380</v>
       </c>
       <c r="P203" t="s">
         <v>414</v>
       </c>
       <c r="Q203" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="R203" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C204" t="s">
         <v>68</v>
       </c>
       <c r="E204" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F204" t="s">
         <v>362</v>
       </c>
       <c r="G204" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H204" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L204" t="s">
+        <v>183</v>
+      </c>
+      <c r="M204" t="s">
         <v>184</v>
       </c>
-      <c r="M204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P204" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="Q204" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R204" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="E205" t="s">
         <v>358</v>
       </c>
       <c r="F205" t="s">
         <v>50</v>
       </c>
       <c r="G205" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="H205" t="s">
         <v>630</v>
       </c>
       <c r="I205" t="s">
         <v>43</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L205" t="s">
         <v>55</v>
       </c>
       <c r="M205" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P205" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="Q205" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R205" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C206" t="s">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>435</v>
       </c>
       <c r="F206" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G206" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H206" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L206" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M206" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P206" t="s">
         <v>50</v>
       </c>
       <c r="Q206" t="s">
         <v>30</v>
       </c>
       <c r="R206" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>18</v>
       </c>
       <c r="C207" t="s">
         <v>68</v>
       </c>
       <c r="E207" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F207" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="G207" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H207" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="L207" t="s">
+        <v>275</v>
+      </c>
+      <c r="M207" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P207" t="s">
         <v>50</v>
       </c>
       <c r="Q207" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="R207" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>100</v>
       </c>
       <c r="C208" t="s">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>106</v>
       </c>
       <c r="F208" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G208" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="J208" t="s">
         <v>78</v>
       </c>
       <c r="L208" t="s">
         <v>111</v>
       </c>
       <c r="M208" t="s">
         <v>112</v>
       </c>
       <c r="P208" t="s">
         <v>104</v>
       </c>
       <c r="Q208" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="R208" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>18</v>
       </c>
       <c r="C209" t="s">
         <v>68</v>
       </c>
       <c r="E209" t="s">
         <v>49</v>
       </c>
       <c r="F209" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G209" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="H209" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="I209" t="s">
         <v>63</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="L209" t="s">
         <v>55</v>
       </c>
       <c r="M209" t="s">
         <v>56</v>
       </c>
       <c r="P209" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q209" t="s">
         <v>120</v>
       </c>
       <c r="R209" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>18</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="E210" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F210" t="s">
         <v>391</v>
       </c>
       <c r="G210" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H210" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
         <v>637</v>
       </c>
       <c r="L210" t="s">
+        <v>275</v>
+      </c>
+      <c r="M210" t="s">
         <v>276</v>
       </c>
-      <c r="M210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P210" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="Q210" t="s">
         <v>673</v>
       </c>
       <c r="R210" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>93</v>
       </c>
       <c r="C211" t="s">
         <v>68</v>
       </c>
       <c r="E211" t="s">
         <v>435</v>
       </c>
       <c r="F211" t="s">
         <v>624</v>
       </c>
       <c r="G211" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="H211" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="I211" t="s">
         <v>63</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>688</v>
       </c>
       <c r="L211" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M211" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P211" t="s">
         <v>104</v>
       </c>
       <c r="Q211" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="R211" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>93</v>
       </c>
       <c r="C212" t="s">
         <v>68</v>
       </c>
       <c r="E212" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F212" t="s">
         <v>351</v>
       </c>
       <c r="G212" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H212" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L212" t="s">
         <v>55</v>
       </c>
       <c r="M212" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P212" t="s">
         <v>643</v>
       </c>
       <c r="Q212" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R212" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>18</v>
       </c>
       <c r="C213" t="s">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>114</v>
       </c>
       <c r="F213" t="s">
         <v>50</v>
       </c>
       <c r="G213" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="H213" t="s">
-        <v>773</v>
+        <v>175</v>
       </c>
       <c r="I213" t="s">
         <v>24</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L213" t="s">
         <v>45</v>
       </c>
       <c r="M213" t="s">
         <v>118</v>
       </c>
       <c r="P213" t="s">
         <v>638</v>
       </c>
       <c r="Q213" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="R213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>18</v>
       </c>
       <c r="C214" t="s">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>60</v>
       </c>
       <c r="G214" t="s">
         <v>774</v>
       </c>
       <c r="H214" t="s">
         <v>775</v>
       </c>
       <c r="I214" t="s">
         <v>53</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>138</v>
       </c>
       <c r="Q214" t="s">
         <v>776</v>
       </c>
       <c r="R214" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C215" t="s">
         <v>19</v>
       </c>
       <c r="E215" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F215" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G215" t="s">
         <v>777</v>
       </c>
       <c r="J215" t="s">
         <v>78</v>
       </c>
       <c r="L215" t="s">
         <v>55</v>
       </c>
       <c r="M215" t="s">
+        <v>150</v>
+      </c>
+      <c r="P215" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="Q215" t="s">
         <v>778</v>
       </c>
       <c r="R215" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>93</v>
       </c>
       <c r="C216" t="s">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>59</v>
       </c>
       <c r="F216" t="s">
         <v>40</v>
       </c>
       <c r="G216" t="s">
@@ -13790,51 +13802,51 @@
       </c>
       <c r="P216" t="s">
         <v>94</v>
       </c>
       <c r="Q216" t="s">
         <v>676</v>
       </c>
       <c r="R216" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>18</v>
       </c>
       <c r="C217" t="s">
         <v>68</v>
       </c>
       <c r="E217" t="s">
         <v>49</v>
       </c>
       <c r="F217" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G217" t="s">
         <v>781</v>
       </c>
       <c r="J217" t="s">
         <v>78</v>
       </c>
       <c r="L217" t="s">
         <v>55</v>
       </c>
       <c r="M217" t="s">
         <v>56</v>
       </c>
       <c r="P217" t="s">
         <v>138</v>
       </c>
       <c r="Q217" t="s">
         <v>782</v>
       </c>
       <c r="R217" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
@@ -13846,790 +13858,790 @@
       <c r="C218" t="s">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>75</v>
       </c>
       <c r="F218" t="s">
         <v>84</v>
       </c>
       <c r="G218" t="s">
         <v>783</v>
       </c>
       <c r="J218" t="s">
         <v>784</v>
       </c>
       <c r="L218" t="s">
         <v>79</v>
       </c>
       <c r="M218" t="s">
         <v>80</v>
       </c>
       <c r="P218" t="s">
         <v>785</v>
       </c>
       <c r="Q218" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R218" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>18</v>
       </c>
       <c r="C219" t="s">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>128</v>
       </c>
       <c r="F219" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G219" t="s">
         <v>786</v>
       </c>
       <c r="J219" t="s">
         <v>411</v>
       </c>
       <c r="L219" t="s">
         <v>132</v>
       </c>
       <c r="M219" t="s">
         <v>133</v>
       </c>
       <c r="P219" t="s">
         <v>787</v>
       </c>
       <c r="Q219" t="s">
         <v>134</v>
       </c>
       <c r="R219" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>18</v>
       </c>
       <c r="C220" t="s">
         <v>19</v>
       </c>
       <c r="E220" t="s">
+        <v>271</v>
+      </c>
+      <c r="F220" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G220" t="s">
         <v>788</v>
       </c>
       <c r="H220" t="s">
         <v>789</v>
       </c>
       <c r="I220" t="s">
         <v>63</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>44</v>
       </c>
       <c r="L220" t="s">
+        <v>275</v>
+      </c>
+      <c r="M220" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P220" t="s">
         <v>104</v>
       </c>
       <c r="Q220" t="s">
         <v>790</v>
       </c>
       <c r="R220" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>106</v>
       </c>
       <c r="F221" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G221" t="s">
         <v>791</v>
       </c>
       <c r="H221" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="I221" t="s">
         <v>53</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>103</v>
       </c>
       <c r="L221" t="s">
         <v>111</v>
       </c>
       <c r="M221" t="s">
         <v>112</v>
       </c>
       <c r="P221" t="s">
         <v>792</v>
       </c>
       <c r="Q221" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>100</v>
       </c>
       <c r="C222" t="s">
         <v>19</v>
       </c>
       <c r="E222" t="s">
+        <v>271</v>
+      </c>
+      <c r="F222" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G222" t="s">
         <v>793</v>
       </c>
       <c r="H222" t="s">
         <v>794</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>44</v>
       </c>
       <c r="L222" t="s">
+        <v>275</v>
+      </c>
+      <c r="M222" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P222" t="s">
         <v>50</v>
       </c>
       <c r="Q222" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="R222" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>18</v>
       </c>
       <c r="C223" t="s">
         <v>19</v>
       </c>
       <c r="E223" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F223" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G223" t="s">
         <v>795</v>
       </c>
       <c r="H223" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>44</v>
       </c>
       <c r="L223" t="s">
         <v>64</v>
       </c>
       <c r="M223" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P223" t="s">
         <v>643</v>
       </c>
       <c r="Q223" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="R223" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>93</v>
       </c>
       <c r="C224" t="s">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>59</v>
       </c>
       <c r="F224" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G224" t="s">
         <v>796</v>
       </c>
       <c r="J224" t="s">
         <v>78</v>
       </c>
       <c r="L224" t="s">
         <v>64</v>
       </c>
       <c r="M224" t="s">
         <v>65</v>
       </c>
       <c r="P224" t="s">
         <v>129</v>
       </c>
       <c r="Q224" t="s">
         <v>113</v>
       </c>
       <c r="R224" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C225" t="s">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>106</v>
       </c>
       <c r="F225" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G225" t="s">
         <v>797</v>
       </c>
       <c r="H225" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="I225" t="s">
         <v>43</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
         <v>798</v>
       </c>
       <c r="L225" t="s">
         <v>111</v>
       </c>
       <c r="M225" t="s">
         <v>112</v>
       </c>
       <c r="P225" t="s">
         <v>50</v>
       </c>
       <c r="Q225" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>18</v>
       </c>
       <c r="C226" t="s">
         <v>68</v>
       </c>
       <c r="E226" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F226" t="s">
         <v>799</v>
       </c>
       <c r="G226" t="s">
         <v>800</v>
       </c>
       <c r="H226" t="s">
         <v>801</v>
       </c>
       <c r="I226" t="s">
         <v>24</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L226" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M226" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P226" t="s">
         <v>802</v>
       </c>
       <c r="Q226" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R226" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>18</v>
       </c>
       <c r="C227" t="s">
         <v>19</v>
       </c>
       <c r="E227" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F227" t="s">
         <v>362</v>
       </c>
       <c r="G227" t="s">
         <v>803</v>
       </c>
       <c r="H227" t="s">
         <v>804</v>
       </c>
       <c r="I227" t="s">
         <v>43</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
         <v>383</v>
       </c>
       <c r="L227" t="s">
         <v>64</v>
       </c>
       <c r="M227" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P227" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="Q227" t="s">
         <v>805</v>
       </c>
       <c r="R227" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>18</v>
       </c>
       <c r="C228" t="s">
         <v>68</v>
       </c>
       <c r="E228" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F228" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="G228" t="s">
         <v>806</v>
       </c>
       <c r="J228" t="s">
         <v>78</v>
       </c>
       <c r="L228" t="s">
         <v>45</v>
       </c>
       <c r="M228" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="P228" t="s">
         <v>807</v>
       </c>
       <c r="Q228" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R228" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>18</v>
       </c>
       <c r="C229" t="s">
         <v>19</v>
       </c>
       <c r="E229" t="s">
         <v>39</v>
       </c>
       <c r="F229" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G229" t="s">
         <v>808</v>
       </c>
       <c r="H229" t="s">
         <v>136</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
         <v>383</v>
       </c>
       <c r="L229" t="s">
         <v>45</v>
       </c>
       <c r="M229" t="s">
         <v>46</v>
       </c>
       <c r="P229" t="s">
         <v>809</v>
       </c>
       <c r="Q229" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>18</v>
       </c>
       <c r="C230" t="s">
         <v>19</v>
       </c>
       <c r="E230" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F230" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G230" t="s">
         <v>810</v>
       </c>
       <c r="H230" t="s">
         <v>399</v>
       </c>
       <c r="I230" t="s">
         <v>24</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>811</v>
       </c>
       <c r="L230" t="s">
         <v>64</v>
       </c>
       <c r="M230" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="P230" t="s">
         <v>50</v>
       </c>
       <c r="Q230" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C231" t="s">
         <v>68</v>
       </c>
       <c r="E231" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F231" t="s">
         <v>691</v>
       </c>
       <c r="G231" t="s">
         <v>812</v>
       </c>
       <c r="H231" t="s">
         <v>813</v>
       </c>
       <c r="I231" t="s">
         <v>814</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="L231" t="s">
+        <v>275</v>
+      </c>
+      <c r="M231" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P231" t="s">
         <v>815</v>
       </c>
       <c r="Q231" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>18</v>
       </c>
       <c r="C232" t="s">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>106</v>
       </c>
       <c r="F232" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G232" t="s">
         <v>816</v>
       </c>
       <c r="J232" t="s">
         <v>78</v>
       </c>
       <c r="L232" t="s">
         <v>111</v>
       </c>
       <c r="M232" t="s">
         <v>112</v>
       </c>
       <c r="P232" t="s">
         <v>138</v>
       </c>
       <c r="Q232" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R232" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>18</v>
       </c>
       <c r="C233" t="s">
         <v>68</v>
       </c>
       <c r="E233" t="s">
         <v>121</v>
       </c>
       <c r="F233" t="s">
         <v>129</v>
       </c>
       <c r="G233" t="s">
         <v>817</v>
       </c>
       <c r="H233" t="s">
         <v>818</v>
       </c>
       <c r="I233" t="s">
         <v>43</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
         <v>369</v>
       </c>
       <c r="L233" t="s">
         <v>55</v>
       </c>
       <c r="M233" t="s">
         <v>125</v>
       </c>
       <c r="P233" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="Q233" t="s">
         <v>345</v>
       </c>
       <c r="R233" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C234" t="s">
         <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>106</v>
       </c>
       <c r="F234" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G234" t="s">
         <v>819</v>
       </c>
       <c r="H234" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="I234" t="s">
         <v>53</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>103</v>
       </c>
       <c r="L234" t="s">
         <v>111</v>
       </c>
       <c r="M234" t="s">
         <v>112</v>
       </c>
       <c r="P234" t="s">
         <v>50</v>
       </c>
       <c r="Q234" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>93</v>
       </c>
       <c r="C235" t="s">
         <v>68</v>
       </c>
       <c r="E235" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F235" t="s">
         <v>391</v>
       </c>
       <c r="G235" t="s">
         <v>821</v>
       </c>
       <c r="H235" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="I235" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
         <v>664</v>
       </c>
       <c r="L235" t="s">
+        <v>275</v>
+      </c>
+      <c r="M235" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P235" t="s">
         <v>822</v>
       </c>
       <c r="Q235" t="s">
         <v>38</v>
       </c>
       <c r="R235" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>18</v>
       </c>
       <c r="C236" t="s">
         <v>19</v>
       </c>
       <c r="E236" t="s">
         <v>128</v>
       </c>
       <c r="F236" t="s">
@@ -14638,458 +14650,458 @@
       <c r="G236" t="s">
         <v>824</v>
       </c>
       <c r="H236" t="s">
         <v>825</v>
       </c>
       <c r="I236" t="s">
         <v>53</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>44</v>
       </c>
       <c r="L236" t="s">
         <v>132</v>
       </c>
       <c r="M236" t="s">
         <v>133</v>
       </c>
       <c r="P236" t="s">
         <v>826</v>
       </c>
       <c r="Q236" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="R236" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="E237" t="s">
         <v>377</v>
       </c>
       <c r="F237" t="s">
         <v>391</v>
       </c>
       <c r="G237" t="s">
         <v>827</v>
       </c>
       <c r="H237" t="s">
         <v>633</v>
       </c>
       <c r="I237" t="s">
         <v>43</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="L237" t="s">
         <v>89</v>
       </c>
       <c r="M237" t="s">
         <v>380</v>
       </c>
       <c r="P237" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q237" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="R237" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>18</v>
       </c>
       <c r="C238" t="s">
         <v>68</v>
       </c>
       <c r="E238" t="s">
         <v>32</v>
       </c>
       <c r="F238" t="s">
         <v>828</v>
       </c>
       <c r="G238" t="s">
         <v>829</v>
       </c>
       <c r="H238" t="s">
         <v>830</v>
       </c>
       <c r="I238" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>117</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238" t="s">
         <v>36</v>
       </c>
       <c r="P238" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q238" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>18</v>
       </c>
       <c r="C239" t="s">
         <v>68</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G239" t="s">
         <v>831</v>
       </c>
       <c r="J239" t="s">
         <v>78</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239" t="s">
         <v>28</v>
       </c>
       <c r="P239" t="s">
         <v>832</v>
       </c>
       <c r="Q239" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="R239" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C240" t="s">
         <v>68</v>
       </c>
       <c r="E240" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F240" t="s">
         <v>351</v>
       </c>
       <c r="G240" t="s">
         <v>833</v>
       </c>
       <c r="H240" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I240" t="s">
         <v>24</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>103</v>
       </c>
       <c r="L240" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M240" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P240" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q240" t="s">
         <v>834</v>
       </c>
       <c r="R240" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C241" t="s">
         <v>68</v>
       </c>
       <c r="E241" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F241" t="s">
         <v>84</v>
       </c>
       <c r="G241" t="s">
         <v>835</v>
       </c>
       <c r="H241" t="s">
         <v>836</v>
       </c>
       <c r="I241" t="s">
         <v>43</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>44</v>
       </c>
       <c r="L241" t="s">
         <v>64</v>
       </c>
       <c r="M241" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P241" t="s">
         <v>837</v>
       </c>
       <c r="Q241" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="R241" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>18</v>
       </c>
       <c r="C242" t="s">
         <v>68</v>
       </c>
       <c r="E242" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F242" t="s">
         <v>50</v>
       </c>
       <c r="G242" t="s">
         <v>838</v>
       </c>
       <c r="J242" t="s">
         <v>839</v>
       </c>
       <c r="L242" t="s">
+        <v>275</v>
+      </c>
+      <c r="M242" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P242" t="s">
         <v>333</v>
       </c>
       <c r="Q242" t="s">
         <v>400</v>
       </c>
       <c r="R242" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>18</v>
       </c>
       <c r="C243" t="s">
         <v>68</v>
       </c>
       <c r="E243" t="s">
         <v>75</v>
       </c>
       <c r="F243" t="s">
         <v>94</v>
       </c>
       <c r="G243" t="s">
         <v>840</v>
       </c>
       <c r="J243" t="s">
         <v>411</v>
       </c>
       <c r="L243" t="s">
         <v>79</v>
       </c>
       <c r="M243" t="s">
         <v>80</v>
       </c>
       <c r="P243" t="s">
         <v>50</v>
       </c>
       <c r="Q243" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="R243" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>18</v>
       </c>
       <c r="C244" t="s">
         <v>68</v>
       </c>
       <c r="E244" t="s">
         <v>49</v>
       </c>
       <c r="F244" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G244" t="s">
         <v>841</v>
       </c>
       <c r="H244" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I244" t="s">
         <v>24</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
         <v>842</v>
       </c>
       <c r="L244" t="s">
         <v>55</v>
       </c>
       <c r="M244" t="s">
         <v>56</v>
       </c>
       <c r="P244" t="s">
         <v>129</v>
       </c>
       <c r="Q244" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>100</v>
       </c>
       <c r="C245" t="s">
         <v>19</v>
       </c>
       <c r="E245" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F245" t="s">
         <v>362</v>
       </c>
       <c r="G245" t="s">
         <v>844</v>
       </c>
       <c r="J245" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L245" t="s">
         <v>89</v>
       </c>
       <c r="M245" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="P245" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="Q245" t="s">
         <v>400</v>
       </c>
       <c r="R245" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>18</v>
       </c>
       <c r="C246" t="s">
         <v>68</v>
       </c>
       <c r="E246" t="s">
         <v>121</v>
       </c>
       <c r="F246" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G246" t="s">
         <v>845</v>
       </c>
       <c r="H246" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I246" t="s">
         <v>24</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>103</v>
       </c>
       <c r="L246" t="s">
         <v>55</v>
       </c>
       <c r="M246" t="s">
         <v>125</v>
       </c>
       <c r="P246" t="s">
         <v>138</v>
       </c>
       <c r="Q246" t="s">
         <v>38</v>
       </c>
       <c r="R246" t="s">
         <v>31</v>
       </c>
@@ -15130,676 +15142,676 @@
       </c>
       <c r="R247" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>93</v>
       </c>
       <c r="C248" t="s">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>50</v>
       </c>
       <c r="G248" t="s">
         <v>848</v>
       </c>
       <c r="H248" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="I248" t="s">
         <v>43</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>54</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248" t="s">
         <v>28</v>
       </c>
       <c r="P248" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q248" t="s">
         <v>782</v>
       </c>
       <c r="R248" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>18</v>
       </c>
       <c r="C249" t="s">
         <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>49</v>
       </c>
       <c r="F249" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G249" t="s">
         <v>849</v>
       </c>
       <c r="J249" t="s">
         <v>78</v>
       </c>
       <c r="L249" t="s">
         <v>55</v>
       </c>
       <c r="M249" t="s">
         <v>56</v>
       </c>
       <c r="P249" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="Q249" t="s">
         <v>99</v>
       </c>
       <c r="R249" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>18</v>
       </c>
       <c r="C250" t="s">
         <v>68</v>
       </c>
       <c r="E250" t="s">
         <v>75</v>
       </c>
       <c r="F250" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G250" t="s">
         <v>850</v>
       </c>
       <c r="J250" t="s">
         <v>78</v>
       </c>
       <c r="L250" t="s">
         <v>79</v>
       </c>
       <c r="M250" t="s">
         <v>80</v>
       </c>
       <c r="P250" t="s">
         <v>50</v>
       </c>
       <c r="Q250" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="R250" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>93</v>
       </c>
       <c r="C251" t="s">
         <v>68</v>
       </c>
       <c r="E251" t="s">
         <v>384</v>
       </c>
       <c r="F251" t="s">
         <v>828</v>
       </c>
       <c r="G251" t="s">
         <v>851</v>
       </c>
       <c r="J251" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L251" t="s">
         <v>45</v>
       </c>
       <c r="M251" t="s">
         <v>388</v>
       </c>
       <c r="P251" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q251" t="s">
         <v>400</v>
       </c>
       <c r="R251" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>18</v>
       </c>
       <c r="C252" t="s">
         <v>68</v>
       </c>
       <c r="E252" t="s">
         <v>128</v>
       </c>
       <c r="F252" t="s">
         <v>129</v>
       </c>
       <c r="G252" t="s">
         <v>853</v>
       </c>
       <c r="H252" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I252" t="s">
         <v>43</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
         <v>854</v>
       </c>
       <c r="L252" t="s">
         <v>132</v>
       </c>
       <c r="M252" t="s">
         <v>133</v>
       </c>
       <c r="P252" t="s">
         <v>855</v>
       </c>
       <c r="Q252" t="s">
         <v>843</v>
       </c>
       <c r="R252" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>100</v>
       </c>
       <c r="C253" t="s">
         <v>68</v>
       </c>
       <c r="E253" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F253" t="s">
         <v>828</v>
       </c>
       <c r="G253" t="s">
         <v>856</v>
       </c>
       <c r="H253" t="s">
         <v>857</v>
       </c>
       <c r="I253" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
+        <v>183</v>
+      </c>
+      <c r="M253" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="P253" t="s">
         <v>832</v>
       </c>
       <c r="Q253" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>18</v>
       </c>
       <c r="C254" t="s">
         <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>339</v>
       </c>
       <c r="F254" t="s">
         <v>129</v>
       </c>
       <c r="G254" t="s">
         <v>859</v>
       </c>
       <c r="H254" t="s">
         <v>860</v>
       </c>
       <c r="I254" t="s">
         <v>43</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L254" t="s">
         <v>79</v>
       </c>
       <c r="M254" t="s">
         <v>343</v>
       </c>
       <c r="P254" t="s">
         <v>861</v>
       </c>
       <c r="Q254" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="R254" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C255" t="s">
         <v>68</v>
       </c>
       <c r="E255" t="s">
         <v>366</v>
       </c>
       <c r="F255" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G255" t="s">
         <v>862</v>
       </c>
       <c r="H255" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="I255" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L255" t="s">
         <v>64</v>
       </c>
       <c r="M255" t="s">
         <v>370</v>
       </c>
       <c r="P255" t="s">
         <v>863</v>
       </c>
       <c r="Q255" t="s">
         <v>58</v>
       </c>
       <c r="R255" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>18</v>
       </c>
       <c r="C256" t="s">
         <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>128</v>
       </c>
       <c r="F256" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G256" t="s">
         <v>864</v>
       </c>
       <c r="H256" t="s">
         <v>52</v>
       </c>
       <c r="I256" t="s">
         <v>53</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
         <v>865</v>
       </c>
       <c r="L256" t="s">
         <v>132</v>
       </c>
       <c r="M256" t="s">
         <v>133</v>
       </c>
       <c r="P256" t="s">
         <v>694</v>
       </c>
       <c r="Q256" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>18</v>
       </c>
       <c r="C257" t="s">
         <v>68</v>
       </c>
       <c r="E257" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F257" t="s">
         <v>50</v>
       </c>
       <c r="G257" t="s">
         <v>866</v>
       </c>
       <c r="H257" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="I257" t="s">
         <v>43</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L257" t="s">
+        <v>275</v>
+      </c>
+      <c r="M257" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P257" t="s">
         <v>867</v>
       </c>
       <c r="Q257" t="s">
         <v>868</v>
       </c>
       <c r="R257" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>18</v>
       </c>
       <c r="C258" t="s">
         <v>19</v>
       </c>
       <c r="E258" t="s">
         <v>869</v>
       </c>
       <c r="F258" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G258" t="s">
         <v>870</v>
       </c>
       <c r="H258" t="s">
         <v>871</v>
       </c>
       <c r="I258" t="s">
         <v>43</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258" t="s">
         <v>872</v>
       </c>
       <c r="P258" t="s">
         <v>643</v>
       </c>
       <c r="Q258" t="s">
         <v>873</v>
       </c>
       <c r="R258" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>18</v>
       </c>
       <c r="C259" t="s">
         <v>68</v>
       </c>
       <c r="E259" t="s">
         <v>128</v>
       </c>
       <c r="F259" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G259" t="s">
         <v>874</v>
       </c>
       <c r="J259" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L259" t="s">
         <v>132</v>
       </c>
       <c r="M259" t="s">
         <v>133</v>
       </c>
       <c r="P259" t="s">
         <v>138</v>
       </c>
       <c r="Q259" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="R259" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>18</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>83</v>
       </c>
       <c r="F260" t="s">
         <v>129</v>
       </c>
       <c r="G260" t="s">
         <v>875</v>
       </c>
       <c r="H260" t="s">
         <v>876</v>
       </c>
       <c r="I260" t="s">
         <v>43</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L260" t="s">
         <v>89</v>
       </c>
       <c r="M260" t="s">
         <v>90</v>
       </c>
       <c r="P260" t="s">
         <v>138</v>
       </c>
       <c r="Q260" t="s">
         <v>400</v>
       </c>
       <c r="R260" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>18</v>
       </c>
       <c r="C261" t="s">
         <v>68</v>
       </c>
       <c r="E261" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F261" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G261" t="s">
         <v>877</v>
       </c>
       <c r="H261" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I261" t="s">
         <v>43</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
         <v>878</v>
       </c>
       <c r="L261" t="s">
+        <v>275</v>
+      </c>
+      <c r="M261" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P261" t="s">
         <v>50</v>
       </c>
       <c r="Q261" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="R261" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>18</v>
       </c>
       <c r="C262" t="s">
         <v>68</v>
       </c>
       <c r="E262" t="s">
         <v>49</v>
       </c>
       <c r="F262" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G262" t="s">
         <v>879</v>
       </c>
       <c r="J262" t="s">
         <v>78</v>
       </c>
       <c r="L262" t="s">
         <v>55</v>
       </c>
       <c r="M262" t="s">
         <v>56</v>
       </c>
       <c r="P262" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q262" t="s">
         <v>880</v>
       </c>
       <c r="R262" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>18</v>
       </c>
       <c r="C263" t="s">
         <v>68</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
         <v>84</v>
       </c>
       <c r="G263" t="s">
@@ -15822,483 +15834,483 @@
       </c>
       <c r="M263" t="s">
         <v>28</v>
       </c>
       <c r="P263" t="s">
         <v>883</v>
       </c>
       <c r="Q263" t="s">
         <v>873</v>
       </c>
       <c r="R263" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>100</v>
       </c>
       <c r="C264" t="s">
         <v>19</v>
       </c>
       <c r="E264" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F264" t="s">
         <v>50</v>
       </c>
       <c r="G264" t="s">
         <v>884</v>
       </c>
       <c r="H264" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I264" t="s">
         <v>24</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L264" t="s">
+        <v>275</v>
+      </c>
+      <c r="M264" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P264" t="s">
         <v>822</v>
       </c>
       <c r="Q264" t="s">
         <v>776</v>
       </c>
       <c r="R264" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>93</v>
       </c>
       <c r="C265" t="s">
         <v>68</v>
       </c>
       <c r="E265" t="s">
         <v>426</v>
       </c>
       <c r="F265" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G265" t="s">
         <v>885</v>
       </c>
       <c r="J265" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L265" t="s">
         <v>89</v>
       </c>
       <c r="M265" t="s">
         <v>429</v>
       </c>
       <c r="P265" t="s">
         <v>886</v>
       </c>
       <c r="Q265" t="s">
         <v>400</v>
       </c>
       <c r="R265" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>100</v>
       </c>
       <c r="C266" t="s">
         <v>68</v>
       </c>
       <c r="E266" t="s">
         <v>698</v>
       </c>
       <c r="F266" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G266" t="s">
         <v>887</v>
       </c>
       <c r="J266" t="s">
         <v>888</v>
       </c>
       <c r="L266" t="s">
         <v>328</v>
       </c>
       <c r="M266" t="s">
         <v>700</v>
       </c>
       <c r="P266" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q266" t="s">
         <v>415</v>
       </c>
       <c r="R266" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C267" t="s">
         <v>19</v>
       </c>
       <c r="E267" t="s">
         <v>39</v>
       </c>
       <c r="F267" t="s">
         <v>94</v>
       </c>
       <c r="G267" t="s">
         <v>889</v>
       </c>
       <c r="H267" t="s">
         <v>434</v>
       </c>
       <c r="I267" t="s">
         <v>63</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L267" t="s">
         <v>45</v>
       </c>
       <c r="M267" t="s">
         <v>46</v>
       </c>
       <c r="P267" t="s">
         <v>57</v>
       </c>
       <c r="Q267" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R267" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>18</v>
       </c>
       <c r="C268" t="s">
         <v>68</v>
       </c>
       <c r="E268" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F268" t="s">
         <v>21</v>
       </c>
       <c r="G268" t="s">
         <v>890</v>
       </c>
       <c r="H268" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I268" t="s">
         <v>24</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>44</v>
       </c>
       <c r="L268" t="s">
         <v>328</v>
       </c>
       <c r="M268" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="P268" t="s">
         <v>891</v>
       </c>
       <c r="Q268" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="R268" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>18</v>
       </c>
       <c r="C269" t="s">
         <v>68</v>
       </c>
       <c r="E269" t="s">
         <v>892</v>
       </c>
       <c r="F269" t="s">
         <v>40</v>
       </c>
       <c r="G269" t="s">
         <v>893</v>
       </c>
       <c r="H269" t="s">
         <v>894</v>
       </c>
       <c r="I269" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>44</v>
       </c>
       <c r="L269" t="s">
         <v>328</v>
       </c>
       <c r="M269" t="s">
         <v>895</v>
       </c>
       <c r="P269" t="s">
         <v>631</v>
       </c>
       <c r="Q269" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R269" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C270" t="s">
         <v>19</v>
       </c>
       <c r="E270" t="s">
         <v>366</v>
       </c>
       <c r="F270" t="s">
         <v>50</v>
       </c>
       <c r="G270" t="s">
         <v>896</v>
       </c>
       <c r="H270" t="s">
         <v>897</v>
       </c>
       <c r="I270" t="s">
         <v>24</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>103</v>
       </c>
       <c r="L270" t="s">
         <v>64</v>
       </c>
       <c r="M270" t="s">
         <v>370</v>
       </c>
       <c r="P270" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="Q270" t="s">
         <v>361</v>
       </c>
       <c r="R270" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>18</v>
       </c>
       <c r="C271" t="s">
         <v>68</v>
       </c>
       <c r="E271" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F271" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G271" t="s">
         <v>898</v>
       </c>
       <c r="H271" t="s">
         <v>899</v>
       </c>
       <c r="I271" t="s">
         <v>24</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
         <v>376</v>
       </c>
       <c r="L271" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M271" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P271" t="s">
         <v>900</v>
       </c>
       <c r="Q271" t="s">
         <v>127</v>
       </c>
       <c r="R271" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>18</v>
       </c>
       <c r="C272" t="s">
         <v>19</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G272" t="s">
         <v>901</v>
       </c>
       <c r="H272" t="s">
         <v>902</v>
       </c>
       <c r="I272" t="s">
         <v>24</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272" t="s">
         <v>28</v>
       </c>
       <c r="P272" t="s">
         <v>903</v>
       </c>
       <c r="Q272" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>18</v>
       </c>
       <c r="C273" t="s">
         <v>19</v>
       </c>
       <c r="E273" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F273" t="s">
         <v>129</v>
       </c>
       <c r="G273" t="s">
         <v>904</v>
       </c>
       <c r="H273" t="s">
         <v>905</v>
       </c>
       <c r="I273" t="s">
         <v>24</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L273" t="s">
         <v>328</v>
       </c>
       <c r="M273" t="s">
         <v>329</v>
       </c>
       <c r="P273" t="s">
         <v>421</v>
       </c>
       <c r="Q273" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="R273" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>18</v>
       </c>
       <c r="C274" t="s">
         <v>68</v>
       </c>
       <c r="E274" t="s">
         <v>39</v>
       </c>
       <c r="F274" t="s">
         <v>21</v>
       </c>
       <c r="G274" t="s">
         <v>906</v>
       </c>
       <c r="H274" t="s">
@@ -16318,415 +16330,415 @@
       </c>
       <c r="M274" t="s">
         <v>46</v>
       </c>
       <c r="P274" t="s">
         <v>908</v>
       </c>
       <c r="Q274" t="s">
         <v>657</v>
       </c>
       <c r="R274" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>18</v>
       </c>
       <c r="C275" t="s">
         <v>68</v>
       </c>
       <c r="E275" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F275" t="s">
         <v>69</v>
       </c>
       <c r="G275" t="s">
         <v>909</v>
       </c>
       <c r="H275" t="s">
         <v>910</v>
       </c>
       <c r="I275" t="s">
         <v>43</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L275" t="s">
+        <v>275</v>
+      </c>
+      <c r="M275" t="s">
         <v>276</v>
       </c>
-      <c r="M275" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P275" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q275" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C276" t="s">
         <v>68</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>84</v>
       </c>
       <c r="G276" t="s">
         <v>911</v>
       </c>
       <c r="H276" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I276" t="s">
         <v>24</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276" t="s">
         <v>28</v>
       </c>
       <c r="P276" t="s">
         <v>912</v>
       </c>
       <c r="Q276" t="s">
         <v>782</v>
       </c>
       <c r="R276" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>18</v>
       </c>
       <c r="C277" t="s">
         <v>68</v>
       </c>
       <c r="E277" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F277" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G277" t="s">
         <v>913</v>
       </c>
       <c r="H277" t="s">
         <v>914</v>
       </c>
       <c r="I277" t="s">
         <v>915</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
         <v>664</v>
       </c>
       <c r="L277" t="s">
+        <v>275</v>
+      </c>
+      <c r="M277" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P277" t="s">
         <v>50</v>
       </c>
       <c r="Q277" t="s">
         <v>74</v>
       </c>
       <c r="R277" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>19</v>
       </c>
       <c r="E278" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F278" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G278" t="s">
         <v>916</v>
       </c>
       <c r="J278" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="L278" t="s">
+        <v>275</v>
+      </c>
+      <c r="M278" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P278" t="s">
         <v>349</v>
       </c>
       <c r="Q278" t="s">
         <v>337</v>
       </c>
       <c r="R278" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>18</v>
       </c>
       <c r="C279" t="s">
         <v>19</v>
       </c>
       <c r="E279" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F279" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G279" t="s">
         <v>917</v>
       </c>
       <c r="H279" t="s">
         <v>136</v>
       </c>
       <c r="I279" t="s">
         <v>24</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
         <v>637</v>
       </c>
       <c r="L279" t="s">
+        <v>275</v>
+      </c>
+      <c r="M279" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P279" t="s">
         <v>918</v>
       </c>
       <c r="Q279" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>18</v>
       </c>
       <c r="C280" t="s">
         <v>19</v>
       </c>
       <c r="E280" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F280" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="G280" t="s">
         <v>919</v>
       </c>
       <c r="J280" t="s">
         <v>387</v>
       </c>
       <c r="L280" t="s">
+        <v>183</v>
+      </c>
+      <c r="M280" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="P280" t="s">
         <v>920</v>
       </c>
       <c r="Q280" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R280" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>93</v>
       </c>
       <c r="C281" t="s">
         <v>68</v>
       </c>
       <c r="E281" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F281" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G281" t="s">
         <v>921</v>
       </c>
       <c r="H281" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I281" t="s">
         <v>24</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>88</v>
       </c>
       <c r="L281" t="s">
+        <v>275</v>
+      </c>
+      <c r="M281" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P281" t="s">
         <v>922</v>
       </c>
       <c r="Q281" t="s">
         <v>139</v>
       </c>
       <c r="R281" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>93</v>
       </c>
       <c r="C282" t="s">
         <v>19</v>
       </c>
       <c r="E282" t="s">
         <v>128</v>
       </c>
       <c r="F282" t="s">
         <v>129</v>
       </c>
       <c r="G282" t="s">
         <v>923</v>
       </c>
       <c r="J282" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L282" t="s">
         <v>132</v>
       </c>
       <c r="M282" t="s">
         <v>133</v>
       </c>
       <c r="P282" t="s">
         <v>809</v>
       </c>
       <c r="Q282" t="s">
         <v>676</v>
       </c>
       <c r="R282" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>18</v>
       </c>
       <c r="C283" t="s">
         <v>68</v>
       </c>
       <c r="E283" t="s">
         <v>114</v>
       </c>
       <c r="F283" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G283" t="s">
         <v>924</v>
       </c>
       <c r="J283" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L283" t="s">
         <v>45</v>
       </c>
       <c r="M283" t="s">
         <v>118</v>
       </c>
       <c r="P283" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q283" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="R283" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>18</v>
       </c>
       <c r="C284" t="s">
         <v>19</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
         <v>84</v>
       </c>
       <c r="G284" t="s">
         <v>925</v>
       </c>
       <c r="H284" t="s">
@@ -16746,307 +16758,307 @@
       </c>
       <c r="M284" t="s">
         <v>28</v>
       </c>
       <c r="P284" t="s">
         <v>927</v>
       </c>
       <c r="Q284" t="s">
         <v>873</v>
       </c>
       <c r="R284" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>18</v>
       </c>
       <c r="C285" t="s">
         <v>68</v>
       </c>
       <c r="E285" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F285" t="s">
         <v>362</v>
       </c>
       <c r="G285" t="s">
         <v>928</v>
       </c>
       <c r="H285" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I285" t="s">
         <v>24</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="L285" t="s">
         <v>64</v>
       </c>
       <c r="M285" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P285" t="s">
         <v>81</v>
       </c>
       <c r="Q285" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="R285" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>18</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="E286" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F286" t="s">
         <v>129</v>
       </c>
       <c r="G286" t="s">
         <v>929</v>
       </c>
       <c r="H286" t="s">
         <v>930</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>88</v>
       </c>
       <c r="L286" t="s">
         <v>45</v>
       </c>
       <c r="M286" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="P286" t="s">
         <v>931</v>
       </c>
       <c r="Q286" t="s">
         <v>38</v>
       </c>
       <c r="R286" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>338</v>
       </c>
       <c r="C287" t="s">
         <v>19</v>
       </c>
       <c r="E287" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F287" t="s">
         <v>33</v>
       </c>
       <c r="G287" t="s">
         <v>932</v>
       </c>
       <c r="H287" t="s">
         <v>933</v>
       </c>
       <c r="I287" t="s">
         <v>63</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
         <v>934</v>
       </c>
       <c r="L287" t="s">
         <v>64</v>
       </c>
       <c r="M287" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="P287" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="Q287" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="R287" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>18</v>
       </c>
       <c r="C288" t="s">
         <v>68</v>
       </c>
       <c r="E288" t="s">
         <v>39</v>
       </c>
       <c r="F288" t="s">
         <v>94</v>
       </c>
       <c r="G288" t="s">
         <v>935</v>
       </c>
       <c r="H288" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="I288" t="s">
         <v>24</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
         <v>936</v>
       </c>
       <c r="L288" t="s">
         <v>45</v>
       </c>
       <c r="M288" t="s">
         <v>46</v>
       </c>
       <c r="P288" t="s">
         <v>91</v>
       </c>
       <c r="Q288" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R288" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>100</v>
       </c>
       <c r="C289" t="s">
         <v>68</v>
       </c>
       <c r="E289" t="s">
         <v>39</v>
       </c>
       <c r="F289" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G289" t="s">
         <v>937</v>
       </c>
       <c r="H289" t="s">
         <v>938</v>
       </c>
       <c r="I289" t="s">
         <v>939</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
         <v>940</v>
       </c>
       <c r="L289" t="s">
         <v>45</v>
       </c>
       <c r="M289" t="s">
         <v>46</v>
       </c>
       <c r="P289" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="Q289" t="s">
         <v>357</v>
       </c>
       <c r="R289" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>18</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="E290" t="s">
         <v>83</v>
       </c>
       <c r="F290" t="s">
         <v>94</v>
       </c>
       <c r="G290" t="s">
         <v>941</v>
       </c>
       <c r="J290" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L290" t="s">
         <v>89</v>
       </c>
       <c r="M290" t="s">
         <v>90</v>
       </c>
       <c r="P290" t="s">
         <v>33</v>
       </c>
       <c r="Q290" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="R290" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>338</v>
       </c>
       <c r="C291" t="s">
         <v>19</v>
       </c>
       <c r="E291" t="s">
         <v>106</v>
       </c>
       <c r="F291" t="s">
         <v>942</v>
       </c>
       <c r="G291" t="s">
         <v>943</v>
       </c>
       <c r="H291" t="s">
@@ -17057,134 +17069,134 @@
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
         <v>376</v>
       </c>
       <c r="L291" t="s">
         <v>111</v>
       </c>
       <c r="M291" t="s">
         <v>112</v>
       </c>
       <c r="P291" t="s">
         <v>945</v>
       </c>
       <c r="Q291" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C292" t="s">
         <v>68</v>
       </c>
       <c r="E292" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F292" t="s">
         <v>84</v>
       </c>
       <c r="G292" t="s">
         <v>946</v>
       </c>
       <c r="H292" t="s">
         <v>947</v>
       </c>
       <c r="I292" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L292" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M292" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P292" t="s">
         <v>50</v>
       </c>
       <c r="Q292" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="R292" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>18</v>
       </c>
       <c r="C293" t="s">
         <v>68</v>
       </c>
       <c r="E293" t="s">
+        <v>213</v>
+      </c>
+      <c r="F293" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G293" t="s">
         <v>948</v>
       </c>
       <c r="H293" t="s">
         <v>914</v>
       </c>
       <c r="I293" t="s">
         <v>915</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M293" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P293" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q293" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="R293" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>18</v>
       </c>
       <c r="C294" t="s">
         <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>20</v>
       </c>
       <c r="F294" t="s">
         <v>84</v>
       </c>
       <c r="G294" t="s">
         <v>949</v>
       </c>
       <c r="H294" t="s">
@@ -17198,151 +17210,151 @@
       </c>
       <c r="K294" t="s">
         <v>681</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="P294" t="s">
         <v>138</v>
       </c>
       <c r="Q294" t="s">
         <v>30</v>
       </c>
       <c r="R294" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C295" t="s">
         <v>19</v>
       </c>
       <c r="E295" t="s">
         <v>106</v>
       </c>
       <c r="F295" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G295" t="s">
         <v>951</v>
       </c>
       <c r="J295" t="s">
         <v>78</v>
       </c>
       <c r="L295" t="s">
         <v>111</v>
       </c>
       <c r="M295" t="s">
         <v>112</v>
       </c>
       <c r="P295" t="s">
         <v>867</v>
       </c>
       <c r="Q295" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C296" t="s">
         <v>19</v>
       </c>
       <c r="E296" t="s">
         <v>75</v>
       </c>
       <c r="F296" t="s">
         <v>952</v>
       </c>
       <c r="G296" t="s">
         <v>953</v>
       </c>
       <c r="J296" t="s">
         <v>78</v>
       </c>
       <c r="L296" t="s">
         <v>79</v>
       </c>
       <c r="M296" t="s">
         <v>80</v>
       </c>
       <c r="P296" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="Q296" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C297" t="s">
         <v>68</v>
       </c>
       <c r="E297" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F297" t="s">
         <v>691</v>
       </c>
       <c r="G297" t="s">
         <v>954</v>
       </c>
       <c r="H297" t="s">
         <v>955</v>
       </c>
       <c r="I297" t="s">
         <v>63</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L297" t="s">
+        <v>275</v>
+      </c>
+      <c r="M297" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P297" t="s">
         <v>956</v>
       </c>
       <c r="Q297" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>18</v>
       </c>
       <c r="C298" t="s">
         <v>19</v>
       </c>
       <c r="E298" t="s">
         <v>32</v>
       </c>
       <c r="F298" t="s">
         <v>107</v>
       </c>
       <c r="G298" t="s">
@@ -17356,539 +17368,539 @@
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>44</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298" t="s">
         <v>36</v>
       </c>
       <c r="P298" t="s">
         <v>129</v>
       </c>
       <c r="Q298" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C299" t="s">
         <v>19</v>
       </c>
       <c r="E299" t="s">
         <v>366</v>
       </c>
       <c r="F299" t="s">
         <v>94</v>
       </c>
       <c r="G299" t="s">
         <v>959</v>
       </c>
       <c r="H299" t="s">
         <v>960</v>
       </c>
       <c r="I299" t="s">
         <v>63</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>64</v>
       </c>
       <c r="M299" t="s">
         <v>370</v>
       </c>
       <c r="P299" t="s">
         <v>837</v>
       </c>
       <c r="Q299" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R299" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>18</v>
       </c>
       <c r="C300" t="s">
         <v>19</v>
       </c>
       <c r="E300" t="s">
         <v>39</v>
       </c>
       <c r="F300" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G300" t="s">
         <v>961</v>
       </c>
       <c r="H300" t="s">
         <v>962</v>
       </c>
       <c r="I300" t="s">
         <v>43</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>45</v>
       </c>
       <c r="M300" t="s">
         <v>46</v>
       </c>
       <c r="P300" t="s">
         <v>91</v>
       </c>
       <c r="Q300" t="s">
         <v>30</v>
       </c>
       <c r="R300" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C301" t="s">
         <v>19</v>
       </c>
       <c r="E301" t="s">
         <v>106</v>
       </c>
       <c r="F301" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G301" t="s">
         <v>963</v>
       </c>
       <c r="H301" t="s">
         <v>640</v>
       </c>
       <c r="I301" t="s">
         <v>641</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
         <v>637</v>
       </c>
       <c r="L301" t="s">
         <v>111</v>
       </c>
       <c r="M301" t="s">
         <v>112</v>
       </c>
       <c r="P301" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q301" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C302" t="s">
         <v>19</v>
       </c>
       <c r="E302" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F302" t="s">
         <v>84</v>
       </c>
       <c r="G302" t="s">
         <v>964</v>
       </c>
       <c r="H302" t="s">
         <v>965</v>
       </c>
       <c r="I302" t="s">
         <v>43</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>103</v>
       </c>
       <c r="L302" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M302" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P302" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q302" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R302" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>18</v>
       </c>
       <c r="C303" t="s">
         <v>19</v>
       </c>
       <c r="E303" t="s">
         <v>106</v>
       </c>
       <c r="F303" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G303" t="s">
         <v>966</v>
       </c>
       <c r="H303" t="s">
         <v>967</v>
       </c>
       <c r="I303" t="s">
         <v>24</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>103</v>
       </c>
       <c r="L303" t="s">
         <v>111</v>
       </c>
       <c r="M303" t="s">
         <v>112</v>
       </c>
       <c r="P303" t="s">
         <v>968</v>
       </c>
       <c r="Q303" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>18</v>
       </c>
       <c r="C304" t="s">
         <v>68</v>
       </c>
       <c r="E304" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F304" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G304" t="s">
         <v>969</v>
       </c>
       <c r="H304" t="s">
         <v>970</v>
       </c>
       <c r="I304" t="s">
         <v>971</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
         <v>972</v>
       </c>
       <c r="L304" t="s">
         <v>55</v>
       </c>
       <c r="M304" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P304" t="s">
         <v>973</v>
       </c>
       <c r="Q304" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R304" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>18</v>
       </c>
       <c r="C305" t="s">
         <v>68</v>
       </c>
       <c r="E305" t="s">
         <v>121</v>
       </c>
       <c r="F305" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G305" t="s">
         <v>974</v>
       </c>
       <c r="H305" t="s">
         <v>975</v>
       </c>
       <c r="I305" t="s">
         <v>24</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>55</v>
       </c>
       <c r="M305" t="s">
         <v>125</v>
       </c>
       <c r="P305" t="s">
         <v>129</v>
       </c>
       <c r="Q305" t="s">
         <v>976</v>
       </c>
       <c r="R305" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C306" t="s">
         <v>19</v>
       </c>
       <c r="E306" t="s">
         <v>106</v>
       </c>
       <c r="F306" t="s">
         <v>977</v>
       </c>
       <c r="G306" t="s">
         <v>978</v>
       </c>
       <c r="J306" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L306" t="s">
         <v>111</v>
       </c>
       <c r="M306" t="s">
         <v>112</v>
       </c>
       <c r="P306" t="s">
         <v>867</v>
       </c>
       <c r="Q306" t="s">
         <v>134</v>
       </c>
       <c r="R306" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="E307" t="s">
         <v>128</v>
       </c>
       <c r="F307" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G307" t="s">
         <v>979</v>
       </c>
       <c r="H307" t="s">
         <v>980</v>
       </c>
       <c r="I307" t="s">
         <v>24</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>97</v>
       </c>
       <c r="L307" t="s">
         <v>132</v>
       </c>
       <c r="M307" t="s">
         <v>133</v>
       </c>
       <c r="P307" t="s">
         <v>981</v>
       </c>
       <c r="Q307" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>93</v>
       </c>
       <c r="C308" t="s">
         <v>68</v>
       </c>
       <c r="E308" t="s">
         <v>366</v>
       </c>
       <c r="F308" t="s">
         <v>94</v>
       </c>
       <c r="G308" t="s">
         <v>982</v>
       </c>
       <c r="H308" t="s">
         <v>983</v>
       </c>
       <c r="I308" t="s">
         <v>24</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L308" t="s">
         <v>64</v>
       </c>
       <c r="M308" t="s">
         <v>370</v>
       </c>
       <c r="P308" t="s">
         <v>430</v>
       </c>
       <c r="Q308" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R308" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C309" t="s">
         <v>68</v>
       </c>
       <c r="E309" t="s">
         <v>39</v>
       </c>
       <c r="F309" t="s">
         <v>94</v>
       </c>
       <c r="G309" t="s">
         <v>984</v>
       </c>
       <c r="H309" t="s">
         <v>136</v>
       </c>
       <c r="I309" t="s">
         <v>24</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>103</v>
       </c>
       <c r="L309" t="s">
         <v>45</v>
       </c>
       <c r="M309" t="s">
         <v>46</v>
       </c>
       <c r="P309" t="s">
         <v>138</v>
       </c>
       <c r="Q309" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R309" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>18</v>
       </c>
       <c r="C310" t="s">
         <v>68</v>
       </c>
       <c r="E310" t="s">
         <v>377</v>
       </c>
       <c r="F310" t="s">
         <v>84</v>
       </c>
       <c r="G310" t="s">
         <v>985</v>
       </c>
       <c r="J310" t="s">
@@ -17899,441 +17911,441 @@
       </c>
       <c r="M310" t="s">
         <v>380</v>
       </c>
       <c r="P310" t="s">
         <v>138</v>
       </c>
       <c r="Q310" t="s">
         <v>127</v>
       </c>
       <c r="R310" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>100</v>
       </c>
       <c r="C311" t="s">
         <v>68</v>
       </c>
       <c r="E311" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F311" t="s">
         <v>104</v>
       </c>
       <c r="G311" t="s">
         <v>986</v>
       </c>
       <c r="H311" t="s">
         <v>987</v>
       </c>
       <c r="I311" t="s">
         <v>24</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L311" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M311" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P311" t="s">
         <v>333</v>
       </c>
       <c r="Q311" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="R311" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>93</v>
       </c>
       <c r="C312" t="s">
         <v>19</v>
       </c>
       <c r="E312" t="s">
         <v>121</v>
       </c>
       <c r="F312" t="s">
         <v>50</v>
       </c>
       <c r="G312" t="s">
         <v>988</v>
       </c>
       <c r="J312" t="s">
         <v>78</v>
       </c>
       <c r="L312" t="s">
         <v>55</v>
       </c>
       <c r="M312" t="s">
         <v>125</v>
       </c>
       <c r="P312" t="s">
         <v>129</v>
       </c>
       <c r="Q312" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R312" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>18</v>
       </c>
       <c r="C313" t="s">
         <v>68</v>
       </c>
       <c r="E313" t="s">
         <v>39</v>
       </c>
       <c r="F313" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G313" t="s">
         <v>989</v>
       </c>
       <c r="H313" t="s">
         <v>990</v>
       </c>
       <c r="I313" t="s">
         <v>24</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
         <v>681</v>
       </c>
       <c r="L313" t="s">
         <v>45</v>
       </c>
       <c r="M313" t="s">
         <v>46</v>
       </c>
       <c r="P313" t="s">
         <v>129</v>
       </c>
       <c r="Q313" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R313" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>18</v>
       </c>
       <c r="C314" t="s">
         <v>68</v>
       </c>
       <c r="E314" t="s">
+        <v>271</v>
+      </c>
+      <c r="F314" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G314" t="s">
         <v>991</v>
       </c>
       <c r="H314" t="s">
         <v>992</v>
       </c>
       <c r="I314" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>44</v>
       </c>
       <c r="L314" t="s">
+        <v>275</v>
+      </c>
+      <c r="M314" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P314" t="s">
         <v>356</v>
       </c>
       <c r="Q314" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="R314" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>18</v>
       </c>
       <c r="C315" t="s">
         <v>68</v>
       </c>
       <c r="E315" t="s">
         <v>20</v>
       </c>
       <c r="F315" t="s">
         <v>84</v>
       </c>
       <c r="G315" t="s">
         <v>993</v>
       </c>
       <c r="J315" t="s">
         <v>847</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315" t="s">
         <v>28</v>
       </c>
       <c r="P315" t="s">
         <v>886</v>
       </c>
       <c r="Q315" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="R315" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C316" t="s">
         <v>68</v>
       </c>
       <c r="E316" t="s">
+        <v>271</v>
+      </c>
+      <c r="F316" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G316" t="s">
         <v>994</v>
       </c>
       <c r="J316" t="s">
         <v>847</v>
       </c>
       <c r="L316" t="s">
+        <v>275</v>
+      </c>
+      <c r="M316" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P316" t="s">
         <v>138</v>
       </c>
       <c r="Q316" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R316" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C317" t="s">
         <v>19</v>
       </c>
       <c r="E317" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F317" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G317" t="s">
         <v>995</v>
       </c>
       <c r="H317" t="s">
         <v>636</v>
       </c>
       <c r="I317" t="s">
         <v>24</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>622</v>
       </c>
       <c r="L317" t="s">
         <v>55</v>
       </c>
       <c r="M317" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P317" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q317" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R317" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>18</v>
       </c>
       <c r="C318" t="s">
         <v>68</v>
       </c>
       <c r="E318" t="s">
+        <v>271</v>
+      </c>
+      <c r="F318" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G318" t="s">
         <v>996</v>
       </c>
       <c r="J318" t="s">
         <v>847</v>
       </c>
       <c r="L318" t="s">
+        <v>275</v>
+      </c>
+      <c r="M318" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P318" t="s">
         <v>91</v>
       </c>
       <c r="Q318" t="s">
         <v>74</v>
       </c>
       <c r="R318" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>18</v>
       </c>
       <c r="C319" t="s">
         <v>19</v>
       </c>
       <c r="E319" t="s">
         <v>106</v>
       </c>
       <c r="F319" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G319" t="s">
         <v>997</v>
       </c>
       <c r="H319" t="s">
         <v>998</v>
       </c>
       <c r="I319" t="s">
         <v>43</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>117</v>
       </c>
       <c r="L319" t="s">
         <v>111</v>
       </c>
       <c r="M319" t="s">
         <v>112</v>
       </c>
       <c r="P319" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="Q319" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="R319" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C320" t="s">
         <v>68</v>
       </c>
       <c r="E320" t="s">
         <v>106</v>
       </c>
       <c r="F320" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G320" t="s">
         <v>999</v>
       </c>
       <c r="J320" t="s">
         <v>78</v>
       </c>
       <c r="L320" t="s">
         <v>111</v>
       </c>
       <c r="M320" t="s">
         <v>112</v>
       </c>
       <c r="P320" t="s">
         <v>1000</v>
       </c>
       <c r="Q320" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
@@ -18353,6560 +18365,6569 @@
       </c>
       <c r="J321" t="s">
         <v>1002</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321" t="s">
         <v>28</v>
       </c>
       <c r="P321" t="s">
         <v>138</v>
       </c>
       <c r="Q321" t="s">
         <v>790</v>
       </c>
       <c r="R321" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C322" t="s">
         <v>19</v>
       </c>
       <c r="E322" t="s">
         <v>128</v>
       </c>
       <c r="F322" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G322" t="s">
         <v>1003</v>
       </c>
       <c r="H322" t="s">
         <v>136</v>
       </c>
       <c r="I322" t="s">
         <v>24</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>131</v>
       </c>
       <c r="L322" t="s">
         <v>132</v>
       </c>
       <c r="M322" t="s">
         <v>133</v>
       </c>
       <c r="P322" t="s">
         <v>697</v>
       </c>
       <c r="Q322" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C323" t="s">
         <v>19</v>
       </c>
       <c r="E323" t="s">
         <v>39</v>
       </c>
       <c r="F323" t="s">
         <v>94</v>
       </c>
       <c r="G323" t="s">
         <v>1004</v>
       </c>
       <c r="H323" t="s">
         <v>42</v>
       </c>
       <c r="I323" t="s">
         <v>43</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L323" t="s">
         <v>45</v>
       </c>
       <c r="M323" t="s">
         <v>46</v>
       </c>
       <c r="P323" t="s">
         <v>404</v>
       </c>
       <c r="Q323" t="s">
         <v>790</v>
       </c>
       <c r="R323" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>18</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="E324" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F324" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G324" t="s">
         <v>1005</v>
       </c>
+      <c r="H324" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I324" t="s">
+        <v>24</v>
+      </c>
       <c r="J324" t="s">
-        <v>411</v>
+        <v>25</v>
+      </c>
+      <c r="K324" t="s">
+        <v>103</v>
       </c>
       <c r="L324" t="s">
+        <v>275</v>
+      </c>
+      <c r="M324" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P324" t="s">
         <v>349</v>
       </c>
       <c r="Q324" t="s">
         <v>82</v>
       </c>
       <c r="R324" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>93</v>
       </c>
       <c r="C325" t="s">
         <v>68</v>
       </c>
       <c r="E325" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F325" t="s">
         <v>21</v>
       </c>
       <c r="G325" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="J325" t="s">
         <v>78</v>
       </c>
       <c r="L325" t="s">
         <v>55</v>
       </c>
       <c r="M325" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P325" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="Q325" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="R325" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C326" t="s">
         <v>19</v>
       </c>
       <c r="E326" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F326" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G326" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="J326" t="s">
         <v>78</v>
       </c>
       <c r="L326" t="s">
+        <v>275</v>
+      </c>
+      <c r="M326" t="s">
         <v>276</v>
       </c>
-      <c r="M326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P326" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="Q326" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="R326" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>100</v>
       </c>
       <c r="C327" t="s">
         <v>68</v>
       </c>
       <c r="E327" t="s">
         <v>39</v>
       </c>
       <c r="F327" t="s">
         <v>94</v>
       </c>
       <c r="G327" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H327" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I327" t="s">
         <v>43</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>45</v>
       </c>
       <c r="M327" t="s">
         <v>46</v>
       </c>
       <c r="P327" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="Q327" t="s">
         <v>113</v>
       </c>
       <c r="R327" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C328" t="s">
         <v>68</v>
       </c>
       <c r="E328" t="s">
         <v>128</v>
       </c>
       <c r="F328" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G328" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="H328" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="I328" t="s">
         <v>43</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="L328" t="s">
         <v>132</v>
       </c>
       <c r="M328" t="s">
         <v>133</v>
       </c>
       <c r="P328" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="Q328" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>18</v>
       </c>
       <c r="C329" t="s">
         <v>68</v>
       </c>
       <c r="E329" t="s">
         <v>114</v>
       </c>
       <c r="F329" t="s">
         <v>129</v>
       </c>
       <c r="G329" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="J329" t="s">
         <v>411</v>
       </c>
       <c r="L329" t="s">
         <v>45</v>
       </c>
       <c r="M329" t="s">
         <v>118</v>
       </c>
       <c r="P329" t="s">
         <v>94</v>
       </c>
       <c r="Q329" t="s">
         <v>651</v>
       </c>
       <c r="R329" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C330" t="s">
         <v>68</v>
       </c>
       <c r="E330" t="s">
         <v>384</v>
       </c>
       <c r="F330" t="s">
         <v>351</v>
       </c>
       <c r="G330" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="J330" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L330" t="s">
         <v>45</v>
       </c>
       <c r="M330" t="s">
         <v>388</v>
       </c>
       <c r="P330" t="s">
         <v>138</v>
       </c>
       <c r="Q330" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="R330" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>18</v>
       </c>
       <c r="C331" t="s">
         <v>19</v>
       </c>
       <c r="E331" t="s">
         <v>435</v>
       </c>
       <c r="F331" t="s">
         <v>362</v>
       </c>
       <c r="G331" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="H331" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="I331" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M331" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P331" t="s">
         <v>333</v>
       </c>
       <c r="Q331" t="s">
         <v>30</v>
       </c>
       <c r="R331" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C332" t="s">
         <v>19</v>
       </c>
       <c r="E332" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F332" t="s">
         <v>362</v>
       </c>
       <c r="G332" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H332" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="I332" t="s">
         <v>43</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332" t="s">
         <v>854</v>
       </c>
       <c r="L332" t="s">
         <v>55</v>
       </c>
       <c r="M332" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P332" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q332" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R332" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>18</v>
       </c>
       <c r="C333" t="s">
         <v>68</v>
       </c>
       <c r="E333" t="s">
         <v>59</v>
       </c>
       <c r="F333" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="G333" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="J333" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L333" t="s">
         <v>64</v>
       </c>
       <c r="M333" t="s">
         <v>65</v>
       </c>
       <c r="P333" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Q333" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>18</v>
       </c>
       <c r="C334" t="s">
         <v>68</v>
       </c>
       <c r="E334" t="s">
         <v>426</v>
       </c>
       <c r="F334" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G334" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="J334" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L334" t="s">
         <v>89</v>
       </c>
       <c r="M334" t="s">
         <v>429</v>
       </c>
       <c r="P334" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="Q334" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="R334" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>18</v>
       </c>
       <c r="C335" t="s">
         <v>19</v>
       </c>
       <c r="E335" t="s">
         <v>121</v>
       </c>
       <c r="F335" t="s">
         <v>129</v>
       </c>
       <c r="G335" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="J335" t="s">
         <v>78</v>
       </c>
       <c r="L335" t="s">
         <v>55</v>
       </c>
       <c r="M335" t="s">
         <v>125</v>
       </c>
       <c r="P335" t="s">
         <v>91</v>
       </c>
       <c r="Q335" t="s">
         <v>805</v>
       </c>
       <c r="R335" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>100</v>
       </c>
       <c r="C336" t="s">
         <v>19</v>
       </c>
       <c r="E336" t="s">
         <v>106</v>
       </c>
       <c r="F336" t="s">
         <v>385</v>
       </c>
       <c r="G336" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="J336" t="s">
         <v>847</v>
       </c>
       <c r="L336" t="s">
         <v>111</v>
       </c>
       <c r="M336" t="s">
         <v>112</v>
       </c>
       <c r="P336" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="Q336" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="R336" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>18</v>
       </c>
       <c r="C337" t="s">
         <v>19</v>
       </c>
       <c r="E337" t="s">
         <v>49</v>
       </c>
       <c r="F337" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G337" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J337" t="s">
         <v>78</v>
       </c>
       <c r="L337" t="s">
         <v>55</v>
       </c>
       <c r="M337" t="s">
         <v>56</v>
       </c>
       <c r="P337" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="Q337" t="s">
         <v>105</v>
       </c>
       <c r="R337" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>18</v>
       </c>
       <c r="C338" t="s">
         <v>19</v>
       </c>
       <c r="E338" t="s">
         <v>384</v>
       </c>
       <c r="F338" t="s">
         <v>122</v>
       </c>
       <c r="G338" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="J338" t="s">
         <v>780</v>
       </c>
       <c r="L338" t="s">
         <v>45</v>
       </c>
       <c r="M338" t="s">
         <v>388</v>
       </c>
       <c r="P338" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q338" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="R338" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>18</v>
       </c>
       <c r="C339" t="s">
         <v>68</v>
       </c>
       <c r="E339" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F339" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G339" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="J339" t="s">
         <v>847</v>
       </c>
       <c r="L339" t="s">
+        <v>275</v>
+      </c>
+      <c r="M339" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P339" t="s">
         <v>349</v>
       </c>
       <c r="Q339" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="R339" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>18</v>
       </c>
       <c r="C340" t="s">
         <v>68</v>
       </c>
       <c r="E340" t="s">
         <v>366</v>
       </c>
       <c r="F340" t="s">
         <v>94</v>
       </c>
       <c r="G340" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H340" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="I340" t="s">
         <v>24</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="L340" t="s">
         <v>64</v>
       </c>
       <c r="M340" t="s">
         <v>370</v>
       </c>
       <c r="P340" t="s">
         <v>33</v>
       </c>
       <c r="Q340" t="s">
         <v>417</v>
       </c>
       <c r="R340" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>18</v>
       </c>
       <c r="C341" t="s">
         <v>19</v>
       </c>
       <c r="E341" t="s">
+        <v>199</v>
+      </c>
+      <c r="F341" t="s">
         <v>200</v>
       </c>
-      <c r="F341" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G341" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H341" t="s">
         <v>649</v>
       </c>
       <c r="I341" t="s">
         <v>43</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341" t="s">
         <v>44</v>
       </c>
       <c r="L341" t="s">
         <v>45</v>
       </c>
       <c r="M341" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P341" t="s">
         <v>29</v>
       </c>
       <c r="Q341" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>18</v>
       </c>
       <c r="C342" t="s">
         <v>68</v>
       </c>
       <c r="E342" t="s">
         <v>39</v>
       </c>
       <c r="F342" t="s">
         <v>129</v>
       </c>
       <c r="G342" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H342" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="I342" t="s">
         <v>43</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342" t="s">
         <v>88</v>
       </c>
       <c r="L342" t="s">
         <v>45</v>
       </c>
       <c r="M342" t="s">
         <v>46</v>
       </c>
       <c r="P342" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="Q342" t="s">
         <v>390</v>
       </c>
       <c r="R342" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C343" t="s">
         <v>68</v>
       </c>
       <c r="E343" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F343" t="s">
         <v>50</v>
       </c>
       <c r="G343" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H343" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I343" t="s">
         <v>24</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="L343" t="s">
+        <v>275</v>
+      </c>
+      <c r="M343" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P343" t="s">
         <v>349</v>
       </c>
       <c r="Q343" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R343" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>93</v>
       </c>
       <c r="C344" t="s">
         <v>68</v>
       </c>
       <c r="E344" t="s">
         <v>339</v>
       </c>
       <c r="F344" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G344" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="H344" t="s">
         <v>434</v>
       </c>
       <c r="I344" t="s">
         <v>63</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="L344" t="s">
         <v>79</v>
       </c>
       <c r="M344" t="s">
         <v>343</v>
       </c>
       <c r="P344" t="s">
         <v>129</v>
       </c>
       <c r="Q344" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="R344" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="E345" t="s">
         <v>20</v>
       </c>
       <c r="F345" t="s">
         <v>60</v>
       </c>
       <c r="G345" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H345" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="I345" t="s">
         <v>63</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345" t="s">
         <v>28</v>
       </c>
       <c r="P345" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="Q345" t="s">
         <v>417</v>
       </c>
       <c r="R345" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>100</v>
       </c>
       <c r="C346" t="s">
         <v>19</v>
       </c>
       <c r="E346" t="s">
         <v>106</v>
       </c>
       <c r="F346" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G346" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H346" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="I346" t="s">
         <v>43</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="L346" t="s">
         <v>111</v>
       </c>
       <c r="M346" t="s">
         <v>112</v>
       </c>
       <c r="P346" t="s">
         <v>344</v>
       </c>
       <c r="Q346" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R346" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>338</v>
       </c>
       <c r="C347" t="s">
         <v>68</v>
       </c>
       <c r="E347" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F347" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="G347" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H347" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="I347" t="s">
         <v>43</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347" t="s">
         <v>72</v>
       </c>
       <c r="L347" t="s">
         <v>64</v>
       </c>
       <c r="M347" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="P347" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q347" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R347" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>18</v>
       </c>
       <c r="C348" t="s">
         <v>68</v>
       </c>
       <c r="E348" t="s">
         <v>121</v>
       </c>
       <c r="F348" t="s">
         <v>129</v>
       </c>
       <c r="G348" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H348" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="I348" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L348" t="s">
         <v>55</v>
       </c>
       <c r="M348" t="s">
         <v>125</v>
       </c>
       <c r="P348" t="s">
         <v>344</v>
       </c>
       <c r="Q348" t="s">
         <v>805</v>
       </c>
       <c r="R348" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>18</v>
       </c>
       <c r="C349" t="s">
         <v>68</v>
       </c>
       <c r="E349" t="s">
         <v>49</v>
       </c>
       <c r="F349" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G349" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H349" t="s">
         <v>804</v>
       </c>
       <c r="I349" t="s">
         <v>43</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349" t="s">
         <v>26</v>
       </c>
       <c r="L349" t="s">
         <v>55</v>
       </c>
       <c r="M349" t="s">
         <v>56</v>
       </c>
       <c r="P349" t="s">
         <v>430</v>
       </c>
       <c r="Q349" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>18</v>
       </c>
       <c r="C350" t="s">
         <v>68</v>
       </c>
       <c r="E350" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F350" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G350" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="J350" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L350" t="s">
+        <v>275</v>
+      </c>
+      <c r="M350" t="s">
         <v>276</v>
       </c>
-      <c r="M350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P350" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q350" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="R350" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>338</v>
       </c>
       <c r="C351" t="s">
         <v>19</v>
       </c>
       <c r="E351" t="s">
         <v>106</v>
       </c>
       <c r="F351" t="s">
         <v>682</v>
       </c>
       <c r="G351" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="J351" t="s">
         <v>78</v>
       </c>
       <c r="L351" t="s">
         <v>111</v>
       </c>
       <c r="M351" t="s">
         <v>112</v>
       </c>
       <c r="P351" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="Q351" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="R351" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>18</v>
       </c>
       <c r="C352" t="s">
         <v>68</v>
       </c>
       <c r="E352" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F352" t="s">
         <v>129</v>
       </c>
       <c r="G352" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H352" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="I352" t="s">
         <v>43</v>
       </c>
       <c r="J352" t="s">
         <v>25</v>
       </c>
       <c r="K352" t="s">
         <v>369</v>
       </c>
       <c r="L352" t="s">
         <v>55</v>
       </c>
       <c r="M352" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P352" t="s">
         <v>91</v>
       </c>
       <c r="Q352" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R352" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>93</v>
       </c>
       <c r="C353" t="s">
         <v>68</v>
       </c>
       <c r="E353" t="s">
         <v>49</v>
       </c>
       <c r="F353" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="G353" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H353" t="s">
         <v>794</v>
       </c>
       <c r="I353" t="s">
         <v>24</v>
       </c>
       <c r="J353" t="s">
         <v>25</v>
       </c>
       <c r="K353" t="s">
         <v>622</v>
       </c>
       <c r="L353" t="s">
         <v>55</v>
       </c>
       <c r="M353" t="s">
         <v>56</v>
       </c>
       <c r="P353" t="s">
         <v>430</v>
       </c>
       <c r="Q353" t="s">
         <v>976</v>
       </c>
       <c r="R353" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>18</v>
       </c>
       <c r="C354" t="s">
         <v>19</v>
       </c>
       <c r="E354" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F354" t="s">
         <v>129</v>
       </c>
       <c r="G354" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H354" t="s">
         <v>980</v>
       </c>
       <c r="I354" t="s">
         <v>24</v>
       </c>
       <c r="J354" t="s">
         <v>25</v>
       </c>
       <c r="K354" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="L354" t="s">
         <v>55</v>
       </c>
       <c r="M354" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P354" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q354" t="s">
         <v>673</v>
       </c>
       <c r="R354" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>18</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="E355" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F355" t="s">
         <v>828</v>
       </c>
       <c r="G355" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H355" t="s">
         <v>42</v>
       </c>
       <c r="I355" t="s">
         <v>43</v>
       </c>
       <c r="J355" t="s">
         <v>25</v>
       </c>
       <c r="K355" t="s">
         <v>44</v>
       </c>
       <c r="L355" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M355" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="P355" t="s">
         <v>129</v>
       </c>
       <c r="Q355" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>18</v>
       </c>
       <c r="C356" t="s">
         <v>68</v>
       </c>
       <c r="E356" t="s">
         <v>49</v>
       </c>
       <c r="F356" t="s">
         <v>50</v>
       </c>
       <c r="G356" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H356" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="I356" t="s">
         <v>24</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>131</v>
       </c>
       <c r="L356" t="s">
         <v>55</v>
       </c>
       <c r="M356" t="s">
         <v>56</v>
       </c>
       <c r="P356" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="Q356" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R356" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>18</v>
       </c>
       <c r="C357" t="s">
         <v>19</v>
       </c>
       <c r="E357" t="s">
         <v>106</v>
       </c>
       <c r="F357" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G357" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H357" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="I357" t="s">
         <v>24</v>
       </c>
       <c r="J357" t="s">
         <v>25</v>
       </c>
       <c r="K357" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L357" t="s">
         <v>111</v>
       </c>
       <c r="M357" t="s">
         <v>112</v>
       </c>
       <c r="P357" t="s">
         <v>891</v>
       </c>
       <c r="Q357" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="R357" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>18</v>
       </c>
       <c r="C358" t="s">
         <v>19</v>
       </c>
       <c r="E358" t="s">
         <v>128</v>
       </c>
       <c r="F358" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G358" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J358" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="L358" t="s">
         <v>132</v>
       </c>
       <c r="M358" t="s">
         <v>133</v>
       </c>
       <c r="P358" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="Q358" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>18</v>
       </c>
       <c r="C359" t="s">
         <v>19</v>
       </c>
       <c r="E359" t="s">
         <v>121</v>
       </c>
       <c r="F359" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G359" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="J359" t="s">
         <v>387</v>
       </c>
       <c r="L359" t="s">
         <v>55</v>
       </c>
       <c r="M359" t="s">
         <v>125</v>
       </c>
       <c r="P359" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="Q359" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R359" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>93</v>
       </c>
       <c r="C360" t="s">
         <v>68</v>
       </c>
       <c r="E360" t="s">
         <v>377</v>
       </c>
       <c r="F360" t="s">
         <v>60</v>
       </c>
       <c r="G360" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H360" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="I360" t="s">
         <v>24</v>
       </c>
       <c r="J360" t="s">
         <v>25</v>
       </c>
       <c r="K360" t="s">
         <v>664</v>
       </c>
       <c r="L360" t="s">
         <v>89</v>
       </c>
       <c r="M360" t="s">
         <v>380</v>
       </c>
       <c r="P360" t="s">
         <v>138</v>
       </c>
       <c r="Q360" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R360" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>18</v>
       </c>
       <c r="C361" t="s">
         <v>19</v>
       </c>
       <c r="E361" t="s">
         <v>339</v>
       </c>
       <c r="F361" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="G361" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="J361" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L361" t="s">
         <v>79</v>
       </c>
       <c r="M361" t="s">
         <v>343</v>
       </c>
       <c r="P361" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q361" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>100</v>
       </c>
       <c r="C362" t="s">
         <v>68</v>
       </c>
       <c r="E362" t="s">
         <v>121</v>
       </c>
       <c r="F362" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G362" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H362" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="I362" t="s">
         <v>87</v>
       </c>
       <c r="J362" t="s">
         <v>25</v>
       </c>
       <c r="K362" t="s">
         <v>54</v>
       </c>
       <c r="L362" t="s">
         <v>55</v>
       </c>
       <c r="M362" t="s">
         <v>125</v>
       </c>
       <c r="P362" t="s">
         <v>138</v>
       </c>
       <c r="Q362" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="R362" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>18</v>
       </c>
       <c r="C363" t="s">
         <v>19</v>
       </c>
       <c r="E363" t="s">
         <v>83</v>
       </c>
       <c r="F363" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G363" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H363" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="I363" t="s">
         <v>24</v>
       </c>
       <c r="J363" t="s">
         <v>25</v>
       </c>
       <c r="K363" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="L363" t="s">
         <v>89</v>
       </c>
       <c r="M363" t="s">
         <v>90</v>
       </c>
       <c r="P363" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="Q363" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="R363" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>18</v>
       </c>
       <c r="C364" t="s">
         <v>19</v>
       </c>
       <c r="E364" t="s">
         <v>114</v>
       </c>
       <c r="F364" t="s">
         <v>129</v>
       </c>
       <c r="G364" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H364" t="s">
         <v>52</v>
       </c>
       <c r="I364" t="s">
         <v>53</v>
       </c>
       <c r="J364" t="s">
         <v>25</v>
       </c>
       <c r="K364" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="L364" t="s">
         <v>45</v>
       </c>
       <c r="M364" t="s">
         <v>118</v>
       </c>
       <c r="P364" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="Q364" t="s">
         <v>99</v>
       </c>
       <c r="R364" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>18</v>
       </c>
       <c r="C365" t="s">
         <v>19</v>
       </c>
       <c r="E365" t="s">
         <v>384</v>
       </c>
       <c r="F365" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G365" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="J365" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="L365" t="s">
         <v>45</v>
       </c>
       <c r="M365" t="s">
         <v>388</v>
       </c>
       <c r="P365" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="Q365" t="s">
         <v>134</v>
       </c>
       <c r="R365" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>93</v>
       </c>
       <c r="C366" t="s">
         <v>68</v>
       </c>
       <c r="E366" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F366" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G366" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H366" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="I366" t="s">
         <v>43</v>
       </c>
       <c r="J366" t="s">
         <v>25</v>
       </c>
       <c r="K366" t="s">
         <v>72</v>
       </c>
       <c r="L366" t="s">
         <v>55</v>
       </c>
       <c r="M366" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P366" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="Q366" t="s">
         <v>417</v>
       </c>
       <c r="R366" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>93</v>
       </c>
       <c r="C367" t="s">
         <v>19</v>
       </c>
       <c r="E367" t="s">
         <v>435</v>
       </c>
       <c r="F367" t="s">
         <v>33</v>
       </c>
       <c r="G367" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="J367" t="s">
         <v>78</v>
       </c>
       <c r="L367" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M367" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P367" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="Q367" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C368" t="s">
         <v>19</v>
       </c>
       <c r="E368" t="s">
         <v>426</v>
       </c>
       <c r="F368" t="s">
         <v>84</v>
       </c>
       <c r="G368" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H368" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="I368" t="s">
         <v>24</v>
       </c>
       <c r="J368" t="s">
         <v>25</v>
       </c>
       <c r="K368" t="s">
         <v>44</v>
       </c>
       <c r="L368" t="s">
         <v>89</v>
       </c>
       <c r="M368" t="s">
         <v>429</v>
       </c>
       <c r="P368" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q368" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="R368" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>18</v>
       </c>
       <c r="C369" t="s">
         <v>68</v>
       </c>
       <c r="E369" t="s">
         <v>384</v>
       </c>
       <c r="F369" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G369" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="J369" t="s">
         <v>847</v>
       </c>
       <c r="L369" t="s">
         <v>45</v>
       </c>
       <c r="M369" t="s">
         <v>388</v>
       </c>
       <c r="P369" t="s">
         <v>138</v>
       </c>
       <c r="Q369" t="s">
         <v>127</v>
       </c>
       <c r="R369" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="E370" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F370" t="s">
         <v>50</v>
       </c>
       <c r="G370" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="H370" t="s">
         <v>933</v>
       </c>
       <c r="I370" t="s">
         <v>63</v>
       </c>
       <c r="J370" t="s">
         <v>25</v>
       </c>
       <c r="K370" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L370" t="s">
+        <v>275</v>
+      </c>
+      <c r="M370" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P370" t="s">
         <v>94</v>
       </c>
       <c r="Q370" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="R370" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>93</v>
       </c>
       <c r="C371" t="s">
         <v>19</v>
       </c>
       <c r="E371" t="s">
         <v>339</v>
       </c>
       <c r="F371" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G371" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="H371" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="I371" t="s">
         <v>24</v>
       </c>
       <c r="J371" t="s">
         <v>25</v>
       </c>
       <c r="K371" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L371" t="s">
         <v>79</v>
       </c>
       <c r="M371" t="s">
         <v>343</v>
       </c>
       <c r="P371" t="s">
         <v>66</v>
       </c>
       <c r="Q371" t="s">
         <v>782</v>
       </c>
       <c r="R371" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>18</v>
       </c>
       <c r="C372" t="s">
         <v>68</v>
       </c>
       <c r="E372" t="s">
         <v>106</v>
       </c>
       <c r="F372" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G372" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="J372" t="s">
         <v>78</v>
       </c>
       <c r="L372" t="s">
         <v>111</v>
       </c>
       <c r="M372" t="s">
         <v>112</v>
       </c>
       <c r="P372" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="Q372" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>93</v>
       </c>
       <c r="C373" t="s">
         <v>19</v>
       </c>
       <c r="E373" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F373" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G373" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="J373" t="s">
         <v>35</v>
       </c>
       <c r="L373" t="s">
         <v>328</v>
       </c>
       <c r="M373" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="P373" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q373" t="s">
         <v>139</v>
       </c>
       <c r="R373" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="374" spans="1:18">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>18</v>
       </c>
       <c r="C374" t="s">
         <v>19</v>
       </c>
       <c r="E374" t="s">
         <v>83</v>
       </c>
       <c r="F374" t="s">
         <v>50</v>
       </c>
       <c r="G374" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H374" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="I374" t="s">
         <v>24</v>
       </c>
       <c r="J374" t="s">
         <v>25</v>
       </c>
       <c r="K374" t="s">
         <v>369</v>
       </c>
       <c r="L374" t="s">
         <v>89</v>
       </c>
       <c r="M374" t="s">
         <v>90</v>
       </c>
       <c r="P374" t="s">
         <v>404</v>
       </c>
       <c r="Q374" t="s">
         <v>651</v>
       </c>
       <c r="R374" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="375" spans="1:18">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>18</v>
       </c>
       <c r="C375" t="s">
         <v>68</v>
       </c>
       <c r="E375" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F375" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G375" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="H375" t="s">
         <v>630</v>
       </c>
       <c r="I375" t="s">
         <v>43</v>
       </c>
       <c r="J375" t="s">
         <v>25</v>
       </c>
       <c r="K375" t="s">
         <v>681</v>
       </c>
       <c r="L375" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M375" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P375" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="Q375" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="R375" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>18</v>
       </c>
       <c r="C376" t="s">
         <v>19</v>
       </c>
       <c r="E376" t="s">
         <v>49</v>
       </c>
       <c r="F376" t="s">
         <v>50</v>
       </c>
       <c r="G376" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H376" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I376" t="s">
         <v>24</v>
       </c>
       <c r="J376" t="s">
         <v>25</v>
       </c>
       <c r="K376" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="L376" t="s">
         <v>55</v>
       </c>
       <c r="M376" t="s">
         <v>56</v>
       </c>
       <c r="P376" t="s">
         <v>129</v>
       </c>
       <c r="Q376" t="s">
         <v>345</v>
       </c>
       <c r="R376" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:18">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>18</v>
       </c>
       <c r="C377" t="s">
         <v>68</v>
       </c>
       <c r="E377" t="s">
         <v>49</v>
       </c>
       <c r="F377" t="s">
         <v>94</v>
       </c>
       <c r="G377" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H377" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="I377" t="s">
         <v>63</v>
       </c>
       <c r="J377" t="s">
         <v>25</v>
       </c>
       <c r="K377" t="s">
         <v>54</v>
       </c>
       <c r="L377" t="s">
         <v>55</v>
       </c>
       <c r="M377" t="s">
         <v>56</v>
       </c>
       <c r="P377" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q377" t="s">
         <v>873</v>
       </c>
       <c r="R377" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>100</v>
       </c>
       <c r="C378" t="s">
         <v>19</v>
       </c>
       <c r="E378" t="s">
         <v>377</v>
       </c>
       <c r="F378" t="s">
         <v>122</v>
       </c>
       <c r="G378" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H378" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="I378" t="s">
         <v>43</v>
       </c>
       <c r="J378" t="s">
         <v>25</v>
       </c>
       <c r="K378" t="s">
         <v>622</v>
       </c>
       <c r="L378" t="s">
         <v>89</v>
       </c>
       <c r="M378" t="s">
         <v>380</v>
       </c>
       <c r="P378" t="s">
         <v>643</v>
       </c>
       <c r="Q378" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R378" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="379" spans="1:18">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>93</v>
       </c>
       <c r="C379" t="s">
         <v>68</v>
       </c>
       <c r="E379" t="s">
         <v>106</v>
       </c>
       <c r="F379" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G379" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="J379" t="s">
         <v>411</v>
       </c>
       <c r="L379" t="s">
         <v>111</v>
       </c>
       <c r="M379" t="s">
         <v>112</v>
       </c>
       <c r="P379" t="s">
         <v>129</v>
       </c>
       <c r="Q379" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>18</v>
       </c>
       <c r="C380" t="s">
         <v>68</v>
       </c>
       <c r="E380" t="s">
         <v>39</v>
       </c>
       <c r="F380" t="s">
         <v>40</v>
       </c>
       <c r="G380" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H380" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="I380" t="s">
         <v>43</v>
       </c>
       <c r="J380" t="s">
         <v>25</v>
       </c>
       <c r="K380" t="s">
         <v>72</v>
       </c>
       <c r="L380" t="s">
         <v>45</v>
       </c>
       <c r="M380" t="s">
         <v>46</v>
       </c>
       <c r="P380" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q380" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R380" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C381" t="s">
         <v>68</v>
       </c>
       <c r="E381" t="s">
         <v>59</v>
       </c>
       <c r="F381" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G381" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H381" t="s">
         <v>373</v>
       </c>
       <c r="I381" t="s">
         <v>43</v>
       </c>
       <c r="J381" t="s">
         <v>25</v>
       </c>
       <c r="K381" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="L381" t="s">
         <v>64</v>
       </c>
       <c r="M381" t="s">
         <v>65</v>
       </c>
       <c r="P381" t="s">
         <v>349</v>
       </c>
       <c r="Q381" t="s">
         <v>357</v>
       </c>
       <c r="R381" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>100</v>
       </c>
       <c r="C382" t="s">
         <v>19</v>
       </c>
       <c r="E382" t="s">
         <v>20</v>
       </c>
       <c r="F382" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G382" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H382" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="I382" t="s">
         <v>43</v>
       </c>
       <c r="J382" t="s">
         <v>25</v>
       </c>
       <c r="K382" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="L382" t="s">
         <v>27</v>
       </c>
       <c r="M382" t="s">
         <v>28</v>
       </c>
       <c r="P382" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="Q382" t="s">
         <v>48</v>
       </c>
       <c r="R382" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>100</v>
       </c>
       <c r="C383" t="s">
         <v>68</v>
       </c>
       <c r="E383" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F383" t="s">
         <v>624</v>
       </c>
       <c r="G383" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="J383" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L383" t="s">
+        <v>275</v>
+      </c>
+      <c r="M383" t="s">
         <v>276</v>
       </c>
-      <c r="M383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P383" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="Q383" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R383" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>18</v>
       </c>
       <c r="C384" t="s">
         <v>19</v>
       </c>
       <c r="E384" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F384" t="s">
         <v>50</v>
       </c>
       <c r="G384" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H384" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I384" t="s">
         <v>24</v>
       </c>
       <c r="J384" t="s">
         <v>25</v>
       </c>
       <c r="K384" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="L384" t="s">
+        <v>275</v>
+      </c>
+      <c r="M384" t="s">
         <v>276</v>
       </c>
-      <c r="M384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P384" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="Q384" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="R384" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="385" spans="1:18">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>18</v>
       </c>
       <c r="C385" t="s">
         <v>19</v>
       </c>
       <c r="E385" t="s">
         <v>20</v>
       </c>
       <c r="F385" t="s">
         <v>21</v>
       </c>
       <c r="G385" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="H385" t="s">
         <v>801</v>
       </c>
       <c r="I385" t="s">
         <v>24</v>
       </c>
       <c r="J385" t="s">
         <v>25</v>
       </c>
       <c r="K385" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="L385" t="s">
         <v>27</v>
       </c>
       <c r="M385" t="s">
         <v>28</v>
       </c>
       <c r="P385" t="s">
         <v>138</v>
       </c>
       <c r="Q385" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="R385" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>100</v>
       </c>
       <c r="C386" t="s">
         <v>68</v>
       </c>
       <c r="E386" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F386" t="s">
         <v>828</v>
       </c>
       <c r="G386" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H386" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="I386" t="s">
         <v>24</v>
       </c>
       <c r="J386" t="s">
         <v>25</v>
       </c>
       <c r="K386" t="s">
         <v>383</v>
       </c>
       <c r="L386" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M386" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="P386" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q386" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>18</v>
       </c>
       <c r="C387" t="s">
         <v>68</v>
       </c>
       <c r="E387" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F387" t="s">
         <v>107</v>
       </c>
       <c r="G387" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H387" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="I387" t="s">
         <v>43</v>
       </c>
       <c r="J387" t="s">
         <v>25</v>
       </c>
       <c r="K387" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L387" t="s">
         <v>55</v>
       </c>
       <c r="M387" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P387" t="s">
         <v>33</v>
       </c>
       <c r="Q387" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="388" spans="1:18">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
         <v>18</v>
       </c>
       <c r="C388" t="s">
         <v>19</v>
       </c>
       <c r="E388" t="s">
         <v>435</v>
       </c>
       <c r="F388" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G388" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H388" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="I388" t="s">
         <v>43</v>
       </c>
       <c r="J388" t="s">
         <v>25</v>
       </c>
       <c r="K388" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="L388" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M388" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P388" t="s">
         <v>837</v>
       </c>
       <c r="Q388" t="s">
         <v>868</v>
       </c>
       <c r="R388" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="389" spans="1:18">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>18</v>
       </c>
       <c r="C389" t="s">
         <v>68</v>
       </c>
       <c r="E389" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F389" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G389" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="J389" t="s">
         <v>847</v>
       </c>
       <c r="L389" t="s">
         <v>328</v>
       </c>
       <c r="M389" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="P389" t="s">
         <v>920</v>
       </c>
       <c r="Q389" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R389" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="390" spans="1:18">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>18</v>
       </c>
       <c r="C390" t="s">
         <v>68</v>
       </c>
       <c r="E390" t="s">
         <v>49</v>
       </c>
       <c r="F390" t="s">
         <v>94</v>
       </c>
       <c r="G390" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="J390" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L390" t="s">
         <v>55</v>
       </c>
       <c r="M390" t="s">
         <v>56</v>
       </c>
       <c r="P390" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q390" t="s">
         <v>805</v>
       </c>
       <c r="R390" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
         <v>18</v>
       </c>
       <c r="C391" t="s">
         <v>68</v>
       </c>
       <c r="E391" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F391" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G391" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H391" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I391" t="s">
         <v>24</v>
       </c>
       <c r="J391" t="s">
         <v>25</v>
       </c>
       <c r="K391" t="s">
         <v>354</v>
       </c>
       <c r="L391" t="s">
         <v>64</v>
       </c>
       <c r="M391" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="P391" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="Q391" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="R391" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="392" spans="1:18">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C392" t="s">
         <v>19</v>
       </c>
       <c r="E392" t="s">
         <v>114</v>
       </c>
       <c r="F392" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G392" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="J392" t="s">
         <v>78</v>
       </c>
       <c r="L392" t="s">
         <v>45</v>
       </c>
       <c r="M392" t="s">
         <v>118</v>
       </c>
       <c r="P392" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="Q392" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="R392" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C393" t="s">
         <v>19</v>
       </c>
       <c r="E393" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="F393" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G393" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="J393" t="s">
         <v>78</v>
       </c>
       <c r="L393" t="s">
         <v>328</v>
       </c>
       <c r="M393" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="P393" t="s">
         <v>104</v>
       </c>
       <c r="Q393" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>18</v>
       </c>
       <c r="C394" t="s">
         <v>68</v>
       </c>
       <c r="E394" t="s">
         <v>435</v>
       </c>
       <c r="F394" t="s">
         <v>21</v>
       </c>
       <c r="G394" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H394" t="s">
         <v>52</v>
       </c>
       <c r="I394" t="s">
         <v>53</v>
       </c>
       <c r="J394" t="s">
         <v>25</v>
       </c>
       <c r="K394" t="s">
         <v>379</v>
       </c>
       <c r="L394" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M394" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P394" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q394" t="s">
         <v>868</v>
       </c>
       <c r="R394" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>18</v>
       </c>
       <c r="C395" t="s">
         <v>68</v>
       </c>
       <c r="E395" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F395" t="s">
         <v>94</v>
       </c>
       <c r="G395" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H395" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="I395" t="s">
         <v>24</v>
       </c>
       <c r="J395" t="s">
         <v>25</v>
       </c>
       <c r="K395" t="s">
         <v>396</v>
       </c>
       <c r="L395" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M395" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="P395" t="s">
         <v>91</v>
       </c>
       <c r="Q395" t="s">
         <v>113</v>
       </c>
       <c r="R395" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="396" spans="1:18">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>18</v>
       </c>
       <c r="C396" t="s">
         <v>68</v>
       </c>
       <c r="E396" t="s">
         <v>128</v>
       </c>
       <c r="F396" t="s">
         <v>828</v>
       </c>
       <c r="G396" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="H396" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="I396" t="s">
         <v>24</v>
       </c>
       <c r="J396" t="s">
         <v>25</v>
       </c>
       <c r="K396" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="L396" t="s">
         <v>132</v>
       </c>
       <c r="M396" t="s">
         <v>133</v>
       </c>
       <c r="P396" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="Q396" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C397" t="s">
         <v>68</v>
       </c>
       <c r="E397" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F397" t="s">
         <v>362</v>
       </c>
       <c r="G397" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H397" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="I397" t="s">
         <v>43</v>
       </c>
       <c r="J397" t="s">
         <v>25</v>
       </c>
       <c r="K397" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L397" t="s">
         <v>64</v>
       </c>
       <c r="M397" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P397" t="s">
         <v>404</v>
       </c>
       <c r="Q397" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R397" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>18</v>
       </c>
       <c r="C398" t="s">
         <v>68</v>
       </c>
       <c r="E398" t="s">
+        <v>271</v>
+      </c>
+      <c r="F398" t="s">
         <v>272</v>
       </c>
-      <c r="F398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G398" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="H398" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="I398" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J398" t="s">
         <v>25</v>
       </c>
       <c r="K398" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L398" t="s">
+        <v>275</v>
+      </c>
+      <c r="M398" t="s">
         <v>276</v>
       </c>
-      <c r="M398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P398" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q398" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="R398" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="399" spans="1:18">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>18</v>
       </c>
       <c r="C399" t="s">
         <v>19</v>
       </c>
       <c r="E399" t="s">
         <v>106</v>
       </c>
       <c r="F399" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G399" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="J399" t="s">
         <v>78</v>
       </c>
       <c r="L399" t="s">
         <v>111</v>
       </c>
       <c r="M399" t="s">
         <v>112</v>
       </c>
       <c r="P399" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="Q399" t="s">
         <v>782</v>
       </c>
       <c r="R399" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>18</v>
       </c>
       <c r="C400" t="s">
         <v>68</v>
       </c>
       <c r="E400" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F400" t="s">
         <v>367</v>
       </c>
       <c r="G400" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H400" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="I400" t="s">
         <v>971</v>
       </c>
       <c r="J400" t="s">
         <v>25</v>
       </c>
       <c r="K400" t="s">
         <v>811</v>
       </c>
       <c r="L400" t="s">
         <v>55</v>
       </c>
       <c r="M400" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P400" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="Q400" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="R400" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="401" spans="1:18">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>18</v>
       </c>
       <c r="C401" t="s">
         <v>68</v>
       </c>
       <c r="E401" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F401" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G401" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H401" t="s">
         <v>434</v>
       </c>
       <c r="I401" t="s">
         <v>63</v>
       </c>
       <c r="J401" t="s">
         <v>25</v>
       </c>
       <c r="K401" t="s">
         <v>44</v>
       </c>
       <c r="L401" t="s">
         <v>64</v>
       </c>
       <c r="M401" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P401" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="Q401" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
         <v>93</v>
       </c>
       <c r="C402" t="s">
         <v>19</v>
       </c>
       <c r="E402" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F402" t="s">
         <v>129</v>
       </c>
       <c r="G402" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="J402" t="s">
         <v>78</v>
       </c>
       <c r="L402" t="s">
         <v>55</v>
       </c>
       <c r="M402" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P402" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="Q402" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="R402" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C403" t="s">
         <v>19</v>
       </c>
       <c r="E403" t="s">
         <v>20</v>
       </c>
       <c r="F403" t="s">
         <v>21</v>
       </c>
       <c r="G403" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="J403" t="s">
         <v>847</v>
       </c>
       <c r="L403" t="s">
         <v>27</v>
       </c>
       <c r="M403" t="s">
         <v>28</v>
       </c>
       <c r="P403" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="Q403" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R403" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>100</v>
       </c>
       <c r="C404" t="s">
         <v>19</v>
       </c>
       <c r="E404" t="s">
         <v>106</v>
       </c>
       <c r="F404" t="s">
         <v>385</v>
       </c>
       <c r="G404" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H404" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="I404" t="s">
         <v>24</v>
       </c>
       <c r="J404" t="s">
         <v>25</v>
       </c>
       <c r="K404" t="s">
         <v>72</v>
       </c>
       <c r="L404" t="s">
         <v>111</v>
       </c>
       <c r="M404" t="s">
         <v>112</v>
       </c>
       <c r="P404" t="s">
         <v>50</v>
       </c>
       <c r="Q404" t="s">
         <v>701</v>
       </c>
       <c r="R404" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>18</v>
       </c>
       <c r="C405" t="s">
         <v>68</v>
       </c>
       <c r="E405" t="s">
         <v>32</v>
       </c>
       <c r="F405" t="s">
         <v>828</v>
       </c>
       <c r="G405" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="J405" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L405" t="s">
         <v>27</v>
       </c>
       <c r="M405" t="s">
         <v>36</v>
       </c>
       <c r="P405" t="s">
         <v>50</v>
       </c>
       <c r="Q405" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="406" spans="1:18">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>93</v>
       </c>
       <c r="C406" t="s">
         <v>19</v>
       </c>
       <c r="E406" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F406" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G406" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="H406" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="I406" t="s">
         <v>43</v>
       </c>
       <c r="J406" t="s">
         <v>25</v>
       </c>
       <c r="K406" t="s">
         <v>54</v>
       </c>
       <c r="L406" t="s">
+        <v>183</v>
+      </c>
+      <c r="M406" t="s">
         <v>184</v>
       </c>
-      <c r="M406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P406" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="Q406" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="407" spans="1:18">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C407" t="s">
         <v>68</v>
       </c>
       <c r="E407" t="s">
         <v>377</v>
       </c>
       <c r="F407" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G407" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="H407" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="I407" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J407" t="s">
         <v>25</v>
       </c>
       <c r="K407" t="s">
         <v>637</v>
       </c>
       <c r="L407" t="s">
         <v>89</v>
       </c>
       <c r="M407" t="s">
         <v>380</v>
       </c>
       <c r="P407" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="Q407" t="s">
         <v>82</v>
       </c>
       <c r="R407" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="408" spans="1:18">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>18</v>
       </c>
       <c r="C408" t="s">
         <v>68</v>
       </c>
       <c r="E408" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F408" t="s">
         <v>340</v>
       </c>
       <c r="G408" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="J408" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L408" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M408" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P408" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="Q408" t="s">
         <v>337</v>
       </c>
       <c r="R408" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="409" spans="1:18">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>18</v>
       </c>
       <c r="C409" t="s">
         <v>19</v>
       </c>
       <c r="E409" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F409" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G409" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="J409" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="L409" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M409" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P409" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="Q409" t="s">
         <v>58</v>
       </c>
       <c r="R409" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>18</v>
       </c>
       <c r="C410" t="s">
         <v>68</v>
       </c>
       <c r="E410" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F410" t="s">
         <v>50</v>
       </c>
       <c r="G410" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="J410" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L410" t="s">
         <v>64</v>
       </c>
       <c r="M410" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P410" t="s">
         <v>129</v>
       </c>
       <c r="Q410" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R410" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:18">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>18</v>
       </c>
       <c r="C411" t="s">
         <v>19</v>
       </c>
       <c r="E411" t="s">
         <v>39</v>
       </c>
       <c r="F411" t="s">
         <v>50</v>
       </c>
       <c r="G411" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H411" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="I411" t="s">
         <v>43</v>
       </c>
       <c r="J411" t="s">
         <v>25</v>
       </c>
       <c r="K411" t="s">
         <v>131</v>
       </c>
       <c r="L411" t="s">
         <v>45</v>
       </c>
       <c r="M411" t="s">
         <v>46</v>
       </c>
       <c r="P411" t="s">
         <v>94</v>
       </c>
       <c r="Q411" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="R411" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="412" spans="1:18">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>18</v>
       </c>
       <c r="C412" t="s">
         <v>68</v>
       </c>
       <c r="E412" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F412" t="s">
         <v>702</v>
       </c>
       <c r="G412" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H412" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I412" t="s">
         <v>43</v>
       </c>
       <c r="J412" t="s">
         <v>25</v>
       </c>
       <c r="K412" t="s">
         <v>854</v>
       </c>
       <c r="L412" t="s">
         <v>64</v>
       </c>
       <c r="M412" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="P412" t="s">
         <v>91</v>
       </c>
       <c r="Q412" t="s">
         <v>82</v>
       </c>
       <c r="R412" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>93</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="E413" t="s">
         <v>106</v>
       </c>
       <c r="F413" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G413" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H413" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="I413" t="s">
         <v>63</v>
       </c>
       <c r="J413" t="s">
         <v>25</v>
       </c>
       <c r="K413" t="s">
         <v>383</v>
       </c>
       <c r="L413" t="s">
         <v>111</v>
       </c>
       <c r="M413" t="s">
         <v>112</v>
       </c>
       <c r="P413" t="s">
         <v>832</v>
       </c>
       <c r="Q413" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="R413" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="414" spans="1:18">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>18</v>
       </c>
       <c r="C414" t="s">
         <v>19</v>
       </c>
       <c r="E414" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F414" t="s">
         <v>129</v>
       </c>
       <c r="G414" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H414" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="I414" t="s">
         <v>939</v>
       </c>
       <c r="J414" t="s">
         <v>25</v>
       </c>
       <c r="K414" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L414" t="s">
+        <v>275</v>
+      </c>
+      <c r="M414" t="s">
         <v>276</v>
       </c>
-      <c r="M414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P414" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="Q414" t="s">
         <v>834</v>
       </c>
       <c r="R414" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="415" spans="1:18">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
         <v>18</v>
       </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="E415" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F415" t="s">
         <v>122</v>
       </c>
       <c r="G415" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="J415" t="s">
         <v>78</v>
       </c>
       <c r="L415" t="s">
         <v>55</v>
       </c>
       <c r="M415" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P415" t="s">
         <v>138</v>
       </c>
       <c r="Q415" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="R415" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="416" spans="1:18">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
         <v>100</v>
       </c>
       <c r="C416" t="s">
         <v>68</v>
       </c>
       <c r="E416" t="s">
         <v>869</v>
       </c>
       <c r="F416" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G416" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="H416" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I416" t="s">
         <v>43</v>
       </c>
       <c r="J416" t="s">
         <v>25</v>
       </c>
       <c r="K416" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L416" t="s">
         <v>27</v>
       </c>
       <c r="M416" t="s">
         <v>872</v>
       </c>
       <c r="P416" t="s">
         <v>50</v>
       </c>
       <c r="Q416" t="s">
         <v>394</v>
       </c>
       <c r="R416" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="417" spans="1:18">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
         <v>18</v>
       </c>
       <c r="C417" t="s">
         <v>68</v>
       </c>
       <c r="E417" t="s">
         <v>49</v>
       </c>
       <c r="F417" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G417" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="J417" t="s">
         <v>847</v>
       </c>
       <c r="L417" t="s">
         <v>55</v>
       </c>
       <c r="M417" t="s">
         <v>56</v>
       </c>
       <c r="P417" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q417" t="s">
         <v>782</v>
       </c>
       <c r="R417" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>18</v>
       </c>
       <c r="C418" t="s">
         <v>19</v>
       </c>
       <c r="E418" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F418" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G418" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="H418" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="I418" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J418" t="s">
+        <v>25</v>
+      </c>
+      <c r="K418" t="s">
         <v>438</v>
       </c>
-      <c r="J418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L418" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M418" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P418" t="s">
         <v>138</v>
       </c>
       <c r="Q418" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="419" spans="1:18">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C419" t="s">
         <v>19</v>
       </c>
       <c r="E419" t="s">
         <v>20</v>
       </c>
       <c r="F419" t="s">
         <v>84</v>
       </c>
       <c r="G419" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="H419" t="s">
         <v>801</v>
       </c>
       <c r="I419" t="s">
         <v>24</v>
       </c>
       <c r="J419" t="s">
         <v>25</v>
       </c>
       <c r="K419" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="L419" t="s">
         <v>27</v>
       </c>
       <c r="M419" t="s">
         <v>28</v>
       </c>
       <c r="P419" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="Q419" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="R419" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="420" spans="1:18">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>93</v>
       </c>
       <c r="C420" t="s">
         <v>19</v>
       </c>
       <c r="E420" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="F420" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G420" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="H420" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="I420" t="s">
         <v>24</v>
       </c>
       <c r="J420" t="s">
         <v>25</v>
       </c>
       <c r="K420" t="s">
         <v>103</v>
       </c>
       <c r="L420" t="s">
         <v>64</v>
       </c>
       <c r="M420" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="P420" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q420" t="s">
         <v>361</v>
       </c>
       <c r="R420" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="421" spans="1:18">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>18</v>
       </c>
       <c r="C421" t="s">
         <v>68</v>
       </c>
       <c r="E421" t="s">
         <v>39</v>
       </c>
       <c r="F421" t="s">
         <v>94</v>
       </c>
       <c r="G421" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="H421" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I421" t="s">
         <v>24</v>
       </c>
       <c r="J421" t="s">
         <v>25</v>
       </c>
       <c r="K421" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="L421" t="s">
         <v>45</v>
       </c>
       <c r="M421" t="s">
         <v>46</v>
       </c>
       <c r="P421" t="s">
         <v>129</v>
       </c>
       <c r="Q421" t="s">
         <v>390</v>
       </c>
       <c r="R421" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="422" spans="1:18">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>18</v>
       </c>
       <c r="C422" t="s">
         <v>19</v>
       </c>
       <c r="E422" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F422" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G422" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="J422" t="s">
         <v>847</v>
       </c>
       <c r="L422" t="s">
         <v>89</v>
       </c>
       <c r="M422" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="P422" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="Q422" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R422" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="423" spans="1:18">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>18</v>
       </c>
       <c r="C423" t="s">
         <v>68</v>
       </c>
       <c r="E423" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F423" t="s">
         <v>94</v>
       </c>
       <c r="G423" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="J423" t="s">
         <v>78</v>
       </c>
       <c r="L423" t="s">
         <v>55</v>
       </c>
       <c r="M423" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P423" t="s">
         <v>129</v>
       </c>
       <c r="Q423" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="R423" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="424" spans="1:18">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>18</v>
       </c>
       <c r="C424" t="s">
         <v>19</v>
       </c>
       <c r="E424" t="s">
         <v>121</v>
       </c>
       <c r="F424" t="s">
         <v>140</v>
       </c>
       <c r="G424" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="H424" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I424" t="s">
         <v>43</v>
       </c>
       <c r="J424" t="s">
         <v>25</v>
       </c>
       <c r="K424" t="s">
         <v>103</v>
       </c>
       <c r="L424" t="s">
         <v>55</v>
       </c>
       <c r="M424" t="s">
         <v>125</v>
       </c>
       <c r="P424" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="Q424" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R424" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>93</v>
       </c>
       <c r="C425" t="s">
         <v>19</v>
       </c>
       <c r="E425" t="s">
         <v>106</v>
       </c>
       <c r="F425" t="s">
         <v>682</v>
       </c>
       <c r="G425" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="J425" t="s">
         <v>78</v>
       </c>
       <c r="L425" t="s">
         <v>111</v>
       </c>
       <c r="M425" t="s">
         <v>112</v>
       </c>
       <c r="P425" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="Q425" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R425" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="426" spans="1:18">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>18</v>
       </c>
       <c r="C426" t="s">
         <v>19</v>
       </c>
       <c r="E426" t="s">
         <v>128</v>
       </c>
       <c r="F426" t="s">
         <v>340</v>
       </c>
       <c r="G426" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="H426" t="s">
         <v>86</v>
       </c>
       <c r="I426" t="s">
         <v>87</v>
       </c>
       <c r="J426" t="s">
         <v>25</v>
       </c>
       <c r="K426" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L426" t="s">
         <v>132</v>
       </c>
       <c r="M426" t="s">
         <v>133</v>
       </c>
       <c r="P426" t="s">
         <v>94</v>
       </c>
       <c r="Q426" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="R426" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="427" spans="1:18">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>18</v>
       </c>
       <c r="C427" t="s">
         <v>68</v>
       </c>
       <c r="E427" t="s">
         <v>83</v>
       </c>
       <c r="F427" t="s">
         <v>340</v>
       </c>
       <c r="G427" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="H427" t="s">
+        <v>326</v>
+      </c>
+      <c r="I427" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J427" t="s">
         <v>25</v>
       </c>
       <c r="K427" t="s">
         <v>26</v>
       </c>
       <c r="L427" t="s">
         <v>89</v>
       </c>
       <c r="M427" t="s">
         <v>90</v>
       </c>
       <c r="P427" t="s">
         <v>138</v>
       </c>
       <c r="Q427" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="R427" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>18</v>
       </c>
       <c r="C428" t="s">
         <v>68</v>
       </c>
       <c r="E428" t="s">
         <v>426</v>
       </c>
       <c r="F428" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G428" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="H428" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="I428" t="s">
         <v>43</v>
       </c>
       <c r="J428" t="s">
         <v>25</v>
       </c>
       <c r="K428" t="s">
         <v>376</v>
       </c>
       <c r="L428" t="s">
         <v>89</v>
       </c>
       <c r="M428" t="s">
         <v>429</v>
       </c>
       <c r="P428" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="Q428" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="R428" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="429" spans="1:18">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
         <v>18</v>
       </c>
       <c r="C429" t="s">
         <v>19</v>
       </c>
       <c r="E429" t="s">
         <v>39</v>
       </c>
       <c r="F429" t="s">
         <v>129</v>
       </c>
       <c r="G429" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="H429" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="I429" t="s">
         <v>53</v>
       </c>
       <c r="J429" t="s">
         <v>25</v>
       </c>
       <c r="K429" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="L429" t="s">
         <v>45</v>
       </c>
       <c r="M429" t="s">
         <v>46</v>
       </c>
       <c r="P429" t="s">
         <v>50</v>
       </c>
       <c r="Q429" t="s">
         <v>417</v>
       </c>
       <c r="R429" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="430" spans="1:18">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>18</v>
       </c>
       <c r="C430" t="s">
         <v>19</v>
       </c>
       <c r="E430" t="s">
         <v>114</v>
       </c>
       <c r="F430" t="s">
         <v>50</v>
       </c>
       <c r="G430" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="H430" t="s">
         <v>52</v>
       </c>
       <c r="I430" t="s">
         <v>53</v>
       </c>
       <c r="J430" t="s">
         <v>25</v>
       </c>
       <c r="K430" t="s">
         <v>131</v>
       </c>
       <c r="L430" t="s">
         <v>45</v>
       </c>
       <c r="M430" t="s">
         <v>118</v>
       </c>
       <c r="P430" t="s">
         <v>792</v>
       </c>
       <c r="Q430" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="R430" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>18</v>
       </c>
       <c r="C431" t="s">
         <v>19</v>
       </c>
       <c r="E431" t="s">
         <v>39</v>
       </c>
       <c r="F431" t="s">
         <v>94</v>
       </c>
       <c r="G431" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="J431" t="s">
         <v>78</v>
       </c>
       <c r="L431" t="s">
         <v>45</v>
       </c>
       <c r="M431" t="s">
         <v>46</v>
       </c>
       <c r="P431" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q431" t="s">
         <v>776</v>
       </c>
       <c r="R431" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="432" spans="1:18">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
         <v>93</v>
       </c>
       <c r="C432" t="s">
         <v>19</v>
       </c>
       <c r="E432" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F432" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G432" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="J432" t="s">
         <v>661</v>
       </c>
       <c r="L432" t="s">
+        <v>275</v>
+      </c>
+      <c r="M432" t="s">
         <v>276</v>
       </c>
-      <c r="M432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P432" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q432" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="R432" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>18</v>
       </c>
       <c r="C433" t="s">
         <v>19</v>
       </c>
       <c r="E433" t="s">
         <v>49</v>
       </c>
       <c r="F433" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G433" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="H433" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="I433" t="s">
         <v>43</v>
       </c>
       <c r="J433" t="s">
         <v>25</v>
       </c>
       <c r="K433" t="s">
         <v>44</v>
       </c>
       <c r="L433" t="s">
         <v>55</v>
       </c>
       <c r="M433" t="s">
         <v>56</v>
       </c>
       <c r="P433" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q433" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R433" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="434" spans="1:18">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>18</v>
       </c>
       <c r="C434" t="s">
         <v>19</v>
       </c>
       <c r="E434" t="s">
         <v>106</v>
       </c>
       <c r="F434" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G434" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="H434" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="I434" t="s">
         <v>24</v>
       </c>
       <c r="J434" t="s">
         <v>25</v>
       </c>
       <c r="K434" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="L434" t="s">
         <v>111</v>
       </c>
       <c r="M434" t="s">
         <v>112</v>
       </c>
       <c r="P434" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="Q434" t="s">
         <v>394</v>
       </c>
       <c r="R434" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="435" spans="1:18">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>18</v>
       </c>
       <c r="C435" t="s">
         <v>68</v>
       </c>
       <c r="E435" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F435" t="s">
         <v>50</v>
       </c>
       <c r="G435" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="J435" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="L435" t="s">
         <v>89</v>
       </c>
       <c r="M435" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="P435" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q435" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="R435" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:18">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C436" t="s">
         <v>68</v>
       </c>
       <c r="E436" t="s">
         <v>75</v>
       </c>
       <c r="F436" t="s">
         <v>94</v>
       </c>
       <c r="G436" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="H436" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="I436" t="s">
         <v>43</v>
       </c>
       <c r="J436" t="s">
         <v>25</v>
       </c>
       <c r="K436" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="L436" t="s">
         <v>79</v>
       </c>
       <c r="M436" t="s">
         <v>80</v>
       </c>
       <c r="P436" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q436" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="R436" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:18">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>18</v>
       </c>
       <c r="C437" t="s">
         <v>68</v>
       </c>
       <c r="E437" t="s">
         <v>128</v>
       </c>
       <c r="F437" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G437" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="H437" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="I437" t="s">
         <v>24</v>
       </c>
       <c r="J437" t="s">
         <v>25</v>
       </c>
       <c r="K437" t="s">
         <v>865</v>
       </c>
       <c r="L437" t="s">
         <v>132</v>
       </c>
       <c r="M437" t="s">
         <v>133</v>
       </c>
       <c r="P437" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="Q437" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="438" spans="1:18">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>100</v>
       </c>
       <c r="C438" t="s">
         <v>19</v>
       </c>
       <c r="E438" t="s">
         <v>106</v>
       </c>
       <c r="F438" t="s">
         <v>682</v>
       </c>
       <c r="G438" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="H438" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="I438" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J438" t="s">
         <v>25</v>
       </c>
       <c r="K438" t="s">
         <v>44</v>
       </c>
       <c r="L438" t="s">
         <v>111</v>
       </c>
       <c r="M438" t="s">
         <v>112</v>
       </c>
       <c r="P438" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="Q438" t="s">
         <v>790</v>
       </c>
       <c r="R438" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="439" spans="1:18">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>18</v>
       </c>
       <c r="C439" t="s">
         <v>19</v>
       </c>
       <c r="E439" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F439" t="s">
         <v>799</v>
       </c>
       <c r="G439" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="J439" t="s">
         <v>78</v>
       </c>
       <c r="L439" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M439" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P439" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="Q439" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="R439" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="440" spans="1:18">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>18</v>
       </c>
       <c r="C440" t="s">
         <v>68</v>
       </c>
       <c r="E440" t="s">
         <v>106</v>
       </c>
       <c r="F440" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G440" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="H440" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="I440" t="s">
         <v>43</v>
       </c>
       <c r="J440" t="s">
         <v>25</v>
       </c>
       <c r="K440" t="s">
         <v>681</v>
       </c>
       <c r="L440" t="s">
         <v>111</v>
       </c>
       <c r="M440" t="s">
         <v>112</v>
       </c>
       <c r="P440" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="Q440" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="441" spans="1:18">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C441" t="s">
         <v>19</v>
       </c>
       <c r="E441" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F441" t="s">
         <v>94</v>
       </c>
       <c r="G441" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="H441" t="s">
         <v>434</v>
       </c>
       <c r="I441" t="s">
         <v>63</v>
       </c>
       <c r="J441" t="s">
         <v>25</v>
       </c>
       <c r="K441" t="s">
         <v>637</v>
       </c>
       <c r="L441" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M441" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P441" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q441" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="R441" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="442" spans="1:18">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C442" t="s">
         <v>68</v>
       </c>
       <c r="E442" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F442" t="s">
         <v>21</v>
       </c>
       <c r="G442" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="H442" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="I442" t="s">
         <v>24</v>
       </c>
       <c r="J442" t="s">
         <v>25</v>
       </c>
       <c r="K442" t="s">
         <v>103</v>
       </c>
       <c r="L442" t="s">
         <v>45</v>
       </c>
       <c r="M442" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="P442" t="s">
         <v>367</v>
       </c>
       <c r="Q442" t="s">
         <v>127</v>
       </c>
       <c r="R442" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>18</v>
       </c>
       <c r="C443" t="s">
         <v>19</v>
       </c>
       <c r="E443" t="s">
         <v>39</v>
       </c>
       <c r="F443" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="G443" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H443" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="I443" t="s">
         <v>63</v>
       </c>
       <c r="J443" t="s">
         <v>25</v>
       </c>
       <c r="K443" t="s">
         <v>44</v>
       </c>
       <c r="L443" t="s">
         <v>45</v>
       </c>
       <c r="M443" t="s">
         <v>46</v>
       </c>
       <c r="P443" t="s">
         <v>50</v>
       </c>
       <c r="Q443" t="s">
         <v>651</v>
       </c>
       <c r="R443" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>18</v>
       </c>
       <c r="C444" t="s">
         <v>68</v>
       </c>
       <c r="E444" t="s">
         <v>121</v>
       </c>
       <c r="F444" t="s">
         <v>129</v>
       </c>
       <c r="G444" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="J444" t="s">
         <v>78</v>
       </c>
       <c r="L444" t="s">
         <v>55</v>
       </c>
       <c r="M444" t="s">
         <v>125</v>
       </c>
       <c r="P444" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="Q444" t="s">
         <v>67</v>
       </c>
       <c r="R444" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="445" spans="1:18">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
         <v>93</v>
       </c>
       <c r="C445" t="s">
         <v>19</v>
       </c>
       <c r="E445" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F445" t="s">
         <v>391</v>
       </c>
       <c r="G445" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="J445" t="s">
         <v>839</v>
       </c>
       <c r="L445" t="s">
+        <v>275</v>
+      </c>
+      <c r="M445" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P445" t="s">
         <v>33</v>
       </c>
       <c r="Q445" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="R445" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="446" spans="1:18">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>100</v>
       </c>
       <c r="C446" t="s">
         <v>19</v>
       </c>
       <c r="E446" t="s">
         <v>20</v>
       </c>
       <c r="F446" t="s">
         <v>50</v>
       </c>
       <c r="G446" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="H446" t="s">
-        <v>773</v>
+        <v>175</v>
       </c>
       <c r="I446" t="s">
         <v>24</v>
       </c>
       <c r="J446" t="s">
         <v>25</v>
       </c>
       <c r="K446" t="s">
         <v>88</v>
       </c>
       <c r="L446" t="s">
         <v>27</v>
       </c>
       <c r="M446" t="s">
         <v>28</v>
       </c>
       <c r="P446" t="s">
         <v>94</v>
       </c>
       <c r="Q446" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="R446" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>93</v>
       </c>
       <c r="C447" t="s">
         <v>68</v>
       </c>
       <c r="E447" t="s">
         <v>106</v>
       </c>
       <c r="F447" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="G447" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="J447" t="s">
         <v>839</v>
       </c>
       <c r="L447" t="s">
         <v>111</v>
       </c>
       <c r="M447" t="s">
         <v>112</v>
       </c>
       <c r="P447" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="Q447" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="R447" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="448" spans="1:18">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C448" t="s">
         <v>19</v>
       </c>
       <c r="E448" t="s">
         <v>114</v>
       </c>
       <c r="F448" t="s">
         <v>40</v>
       </c>
       <c r="G448" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="H448" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="I448" t="s">
         <v>24</v>
       </c>
       <c r="J448" t="s">
         <v>25</v>
       </c>
       <c r="K448" t="s">
         <v>44</v>
       </c>
       <c r="L448" t="s">
         <v>45</v>
       </c>
       <c r="M448" t="s">
         <v>118</v>
       </c>
       <c r="P448" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q448" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="R448" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>18</v>
       </c>
       <c r="C449" t="s">
         <v>19</v>
       </c>
       <c r="E449" t="s">
         <v>106</v>
       </c>
       <c r="F449" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G449" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="J449" t="s">
         <v>78</v>
       </c>
       <c r="L449" t="s">
         <v>111</v>
       </c>
       <c r="M449" t="s">
         <v>112</v>
       </c>
       <c r="P449" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q449" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>18</v>
       </c>
       <c r="C450" t="s">
         <v>68</v>
       </c>
       <c r="E450" t="s">
         <v>128</v>
       </c>
       <c r="F450" t="s">
         <v>362</v>
       </c>
       <c r="G450" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="H450" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="I450" t="s">
         <v>43</v>
       </c>
       <c r="J450" t="s">
         <v>25</v>
       </c>
       <c r="K450" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="L450" t="s">
         <v>132</v>
       </c>
       <c r="M450" t="s">
         <v>133</v>
       </c>
       <c r="P450" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="Q450" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R450" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C451" t="s">
         <v>68</v>
       </c>
       <c r="E451" t="s">
         <v>128</v>
       </c>
       <c r="F451" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G451" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="H451" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I451" t="s">
         <v>43</v>
       </c>
       <c r="J451" t="s">
         <v>25</v>
       </c>
       <c r="K451" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="L451" t="s">
         <v>132</v>
       </c>
       <c r="M451" t="s">
         <v>133</v>
       </c>
       <c r="P451" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="Q451" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="452" spans="1:18">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>18</v>
       </c>
       <c r="C452" t="s">
         <v>68</v>
       </c>
       <c r="E452" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F452" t="s">
         <v>50</v>
       </c>
       <c r="G452" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="H452" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="I452" t="s">
         <v>24</v>
       </c>
       <c r="J452" t="s">
         <v>25</v>
       </c>
       <c r="K452" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="L452" t="s">
+        <v>275</v>
+      </c>
+      <c r="M452" t="s">
         <v>276</v>
       </c>
-      <c r="M452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P452" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="Q452" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="R452" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="453" spans="1:18">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>18</v>
       </c>
       <c r="C453" t="s">
         <v>19</v>
       </c>
       <c r="E453" t="s">
         <v>869</v>
       </c>
       <c r="F453" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="G453" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="J453" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="L453" t="s">
         <v>27</v>
       </c>
       <c r="M453" t="s">
         <v>872</v>
       </c>
       <c r="P453" t="s">
         <v>430</v>
       </c>
       <c r="Q453" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R453" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="454" spans="1:18">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>18</v>
       </c>
       <c r="C454" t="s">
         <v>19</v>
       </c>
       <c r="E454" t="s">
         <v>114</v>
       </c>
       <c r="F454" t="s">
         <v>84</v>
       </c>
       <c r="G454" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="J454" t="s">
         <v>78</v>
       </c>
       <c r="L454" t="s">
         <v>45</v>
       </c>
       <c r="M454" t="s">
         <v>118</v>
       </c>
       <c r="P454" t="s">
         <v>129</v>
       </c>
       <c r="Q454" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R454" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="455" spans="1:18">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>18</v>
       </c>
       <c r="C455" t="s">
         <v>68</v>
       </c>
       <c r="E455" t="s">
         <v>435</v>
       </c>
       <c r="F455" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G455" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="J455" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L455" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M455" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P455" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="Q455" t="s">
         <v>30</v>
       </c>
       <c r="R455" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="456" spans="1:18">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>18</v>
       </c>
       <c r="C456" t="s">
         <v>19</v>
       </c>
       <c r="E456" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F456" t="s">
         <v>50</v>
       </c>
       <c r="G456" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="H456" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="I456" t="s">
         <v>53</v>
       </c>
       <c r="J456" t="s">
         <v>25</v>
       </c>
       <c r="K456" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L456" t="s">
         <v>45</v>
       </c>
       <c r="M456" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="P456" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q456" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="R456" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="457" spans="1:18">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>18</v>
       </c>
       <c r="C457" t="s">
         <v>19</v>
       </c>
       <c r="E457" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F457" t="s">
         <v>799</v>
       </c>
       <c r="G457" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="J457" t="s">
         <v>78</v>
       </c>
       <c r="L457" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M457" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P457" t="s">
         <v>837</v>
       </c>
       <c r="Q457" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="R457" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="458" spans="1:18">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C458" t="s">
         <v>19</v>
       </c>
       <c r="E458" t="s">
         <v>59</v>
       </c>
       <c r="F458" t="s">
         <v>84</v>
       </c>
       <c r="G458" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="J458" t="s">
         <v>78</v>
       </c>
       <c r="L458" t="s">
         <v>64</v>
       </c>
       <c r="M458" t="s">
         <v>65</v>
       </c>
       <c r="P458" t="s">
         <v>404</v>
       </c>
       <c r="Q458" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R458" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="459" spans="1:18">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C459" t="s">
         <v>19</v>
       </c>
       <c r="E459" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F459" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="G459" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="J459" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="L459" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M459" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P459" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="Q459" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="R459" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>18</v>
       </c>
       <c r="C460" t="s">
         <v>68</v>
       </c>
       <c r="E460" t="s">
         <v>114</v>
       </c>
       <c r="F460" t="s">
         <v>40</v>
       </c>
       <c r="G460" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="H460" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="I460" t="s">
         <v>43</v>
       </c>
       <c r="J460" t="s">
         <v>25</v>
       </c>
       <c r="K460" t="s">
         <v>103</v>
       </c>
       <c r="L460" t="s">
         <v>45</v>
       </c>
       <c r="M460" t="s">
         <v>118</v>
       </c>
       <c r="P460" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="Q460" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="R460" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="461" spans="1:18">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>18</v>
       </c>
       <c r="C461" t="s">
         <v>68</v>
       </c>
       <c r="E461" t="s">
         <v>106</v>
       </c>
       <c r="F461" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G461" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="J461" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="L461" t="s">
         <v>111</v>
       </c>
       <c r="M461" t="s">
         <v>112</v>
       </c>
       <c r="P461" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="Q461" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="462" spans="1:18">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C462" t="s">
         <v>68</v>
       </c>
       <c r="E462" t="s">
         <v>20</v>
       </c>
       <c r="F462" t="s">
         <v>60</v>
       </c>
       <c r="G462" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="H462" t="s">
         <v>987</v>
       </c>
       <c r="I462" t="s">
         <v>24</v>
       </c>
       <c r="J462" t="s">
         <v>25</v>
       </c>
       <c r="K462" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L462" t="s">
         <v>27</v>
       </c>
       <c r="M462" t="s">
         <v>28</v>
       </c>
       <c r="P462" t="s">
         <v>138</v>
       </c>
       <c r="Q462" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="R462" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>100</v>
       </c>
       <c r="C463" t="s">
         <v>68</v>
       </c>
       <c r="E463" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="F463" t="s">
         <v>122</v>
       </c>
       <c r="G463" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="H463" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="I463" t="s">
         <v>43</v>
       </c>
       <c r="J463" t="s">
         <v>25</v>
       </c>
       <c r="K463" t="s">
         <v>383</v>
       </c>
       <c r="L463" t="s">
         <v>89</v>
       </c>
       <c r="M463" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="P463" t="s">
         <v>66</v>
       </c>
       <c r="Q463" t="s">
         <v>120</v>
       </c>
       <c r="R463" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="464" spans="1:18">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>18</v>
       </c>
       <c r="C464" t="s">
         <v>68</v>
       </c>
       <c r="E464" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F464" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="G464" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="H464" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="I464" t="s">
         <v>24</v>
       </c>
       <c r="J464" t="s">
         <v>25</v>
       </c>
       <c r="K464" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L464" t="s">
         <v>45</v>
       </c>
       <c r="M464" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P464" t="s">
         <v>37</v>
       </c>
       <c r="Q464" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
         <v>18</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="E465" t="s">
         <v>59</v>
       </c>
       <c r="F465" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G465" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="J465" t="s">
         <v>78</v>
       </c>
       <c r="L465" t="s">
         <v>64</v>
       </c>
       <c r="M465" t="s">
         <v>65</v>
       </c>
       <c r="P465" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="Q465" t="s">
         <v>365</v>
       </c>
       <c r="R465" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>18</v>
       </c>
       <c r="C466" t="s">
         <v>19</v>
       </c>
       <c r="E466" t="s">
         <v>106</v>
       </c>
       <c r="F466" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="G466" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="J466" t="s">
         <v>78</v>
       </c>
       <c r="L466" t="s">
         <v>111</v>
       </c>
       <c r="M466" t="s">
         <v>112</v>
       </c>
       <c r="P466" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="Q466" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="467" spans="1:18">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>18</v>
       </c>
       <c r="C467" t="s">
         <v>68</v>
       </c>
       <c r="E467" t="s">
         <v>20</v>
       </c>
       <c r="F467" t="s">
         <v>60</v>
       </c>
       <c r="G467" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="J467" t="s">
         <v>78</v>
       </c>
       <c r="L467" t="s">
         <v>27</v>
       </c>
       <c r="M467" t="s">
         <v>28</v>
       </c>
       <c r="P467" t="s">
         <v>129</v>
       </c>
       <c r="Q467" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R467" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="468" spans="1:18">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>18</v>
       </c>
       <c r="C468" t="s">
         <v>68</v>
       </c>
       <c r="E468" t="s">
         <v>20</v>
       </c>
       <c r="F468" t="s">
         <v>50</v>
       </c>
       <c r="G468" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="H468" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="I468" t="s">
         <v>939</v>
       </c>
       <c r="J468" t="s">
         <v>25</v>
       </c>
       <c r="K468" t="s">
         <v>97</v>
       </c>
       <c r="L468" t="s">
         <v>27</v>
       </c>
       <c r="M468" t="s">
         <v>28</v>
       </c>
       <c r="P468" t="s">
         <v>430</v>
       </c>
       <c r="Q468" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="R468" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="469" spans="1:18">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>18</v>
       </c>
       <c r="C469" t="s">
         <v>19</v>
       </c>
       <c r="E469" t="s">
         <v>39</v>
       </c>
       <c r="F469" t="s">
         <v>94</v>
       </c>
       <c r="G469" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="H469" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I469" t="s">
         <v>24</v>
       </c>
       <c r="J469" t="s">
         <v>25</v>
       </c>
       <c r="K469" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="L469" t="s">
         <v>45</v>
       </c>
       <c r="M469" t="s">
         <v>46</v>
       </c>
       <c r="P469" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="Q469" t="s">
         <v>778</v>
       </c>
       <c r="R469" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="470" spans="1:18">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>18</v>
       </c>
       <c r="C470" t="s">
         <v>68</v>
       </c>
       <c r="E470" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F470" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="G470" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="H470" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="I470" t="s">
         <v>43</v>
       </c>
       <c r="J470" t="s">
         <v>25</v>
       </c>
       <c r="K470" t="s">
         <v>383</v>
       </c>
       <c r="L470" t="s">
         <v>55</v>
       </c>
       <c r="M470" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P470" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="Q470" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R470" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="471" spans="1:18">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>93</v>
       </c>
       <c r="C471" t="s">
         <v>68</v>
       </c>
       <c r="E471" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F471" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G471" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="J471" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L471" t="s">
+        <v>275</v>
+      </c>
+      <c r="M471" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="P471" t="s">
         <v>697</v>
       </c>
       <c r="Q471" t="s">
         <v>776</v>
       </c>
       <c r="R471" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>18</v>
       </c>
       <c r="C472" t="s">
         <v>68</v>
       </c>
       <c r="E472" t="s">
         <v>121</v>
       </c>
       <c r="F472" t="s">
         <v>129</v>
       </c>
       <c r="G472" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="H472" t="s">
         <v>434</v>
       </c>
       <c r="I472" t="s">
         <v>63</v>
       </c>
       <c r="J472" t="s">
         <v>25</v>
       </c>
       <c r="K472" t="s">
         <v>26</v>
       </c>
       <c r="L472" t="s">
         <v>55</v>
       </c>
       <c r="M472" t="s">
         <v>125</v>
       </c>
       <c r="P472" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="Q472" t="s">
         <v>345</v>
       </c>
       <c r="R472" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>18</v>
       </c>
       <c r="C473" t="s">
         <v>68</v>
       </c>
       <c r="E473" t="s">
         <v>435</v>
       </c>
       <c r="F473" t="s">
         <v>104</v>
       </c>
       <c r="G473" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="J473" t="s">
         <v>78</v>
       </c>
       <c r="L473" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M473" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="P473" t="s">
         <v>668</v>
       </c>
       <c r="Q473" t="s">
         <v>858</v>
       </c>
       <c r="R473" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>