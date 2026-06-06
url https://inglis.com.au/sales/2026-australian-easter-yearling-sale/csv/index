--- v3 (2026-04-26)
+++ v4 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1277">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -143,644 +143,650 @@
   <si>
     <t>Passed In - Reserve: $350,000</t>
   </si>
   <si>
     <t>Stables 55-58</t>
   </si>
   <si>
     <t>Tivaci</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Widden Stud, Widden Valley</t>
   </si>
   <si>
     <t>Farnan</t>
   </si>
   <si>
     <t>One More Tequila</t>
   </si>
   <si>
     <t>Sheamus Mills Bloodstock Pty Ltd (FBAA)</t>
   </si>
   <si>
+    <t>ACT</t>
+  </si>
+  <si>
+    <t>$200,000</t>
+  </si>
+  <si>
+    <t>Barn J</t>
+  </si>
+  <si>
+    <t>Stables 17-19,29-36,45-48, Barn K Stables 2-15</t>
+  </si>
+  <si>
+    <t>Onemorenomore</t>
+  </si>
+  <si>
+    <t>2024-08-31</t>
+  </si>
+  <si>
+    <t>Segenhoe Stud, Aberdeen</t>
+  </si>
+  <si>
+    <t>Snitzel</t>
+  </si>
+  <si>
+    <t>Oregon's Day</t>
+  </si>
+  <si>
+    <t>Dean Hawthorne Bloodstock (BAFNZ)</t>
+  </si>
+  <si>
     <t>VIC</t>
   </si>
   <si>
-    <t>$200,000</t>
-[...23 lines deleted...]
-    <t>Dean Hawthorne Bloodstock (BAFNZ)</t>
+    <t>$250,000</t>
+  </si>
+  <si>
+    <t>Barn C</t>
+  </si>
+  <si>
+    <t>Stables 17-20,29-36,45-52,62-64</t>
+  </si>
+  <si>
+    <t>Domesday</t>
+  </si>
+  <si>
+    <t>2024-10-04</t>
+  </si>
+  <si>
+    <t>Twin Hills Stud, Cootamundra</t>
+  </si>
+  <si>
+    <t>St Mark's Basilica (FR)</t>
+  </si>
+  <si>
+    <t>Oria</t>
+  </si>
+  <si>
+    <t>W Bain</t>
+  </si>
+  <si>
+    <t>QLD</t>
+  </si>
+  <si>
+    <t>Barn I</t>
+  </si>
+  <si>
+    <t>Stables 9-12,21-28</t>
+  </si>
+  <si>
+    <t>Medaglia d'Oro</t>
+  </si>
+  <si>
+    <t>2024-10-29</t>
+  </si>
+  <si>
+    <t>Colt</t>
+  </si>
+  <si>
+    <t>Kingman (GB)</t>
+  </si>
+  <si>
+    <t>Our New Buddy (IRE)</t>
+  </si>
+  <si>
+    <t>OTI Management Pty Ltd</t>
+  </si>
+  <si>
+    <t>$100,000</t>
+  </si>
+  <si>
+    <t>New Approach</t>
+  </si>
+  <si>
+    <t>2024-09-24</t>
+  </si>
+  <si>
+    <t>Glenbeigh Farm, Scone</t>
+  </si>
+  <si>
+    <t>Lope de Vega (IRE)</t>
+  </si>
+  <si>
+    <t>Palme d'Or (IRE)</t>
+  </si>
+  <si>
+    <t>Withdrawn</t>
+  </si>
+  <si>
+    <t>Barn F</t>
+  </si>
+  <si>
+    <t>Stables 42-45,56,57</t>
+  </si>
+  <si>
+    <t>Siyouni</t>
+  </si>
+  <si>
+    <t>2024-08-18</t>
+  </si>
+  <si>
+    <t>Silverdale Farm, Avoca</t>
+  </si>
+  <si>
+    <t>Justify (USA)</t>
+  </si>
+  <si>
+    <t>Pantonario</t>
+  </si>
+  <si>
+    <t>Yarradale Stud</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>$600,000</t>
+  </si>
+  <si>
+    <t>Barn E</t>
+  </si>
+  <si>
+    <t>Stables 22-28,37-43</t>
+  </si>
+  <si>
+    <t>Not a Single Doubt</t>
+  </si>
+  <si>
+    <t>2024-08-08</t>
+  </si>
+  <si>
+    <t>B. or Br.</t>
+  </si>
+  <si>
+    <t>Zoustar</t>
+  </si>
+  <si>
+    <t>Paredo</t>
+  </si>
+  <si>
+    <t>Yulong Investments</t>
+  </si>
+  <si>
+    <t>$1,100,000</t>
+  </si>
+  <si>
+    <t>Better Than Ready</t>
+  </si>
+  <si>
+    <t>2024-10-19</t>
+  </si>
+  <si>
+    <t>Br.</t>
+  </si>
+  <si>
+    <t>Paris Dior</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing / Mulcaster Bloodstock / Champagne Fillies</t>
+  </si>
+  <si>
+    <t>$300,000</t>
+  </si>
+  <si>
+    <t>Pierro</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>Yulong, Nagambie, Vic</t>
+  </si>
+  <si>
+    <t>Satono Aladdin (JPN)</t>
+  </si>
+  <si>
+    <t>Parmalove</t>
+  </si>
+  <si>
+    <t>Byerley Bloodstock</t>
+  </si>
+  <si>
+    <t>$180,000</t>
+  </si>
+  <si>
+    <t>Barn G</t>
+  </si>
+  <si>
+    <t>Stables 26-31,36-41 Barn H 22-27,35-46,51-63</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>Kia Ora Stud, Scone</t>
+  </si>
+  <si>
+    <t>Pavitra</t>
+  </si>
+  <si>
+    <t>Glentree Thoroughbreds / Badgers Bloodstock</t>
+  </si>
+  <si>
+    <t>$675,000</t>
+  </si>
+  <si>
+    <t>Stables 6-15,22-24</t>
+  </si>
+  <si>
+    <t>American Pharoah</t>
+  </si>
+  <si>
+    <t>2024-09-12</t>
+  </si>
+  <si>
+    <t>Yarraman Park Stud, Scone</t>
+  </si>
+  <si>
+    <t>So You Think (NZ)</t>
+  </si>
+  <si>
+    <t>Peace Parade (USA)</t>
+  </si>
+  <si>
+    <t>B Heys</t>
+  </si>
+  <si>
+    <t>Stables 6-15,21-28</t>
+  </si>
+  <si>
+    <t>War Front</t>
+  </si>
+  <si>
+    <t>2024-08-13</t>
+  </si>
+  <si>
+    <t>Newgate Farm, Aberdeen</t>
+  </si>
+  <si>
+    <t>I Am Invincible</t>
+  </si>
+  <si>
+    <t>Peace Time (USA)</t>
+  </si>
+  <si>
+    <t>$800,000</t>
+  </si>
+  <si>
+    <t>Barn B</t>
+  </si>
+  <si>
+    <t>Stables 1-8,11-27</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>Personal</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>$620,000</t>
+  </si>
+  <si>
+    <t>Fastnet Rock</t>
+  </si>
+  <si>
+    <t>2024-09-17</t>
+  </si>
+  <si>
+    <t>Hellbent</t>
+  </si>
+  <si>
+    <t>Pierro Moss</t>
+  </si>
+  <si>
+    <t>Woburn Farm</t>
+  </si>
+  <si>
+    <t>KOWLOON</t>
+  </si>
+  <si>
+    <t>2024-09-09</t>
+  </si>
+  <si>
+    <t>Ch.</t>
+  </si>
+  <si>
+    <t>Sledmere Stud, Scone</t>
+  </si>
+  <si>
+    <t>Anamoe</t>
+  </si>
+  <si>
+    <t>Pin Me Up (NZ)</t>
+  </si>
+  <si>
+    <t>Sutton Racing / B Rogers / McKeever Bloodstock</t>
+  </si>
+  <si>
+    <t>$575,000</t>
+  </si>
+  <si>
+    <t>Stables 38-44,54-60,66-79</t>
+  </si>
+  <si>
+    <t>Pins</t>
+  </si>
+  <si>
+    <t>2024-08-25</t>
+  </si>
+  <si>
+    <t>Gr.</t>
+  </si>
+  <si>
+    <t>Vinery Stud, Scone</t>
+  </si>
+  <si>
+    <t>Pinocchio</t>
+  </si>
+  <si>
+    <t>Ridgmont Fillies Partnership / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$650,000</t>
+  </si>
+  <si>
+    <t>Stables 17-19,30-36</t>
+  </si>
+  <si>
+    <t>Encosta de Lago</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>Piping Hot</t>
+  </si>
+  <si>
+    <t>More Than Ready</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>Cressfield, Scone</t>
+  </si>
+  <si>
+    <t>Pippie</t>
+  </si>
+  <si>
+    <t>China Horse Club / Newgate Bloodstock &amp; Partners</t>
+  </si>
+  <si>
+    <t>$1,350,000</t>
+  </si>
+  <si>
+    <t>Stables 57-61</t>
+  </si>
+  <si>
+    <t>Written Tycoon</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>Pittsburgh Flyer</t>
+  </si>
+  <si>
+    <t>Street Cry</t>
+  </si>
+  <si>
+    <t>Toronado (IRE)</t>
+  </si>
+  <si>
+    <t>Polska</t>
+  </si>
+  <si>
+    <t>Gai Waterhouse &amp; Adrian Bott / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>VOBIS Silver &amp; VOBIS Sires</t>
+  </si>
+  <si>
+    <t>Lime Country Thoroughbreds, Blandford</t>
+  </si>
+  <si>
+    <t>Too Darn Hot (GB)</t>
+  </si>
+  <si>
+    <t>Portrait of a Lady (USA)</t>
+  </si>
+  <si>
+    <t>Ciaron Maher Bloodstock</t>
+  </si>
+  <si>
+    <t>$320,000</t>
+  </si>
+  <si>
+    <t>Barn D</t>
+  </si>
+  <si>
+    <t>Stables 57-59,70-74</t>
+  </si>
+  <si>
+    <t>A.P. Indy</t>
+  </si>
+  <si>
+    <t>Positive Peace</t>
+  </si>
+  <si>
+    <t>$440,000</t>
+  </si>
+  <si>
+    <t>Stratum</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>Yes Yes Yes</t>
+  </si>
+  <si>
+    <t>Pretty Amazing</t>
+  </si>
+  <si>
+    <t>Cannon Hayes / Goldfront Farm</t>
+  </si>
+  <si>
+    <t>Extreme Choice</t>
+  </si>
+  <si>
+    <t>Pretty Brazen</t>
+  </si>
+  <si>
+    <t>T Magnier</t>
+  </si>
+  <si>
+    <t>$3,000,000</t>
+  </si>
+  <si>
+    <t>Brazen Beau</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>Waikato Stud, Matamata, NZ</t>
+  </si>
+  <si>
+    <t>Ardrossan</t>
+  </si>
+  <si>
+    <t>Pretty Good (NZ)</t>
+  </si>
+  <si>
+    <t>Stables 65,66,78-80</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>Pretty in Pink</t>
+  </si>
+  <si>
+    <t>MG Price Racing &amp; Breeding Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sebring</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>Princess Posh</t>
+  </si>
+  <si>
+    <t>Lees Racing / Bahen Bloodstock</t>
+  </si>
+  <si>
+    <t>$280,000</t>
+  </si>
+  <si>
+    <t>Canford Cliffs</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>Newhaven Park, Boorowa</t>
+  </si>
+  <si>
+    <t>Dundeel (NZ)</t>
+  </si>
+  <si>
+    <t>Protea</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $250,000</t>
+  </si>
+  <si>
+    <t>Stables 28-32,33-36,46-48</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>Tyreel Stud, Agnes Banks</t>
+  </si>
+  <si>
+    <t>Pure Class (NZ)</t>
+  </si>
+  <si>
+    <t>Portelli Racing</t>
+  </si>
+  <si>
+    <t>$70,000</t>
+  </si>
+  <si>
+    <t>Stables 38-44</t>
+  </si>
+  <si>
+    <t>Ocean Park</t>
+  </si>
+  <si>
+    <t>2024-10-26</t>
+  </si>
+  <si>
+    <t>Little Avondale Stud, Masterton, NZ</t>
+  </si>
+  <si>
+    <t>Proisir</t>
+  </si>
+  <si>
+    <t>Pure Incanto (NZ)</t>
+  </si>
+  <si>
+    <t>China Horse Club</t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Stables 78-80</t>
+  </si>
+  <si>
+    <t>Per Incanto</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>Quality Response (USA)</t>
+  </si>
+  <si>
+    <t>$875,000</t>
+  </si>
+  <si>
+    <t>Quality Road</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>Grenville Stud, Whitemore, Tas</t>
+  </si>
+  <si>
+    <t>Wootton Bassett (GB)</t>
+  </si>
+  <si>
+    <t>Queen la Diva</t>
   </si>
   <si>
     <t>NEW ZEALAND</t>
   </si>
   <si>
-    <t>$250,000</t>
-[...559 lines deleted...]
-  <si>
     <t>$380,000</t>
   </si>
   <si>
     <t>Stables 81-84</t>
   </si>
   <si>
     <t>Snippetson</t>
   </si>
   <si>
     <t>2024-08-22</t>
   </si>
   <si>
     <t>BOBS Eligible, VOBIS Silver</t>
   </si>
   <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Queen Leonora (NZ)</t>
   </si>
   <si>
     <t>Passed In - Reserve: $240,000</t>
   </si>
   <si>
     <t>2024-09-21</t>
@@ -1058,51 +1064,54 @@
   <si>
     <t>Capitalist</t>
   </si>
   <si>
     <t>Sacred Lass (NZ)</t>
   </si>
   <si>
     <t>Hong Kong Jockey Club</t>
   </si>
   <si>
     <t>Stables 26-28,39-41</t>
   </si>
   <si>
     <t>Sacred Falls</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Bivouac</t>
   </si>
   <si>
     <t>Salamanders</t>
   </si>
   <si>
-    <t xml:space="preserve">Asian Bloodstock Services </t>
+    <t>Asian Bloodstock Services</t>
+  </si>
+  <si>
+    <t>KY</t>
   </si>
   <si>
     <t>Animal Kingdom</t>
   </si>
   <si>
     <t>Middlebrook Valley Lodge, Scone</t>
   </si>
   <si>
     <t>Stay Inside</t>
   </si>
   <si>
     <t>Salem (FR)</t>
   </si>
   <si>
     <t>Sceptre Bloodstock</t>
   </si>
   <si>
     <t>$340,000</t>
   </si>
   <si>
     <t>Stable 79</t>
   </si>
   <si>
     <t>Sea the Stars</t>
   </si>
@@ -1133,101 +1142,104 @@
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
     <t>Milburn Creek, Wildes Meadow</t>
   </si>
   <si>
     <t>Starspangledbanner</t>
   </si>
   <si>
     <t>Saratoga Treasure (USA)</t>
   </si>
   <si>
     <t>$450,000</t>
   </si>
   <si>
     <t>Stables 37-45</t>
   </si>
   <si>
     <t>Treasure Beach</t>
   </si>
   <si>
     <t>Sarraqa</t>
   </si>
   <si>
-    <t xml:space="preserve">PR Thoroughbreds </t>
+    <t>PR Thoroughbreds</t>
   </si>
   <si>
     <t>Savaria (NZ)</t>
   </si>
   <si>
     <t>OTI Management Pty Ltd / Anthony &amp; Sam Freedman Racing</t>
   </si>
   <si>
     <t>$160,000</t>
   </si>
   <si>
     <t>Willow Park Stud, Scone</t>
   </si>
   <si>
     <t>Savourer</t>
   </si>
   <si>
     <t>$275,000</t>
   </si>
   <si>
     <t>Stables 49-53,62-64</t>
   </si>
   <si>
     <t>Savvy Coup (NZ)</t>
   </si>
   <si>
     <t>J Wheeler</t>
   </si>
   <si>
     <t>$220,000</t>
   </si>
   <si>
     <t>Kulani Park, Goulburn Weir, Vic</t>
   </si>
   <si>
     <t>Pierata</t>
   </si>
   <si>
     <t>Sboog</t>
   </si>
   <si>
     <t>Passed In - Reserve: $280,000</t>
   </si>
   <si>
     <t>Stables 53-59</t>
   </si>
   <si>
     <t>Scarlet Billows</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $0</t>
+  </si>
+  <si>
     <t>2024-10-24</t>
   </si>
   <si>
     <t>The Autumn Sun</t>
   </si>
   <si>
     <t>Scarlet Dream</t>
   </si>
   <si>
     <t>Seattle Dancer</t>
   </si>
   <si>
     <t>2024-11-03</t>
   </si>
   <si>
     <t>Second Time Lucky (NZ)</t>
   </si>
   <si>
     <t>$900,000</t>
   </si>
   <si>
     <t>Any Suggestion</t>
   </si>
   <si>
     <t>Secret Agenda</t>
@@ -1661,51 +1673,51 @@
   <si>
     <t>Soriano (NZ)</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>Soul Purpose</t>
   </si>
   <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>Spanish Whisper</t>
   </si>
   <si>
     <t>Bahen Bloodstock Ltd</t>
   </si>
   <si>
     <t>2024-11-05</t>
   </si>
   <si>
     <t>Speak Fondly</t>
   </si>
   <si>
-    <t xml:space="preserve">Shane McGrath Bloodstock / Clinton McDonald Racing </t>
+    <t>Shane McGrath Bloodstock / Clinton McDonald Racing</t>
   </si>
   <si>
     <t>$1,800,000</t>
   </si>
   <si>
     <t>Spectacle</t>
   </si>
   <si>
     <t>Sutton Racing / B Rogers</t>
   </si>
   <si>
     <t>Teofilo</t>
   </si>
   <si>
     <t>Speedboat</t>
   </si>
   <si>
     <t>Commands</t>
   </si>
   <si>
     <t>Star Rockette (IRE)</t>
   </si>
   <si>
     <t>Starelle</t>
   </si>
@@ -2147,51 +2159,51 @@
   <si>
     <t>Wake Up (GER)</t>
   </si>
   <si>
     <t>Soldier of Fortune</t>
   </si>
   <si>
     <t>Warm Smile (GB)</t>
   </si>
   <si>
     <t>Warranty</t>
   </si>
   <si>
     <t>Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>$420,000</t>
   </si>
   <si>
     <t>Wayupinthesky</t>
   </si>
   <si>
     <t>Wednesday (GB)</t>
   </si>
   <si>
-    <t>Lindsay Park Bloodstock Pty Ltd</t>
+    <t>Lindsay Park Racing / Starblue Consultancy</t>
   </si>
   <si>
     <t>Night of Thunder</t>
   </si>
   <si>
     <t>Bhima Thoroughbreds, Scone</t>
   </si>
   <si>
     <t>Whistle Baby</t>
   </si>
   <si>
     <t>Stables 17,18</t>
   </si>
   <si>
     <t>Magnus</t>
   </si>
   <si>
     <t>White Moss</t>
   </si>
   <si>
     <t>Mossman</t>
   </si>
   <si>
     <t>Winter Freeze</t>
   </si>
@@ -2588,125 +2600,125 @@
   <si>
     <t>Centro Storico</t>
   </si>
   <si>
     <t>Chanel's Choice</t>
   </si>
   <si>
     <t>VOBIS Silver</t>
   </si>
   <si>
     <t>Chanteline (USA)</t>
   </si>
   <si>
     <t>$375,000</t>
   </si>
   <si>
     <t>Majesticperfection</t>
   </si>
   <si>
     <t>Chaquinta (NZ)</t>
   </si>
   <si>
     <t>Bruce Perry Bloodstock</t>
   </si>
   <si>
+    <t>NT</t>
+  </si>
+  <si>
     <t>2024-11-18</t>
   </si>
   <si>
     <t>Chasing Fireflies (USA)</t>
   </si>
   <si>
     <t>Redgum Racing / Metrics Equine</t>
   </si>
   <si>
     <t>Twirling Candy</t>
   </si>
   <si>
     <t>Chocolate Martini (USA)</t>
   </si>
   <si>
     <t>Broken Vow</t>
   </si>
   <si>
     <t>Cicatrix (USA)</t>
   </si>
   <si>
     <t>$1,600,000</t>
   </si>
   <si>
     <t>Clearly (GB)</t>
   </si>
   <si>
     <t>Invincible Spirit</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>Goodwood Farm, Murrurundi</t>
   </si>
   <si>
     <t>Confidential Queen</t>
   </si>
   <si>
-    <t xml:space="preserve">Ciaron Maher Bloodstock / Eric Lucas </t>
+    <t>Ciaron Maher Bloodstock / Eric Lucas</t>
   </si>
   <si>
     <t>Stables 65-67</t>
   </si>
   <si>
     <t>2024-11-10</t>
   </si>
   <si>
     <t>Connemara</t>
   </si>
   <si>
     <t>Courageous Kitty</t>
   </si>
   <si>
     <t>Anthony &amp; Sam Freedman Racing / Badgers Bloodstock</t>
   </si>
   <si>
     <t>Courchevel</t>
   </si>
   <si>
     <t>$230,000</t>
   </si>
   <si>
     <t>Covent Garden</t>
   </si>
   <si>
     <t>2024-11-17</t>
   </si>
   <si>
     <t>Crystal Fountain (NZ)</t>
   </si>
   <si>
-    <t>Shane McGrath Bloodstock / Clinton McDonald Racing</t>
-[...1 lines deleted...]
-  <si>
     <t>Stravinsky</t>
   </si>
   <si>
     <t>Dalt Vila (JPN)</t>
   </si>
   <si>
     <t>Dariawa (FR)</t>
   </si>
   <si>
     <t>Iffraaj</t>
   </si>
   <si>
     <t>Daring</t>
   </si>
   <si>
     <t>Passed In - Reserve: $170,000</t>
   </si>
   <si>
     <t>Daysee Doom</t>
   </si>
   <si>
     <t>Deepstar</t>
   </si>
   <si>
     <t>Deep Field</t>
@@ -2909,636 +2921,633 @@
   <si>
     <t>Evalina</t>
   </si>
   <si>
     <t>Hayfields Racing</t>
   </si>
   <si>
     <t>Every Rose</t>
   </si>
   <si>
     <t>Gollan Racing/ First Light Racing / Matt Houldsworth</t>
   </si>
   <si>
     <t>Exaltation (NZ)</t>
   </si>
   <si>
     <t>MyRacehorse / Michael Freedman Racing / Belmont Bloodstock (FBAA) / Andrew Williams Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>Exsqueeze Me</t>
   </si>
   <si>
     <t>Extensible</t>
   </si>
   <si>
-    <t xml:space="preserve">E Hirsch </t>
-[...1 lines deleted...]
-  <si>
     <t>Fadhayyil (IRE)</t>
   </si>
   <si>
     <t>Richard &amp; Will Freedman Stables</t>
   </si>
   <si>
     <t>Tamayuz</t>
   </si>
   <si>
     <t>Fairey Barracuda</t>
   </si>
   <si>
     <t>ZHANG Linsheng</t>
   </si>
   <si>
+    <t>$975,000</t>
+  </si>
+  <si>
+    <t>Rothesay</t>
+  </si>
+  <si>
+    <t>Falconry</t>
+  </si>
+  <si>
+    <t>Hannover Lodge</t>
+  </si>
+  <si>
+    <t>2024-09-13</t>
+  </si>
+  <si>
+    <t>Tagaloa</t>
+  </si>
+  <si>
+    <t>Fantasy (IRE)</t>
+  </si>
+  <si>
+    <t>Fashion Faux Pas (USA)</t>
+  </si>
+  <si>
+    <t>Emirates Park / Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Flatter</t>
+  </si>
+  <si>
+    <t>Fasika</t>
+  </si>
+  <si>
+    <t>Laurel Oak Bloodstock Pty Ltd (FBAA)</t>
+  </si>
+  <si>
+    <t>Fast Talker</t>
+  </si>
+  <si>
+    <t>Fee Dansante (IRE)</t>
+  </si>
+  <si>
+    <t>Festival Miss</t>
+  </si>
+  <si>
+    <t>Pride Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Festivity (NZ)</t>
+  </si>
+  <si>
+    <t>Fiesta</t>
+  </si>
+  <si>
+    <t>Jamie McCalmont For Tom Magnier</t>
+  </si>
+  <si>
+    <t>Final Thought (IRE)</t>
+  </si>
+  <si>
+    <t>We Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Fix (NZ)</t>
+  </si>
+  <si>
+    <t>Fjord</t>
+  </si>
+  <si>
+    <t>Florabella</t>
+  </si>
+  <si>
+    <t>Flying Evelyn</t>
+  </si>
+  <si>
+    <t>Forbidden Love</t>
+  </si>
+  <si>
+    <t>David Redvers / Ciaron Maher Racing</t>
+  </si>
+  <si>
+    <t>Forgetmenotblue (IRE)</t>
+  </si>
+  <si>
+    <t>Pivotal</t>
+  </si>
+  <si>
+    <t>Formality</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $800,000</t>
+  </si>
+  <si>
+    <t>Foxy Housewife</t>
+  </si>
+  <si>
+    <t>Fratianne</t>
+  </si>
+  <si>
+    <t>Game of Thorns</t>
+  </si>
+  <si>
+    <t>O'Rourke Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Gaudeamus (USA)</t>
+  </si>
+  <si>
+    <t>Distorted Humor</t>
+  </si>
+  <si>
+    <t>2024-11-15</t>
+  </si>
+  <si>
+    <t>Get Closer (JPN)</t>
+  </si>
+  <si>
+    <t>Wild Rush</t>
+  </si>
+  <si>
+    <t>Get in the Spirit</t>
+  </si>
+  <si>
+    <t>Giza Goddess (USA)</t>
+  </si>
+  <si>
+    <t>YLR / Matt Laurie Racing</t>
+  </si>
+  <si>
+    <t>$2,000,000</t>
+  </si>
+  <si>
+    <t>Cairo Prince</t>
+  </si>
+  <si>
+    <t>Glistening</t>
+  </si>
+  <si>
+    <t>Global Dream</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>Go Indy Go</t>
+  </si>
+  <si>
+    <t>Sumbe / William Johnson Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Golden Elixr</t>
+  </si>
+  <si>
+    <t>MyRaceHorse / Belmont Bloodstock (FBAA) / Lindsay Park Racing</t>
+  </si>
+  <si>
+    <t>Sword of State</t>
+  </si>
+  <si>
+    <t>Goldilicious (NZ)</t>
+  </si>
+  <si>
+    <t>Good and Proper</t>
+  </si>
+  <si>
+    <t>Shooting to Win</t>
+  </si>
+  <si>
+    <t>Gotta Kiss</t>
+  </si>
+  <si>
+    <t>Greysful Glamour</t>
+  </si>
+  <si>
+    <t>Gust of Wind (NZ)</t>
+  </si>
+  <si>
+    <t>Hannah in a Hurry</t>
+  </si>
+  <si>
+    <t>High Fashion</t>
+  </si>
+  <si>
+    <t>Hindaam (NZ)</t>
+  </si>
+  <si>
+    <t>Lees Racing / Bahen Bloodstock / Hall Of Fame Bloodstock / Upper Bloodstock / T Yeung</t>
+  </si>
+  <si>
+    <t>$725,000</t>
+  </si>
+  <si>
+    <t>Hopscotch (NZ)</t>
+  </si>
+  <si>
+    <t>2024-11-24</t>
+  </si>
+  <si>
+    <t>Humma Humma</t>
+  </si>
+  <si>
+    <t>McEvoy Mitchell Racing Pty Ltd / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Denman</t>
+  </si>
+  <si>
+    <t>I am Queen</t>
+  </si>
+  <si>
+    <t>Ryan &amp; Alexiou Racing / Stallion Match</t>
+  </si>
+  <si>
+    <t>I Am Speedy</t>
+  </si>
+  <si>
+    <t>I'll Have a Bit</t>
+  </si>
+  <si>
+    <t>Procyon Services Pty Ltd</t>
+  </si>
+  <si>
+    <t>$55,000</t>
+  </si>
+  <si>
+    <t>Smart Missile</t>
+  </si>
+  <si>
+    <t>Icebath (NZ)</t>
+  </si>
+  <si>
+    <t>Ideal Image</t>
+  </si>
+  <si>
+    <t>Cameron Cooke Bloodstock</t>
+  </si>
+  <si>
+    <t>Impecunious (NZ)</t>
+  </si>
+  <si>
+    <t>John Foote Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Impulsive</t>
+  </si>
+  <si>
+    <t>In a While</t>
+  </si>
+  <si>
+    <t>In Her Time</t>
+  </si>
+  <si>
+    <t>Time Thief</t>
+  </si>
+  <si>
+    <t>Instant Celebrity</t>
+  </si>
+  <si>
+    <t>Rosemont Stud / Phillip Stokes Racing</t>
+  </si>
+  <si>
+    <t>State of Rest (IRE)</t>
+  </si>
+  <si>
+    <t>Intrinsic</t>
+  </si>
+  <si>
+    <t>Invictus Salute</t>
+  </si>
+  <si>
+    <t>$1,550,000</t>
+  </si>
+  <si>
+    <t>Invincible Nature</t>
+  </si>
+  <si>
+    <t>Ippodamia's Girl (USA)</t>
+  </si>
+  <si>
+    <t>Stormy Atlantic</t>
+  </si>
+  <si>
+    <t>Isotope</t>
+  </si>
+  <si>
+    <t>Istanford (USA)</t>
+  </si>
+  <si>
+    <t>Istan</t>
+  </si>
+  <si>
+    <t>Jadeerah (GB)</t>
+  </si>
+  <si>
+    <t>Frankel</t>
+  </si>
+  <si>
+    <t>Jamita</t>
+  </si>
+  <si>
+    <t>Mathland Pty Ltd</t>
+  </si>
+  <si>
+    <t>Almanzor (FR)</t>
+  </si>
+  <si>
+    <t>Japonica</t>
+  </si>
+  <si>
+    <t>Jazette</t>
+  </si>
+  <si>
+    <t>Fernie Racing</t>
+  </si>
+  <si>
+    <t>Je Suis Belle</t>
+  </si>
+  <si>
+    <t>OTM Racing / D Dickie</t>
+  </si>
+  <si>
+    <t>2024-08-04</t>
+  </si>
+  <si>
+    <t>Jennifer Eccles (NZ)</t>
+  </si>
+  <si>
+    <t>Rip Van Winkle</t>
+  </si>
+  <si>
+    <t>Jillette</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $430,000</t>
+  </si>
+  <si>
+    <t>Jolie's Shinju (JPN)</t>
+  </si>
+  <si>
+    <t>Griffiths Racing</t>
+  </si>
+  <si>
+    <t>Jolie's Halo</t>
+  </si>
+  <si>
+    <t>Joyous Thunder (USA)</t>
+  </si>
+  <si>
+    <t>Kitten's Joy</t>
+  </si>
+  <si>
+    <t>Kaiken</t>
+  </si>
+  <si>
+    <t>Ryan &amp; Alexiou Racing</t>
+  </si>
+  <si>
+    <t>Katresha</t>
+  </si>
+  <si>
+    <t>Kiku</t>
+  </si>
+  <si>
+    <t>2024-08-11</t>
+  </si>
+  <si>
+    <t>Kirini</t>
+  </si>
+  <si>
+    <t>Gary Mudgway Bloodstock</t>
+  </si>
+  <si>
+    <t>Kiss Me Dixie (IRE)</t>
+  </si>
+  <si>
+    <t>Macquarie Stud, Wellington</t>
+  </si>
+  <si>
+    <t>Knit 'n' Purl</t>
+  </si>
+  <si>
+    <t>Stable 80</t>
+  </si>
+  <si>
+    <t>L'Cosmo</t>
+  </si>
+  <si>
+    <t>John Thompson Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>La Magique</t>
+  </si>
+  <si>
+    <t>Magic Albert</t>
+  </si>
+  <si>
+    <t>La Mexicana</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing/Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>Lady Athena (FR)</t>
+  </si>
+  <si>
+    <t>Stuart Kendrick Racing</t>
+  </si>
+  <si>
+    <t>Lady Blakeney (GB)</t>
+  </si>
+  <si>
+    <t>McKeever Bloodstock / Lindsay Park Racing</t>
+  </si>
+  <si>
+    <t>Lady Hamana</t>
+  </si>
+  <si>
+    <t>Lady Lupino</t>
+  </si>
+  <si>
+    <t>Vincent T Nolen</t>
+  </si>
+  <si>
+    <t>Lady Messene</t>
+  </si>
+  <si>
+    <t>Lady of Honour</t>
+  </si>
+  <si>
+    <t>Group 1 Bloodstock (FBAA) / O Kheir</t>
+  </si>
+  <si>
+    <t>$510,000</t>
+  </si>
+  <si>
+    <t>No Nay Never</t>
+  </si>
+  <si>
+    <t>Lady War Machine (USA)</t>
+  </si>
+  <si>
+    <t>Laguna Azzurra (JPN)</t>
+  </si>
+  <si>
+    <t>Heart's Cry</t>
+  </si>
+  <si>
+    <t>Lake Geneva</t>
+  </si>
+  <si>
+    <t>Lancashire Lass</t>
+  </si>
+  <si>
+    <t>Hermitage Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
+    <t>Landscaped (NZ)</t>
+  </si>
+  <si>
+    <t>Cliff Brown Racing / Bluegrass Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Lang's Lass</t>
+  </si>
+  <si>
+    <t>Catheryne Bruggeman / Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>Lasqueti Spirit</t>
+  </si>
+  <si>
+    <t>Lesley's Choice</t>
+  </si>
+  <si>
+    <t>Lickety Split (NZ)</t>
+  </si>
+  <si>
+    <t>Turn Me Loose</t>
+  </si>
+  <si>
+    <t>Lighthouse (USA)</t>
+  </si>
+  <si>
+    <t>Mizzen Mast</t>
+  </si>
+  <si>
+    <t>Little Dove (NZ)</t>
+  </si>
+  <si>
+    <t>Lockley Parade</t>
+  </si>
+  <si>
+    <t>Lomandra</t>
+  </si>
+  <si>
+    <t>London Express (NZ)</t>
+  </si>
+  <si>
+    <t>James Bester Bloodstock / Eric Lucas / Clinton Mcdonald Racing / Shane McGrath Bloodstock</t>
+  </si>
+  <si>
+    <t>Shamexpress</t>
+  </si>
+  <si>
+    <t>Lonyx</t>
+  </si>
+  <si>
+    <t>Roll The Dice Racing / Rogers Bloodstock / MG Price Racing &amp; Breeding</t>
+  </si>
+  <si>
+    <t>Love is Fickle</t>
+  </si>
+  <si>
+    <t>K Adrian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOWLOON </t>
+  </si>
+  <si>
+    <t>2024-09-20</t>
+  </si>
+  <si>
+    <t>Love of Liberty</t>
+  </si>
+  <si>
+    <t>General Nediym</t>
+  </si>
+  <si>
+    <t>Love Sensation</t>
+  </si>
+  <si>
+    <t>Wei Jiaoqi</t>
+  </si>
+  <si>
     <t>CHINA</t>
   </si>
   <si>
-    <t>$975,000</t>
-[...532 lines deleted...]
-  <si>
     <t>Love You Lucy</t>
   </si>
   <si>
     <t>Love Conquers All</t>
   </si>
   <si>
     <t>Loveyamadly</t>
   </si>
   <si>
     <t>Luck on Sunday (IRE)</t>
   </si>
   <si>
     <t>Ludicrous Mode</t>
   </si>
   <si>
     <t>Luella Cristina</t>
   </si>
   <si>
     <t>Luna Dorada (IRE)</t>
   </si>
   <si>
     <t>Thompson Racing / Paul Moroney / Catheryne Bruggeman</t>
   </si>
   <si>
     <t>Golden Horn</t>
   </si>
   <si>
     <t>Lunakorn</t>
   </si>
   <si>
-    <t>W Tao</t>
+    <t>C Tao</t>
   </si>
   <si>
     <t>Puissance de Lune</t>
   </si>
   <si>
     <t>Lunar Light</t>
   </si>
   <si>
     <t>Akeed Mofeed</t>
   </si>
   <si>
     <t>Luvaluva (NZ)</t>
   </si>
   <si>
     <t>Passed In - Reserve: $180,000</t>
   </si>
   <si>
     <t>Madam Legend</t>
   </si>
   <si>
     <t>Madam Rouge</t>
   </si>
   <si>
     <t>Ciaron Maher Racing</t>
   </si>
@@ -3569,50 +3578,53 @@
   <si>
     <t>Maraam</t>
   </si>
   <si>
     <t>Mariam (GB)</t>
   </si>
   <si>
     <t>David Skelly</t>
   </si>
   <si>
     <t>IRELAND</t>
   </si>
   <si>
     <t>Marianne (NZ)</t>
   </si>
   <si>
     <t>Marishka</t>
   </si>
   <si>
     <t>Matryoshka</t>
   </si>
   <si>
     <t>$1,450,000</t>
   </si>
   <si>
+    <t>Unnamed</t>
+  </si>
+  <si>
     <t>Media Award</t>
   </si>
   <si>
     <t>Media Sensation</t>
   </si>
   <si>
     <t>Melisende</t>
   </si>
   <si>
     <t>Melody Belle (NZ)</t>
   </si>
   <si>
     <t>Menagerie</t>
   </si>
   <si>
     <t>Merited</t>
   </si>
   <si>
     <t>Meschever</t>
   </si>
   <si>
     <t>Dom Romanelli</t>
   </si>
   <si>
     <t>Into Mischief</t>
@@ -3704,93 +3716,99 @@
   <si>
     <t>Mizzy</t>
   </si>
   <si>
     <t>Montefilia</t>
   </si>
   <si>
     <t>Kermadec</t>
   </si>
   <si>
     <t>More Than Real (USA)</t>
   </si>
   <si>
     <t>Hollymount Stud / Shane Nichols Racing</t>
   </si>
   <si>
     <t>More Than Sacred</t>
   </si>
   <si>
     <t>Moroccan Rose</t>
   </si>
   <si>
     <t>X Bloodstock</t>
   </si>
   <si>
+    <t>KUALA LUMPUR</t>
+  </si>
+  <si>
     <t>Mrs Ramona G (USA)</t>
   </si>
   <si>
     <t>$1,250,000</t>
   </si>
   <si>
     <t>Kantharos</t>
   </si>
   <si>
     <t>Ms Bad Behavior (CAN)</t>
   </si>
   <si>
-    <t xml:space="preserve">James Harron Bloodstock Colt Partnership / Tony Fung Colts / Tom Magnier </t>
+    <t>James Harron Bloodstock Colt Partnership / Tony Fung Colts / Tom Magnier</t>
   </si>
   <si>
     <t>Blame</t>
   </si>
   <si>
     <t>Rebel Dane</t>
   </si>
   <si>
     <t>Mull Over</t>
   </si>
   <si>
     <t>Passed In - Reserve: $550,000</t>
   </si>
   <si>
     <t>Mumbai Jewel</t>
   </si>
   <si>
     <t>Mungara</t>
   </si>
   <si>
     <t>Real Saga</t>
   </si>
   <si>
     <t>BOBS Eligible, QTIS 1st Payment</t>
   </si>
   <si>
     <t>Murchison</t>
   </si>
   <si>
     <t>Go Racing Limited / Blandford Bloodstock</t>
+  </si>
+  <si>
+    <t>AUCKLAND</t>
   </si>
   <si>
     <t>My Choisir</t>
   </si>
   <si>
     <t>My Obsession</t>
   </si>
   <si>
     <t>Mykaetob</t>
   </si>
   <si>
     <t>Nakataan (NZ)</t>
   </si>
   <si>
     <t>MyRacehorse / Anthony &amp; Sam Freedman Racing / Belmont Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>Natural Colour (GB)</t>
   </si>
   <si>
     <t>Nechita</t>
   </si>
   <si>
     <t>Neshmiya</t>
   </si>
@@ -4183,51 +4201,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R473"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="141.394" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -4502,51 +4520,51 @@
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>69</v>
       </c>
       <c r="G7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>72</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>73</v>
       </c>
       <c r="Q7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
@@ -4628,51 +4646,51 @@
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>83</v>
       </c>
       <c r="F10" t="s">
         <v>94</v>
       </c>
       <c r="G10" t="s">
         <v>95</v>
       </c>
       <c r="H10" t="s">
         <v>96</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>97</v>
       </c>
       <c r="L10" t="s">
         <v>89</v>
       </c>
       <c r="M10" t="s">
         <v>90</v>
       </c>
       <c r="P10" t="s">
         <v>98</v>
       </c>
       <c r="Q10" t="s">
         <v>99</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
@@ -4766,51 +4784,51 @@
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
         <v>115</v>
       </c>
       <c r="H13" t="s">
         <v>116</v>
       </c>
       <c r="I13" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>117</v>
       </c>
       <c r="L13" t="s">
         <v>45</v>
       </c>
       <c r="M13" t="s">
         <v>118</v>
       </c>
       <c r="P13" t="s">
         <v>119</v>
       </c>
       <c r="Q13" t="s">
         <v>120</v>
       </c>
       <c r="R13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
@@ -4954,19986 +4972,19983 @@
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>121</v>
       </c>
       <c r="F17" t="s">
         <v>140</v>
       </c>
       <c r="G17" t="s">
         <v>141</v>
       </c>
       <c r="H17" t="s">
         <v>142</v>
       </c>
       <c r="I17" t="s">
-        <v>53</v>
+        <v>143</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>103</v>
       </c>
       <c r="L17" t="s">
         <v>55</v>
       </c>
       <c r="M17" t="s">
         <v>125</v>
       </c>
       <c r="P17" t="s">
         <v>104</v>
       </c>
       <c r="Q17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="R17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I18" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L18" t="s">
         <v>55</v>
       </c>
       <c r="M18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Q18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
       <c r="G19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L19" t="s">
         <v>64</v>
       </c>
       <c r="M19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q19" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="R19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J20" t="s">
         <v>78</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F21" t="s">
         <v>129</v>
       </c>
       <c r="G21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L21" t="s">
         <v>64</v>
       </c>
       <c r="M21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J22" t="s">
         <v>78</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q22" t="s">
         <v>99</v>
       </c>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>44</v>
       </c>
       <c r="L23" t="s">
         <v>55</v>
       </c>
       <c r="M23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="R23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I24" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="Q24" t="s">
         <v>134</v>
       </c>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H25" t="s">
         <v>52</v>
       </c>
       <c r="I25" t="s">
         <v>53</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L25" t="s">
         <v>111</v>
       </c>
       <c r="M25" t="s">
         <v>112</v>
       </c>
       <c r="P25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I26" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>44</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>119</v>
       </c>
       <c r="Q26" t="s">
         <v>120</v>
       </c>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="Q27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J28" t="s">
         <v>78</v>
       </c>
       <c r="L28" t="s">
         <v>45</v>
       </c>
       <c r="M28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P28" t="s">
         <v>33</v>
       </c>
       <c r="Q28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>94</v>
       </c>
       <c r="G29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I29" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>110</v>
       </c>
       <c r="L29" t="s">
         <v>55</v>
       </c>
       <c r="M29" t="s">
         <v>56</v>
       </c>
       <c r="P29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Q30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F31" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="Q31" t="s">
         <v>105</v>
       </c>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="E32" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
       <c r="G32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M32" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="Q32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F33" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G33" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H33" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I33" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>44</v>
       </c>
       <c r="L33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M33" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P33" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="Q33" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="E34" t="s">
         <v>121</v>
       </c>
       <c r="F34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H34" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L34" t="s">
         <v>55</v>
       </c>
       <c r="M34" t="s">
         <v>125</v>
       </c>
       <c r="P34" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="Q34" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="E35" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F35" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G35" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H35" t="s">
         <v>52</v>
       </c>
       <c r="I35" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M35" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P35" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="Q35" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="R35" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G36" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="J36" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="L36" t="s">
         <v>64</v>
       </c>
       <c r="M36" t="s">
         <v>65</v>
       </c>
       <c r="P36" t="s">
         <v>33</v>
       </c>
       <c r="Q36" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>128</v>
       </c>
       <c r="F37" t="s">
         <v>94</v>
       </c>
       <c r="G37" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="H37" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I37" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>132</v>
       </c>
       <c r="M37" t="s">
         <v>133</v>
       </c>
       <c r="P37" t="s">
         <v>104</v>
       </c>
       <c r="Q37" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F38" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G38" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="J38" t="s">
         <v>78</v>
       </c>
       <c r="L38" t="s">
         <v>64</v>
       </c>
       <c r="M38" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="P38" t="s">
         <v>57</v>
       </c>
       <c r="Q38" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="R38" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G39" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="J39" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="L39" t="s">
         <v>64</v>
       </c>
       <c r="M39" t="s">
         <v>65</v>
       </c>
       <c r="P39" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q39" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="R39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G40" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H40" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="I40" t="s">
         <v>87</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L40" t="s">
         <v>111</v>
       </c>
       <c r="M40" t="s">
         <v>112</v>
       </c>
       <c r="P40" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q40" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>114</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
       <c r="G41" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H41" t="s">
         <v>136</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L41" t="s">
         <v>45</v>
       </c>
       <c r="M41" t="s">
         <v>118</v>
       </c>
       <c r="P41" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q41" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="R41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F42" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G42" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H42" t="s">
         <v>109</v>
       </c>
       <c r="I42" t="s">
         <v>87</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L42" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M42" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P42" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="Q42" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="R42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="E43" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F43" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G43" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H43" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="I43" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>110</v>
       </c>
       <c r="L43" t="s">
         <v>45</v>
       </c>
       <c r="M43" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="P43" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="Q43" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="R43" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>18</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H44" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="L44" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M44" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P44" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="Q44" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="R44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
+        <v>273</v>
+      </c>
+      <c r="F45" t="s">
+        <v>274</v>
+      </c>
+      <c r="G45" t="s">
+        <v>292</v>
+      </c>
+      <c r="J45" t="s">
+        <v>261</v>
+      </c>
+      <c r="L45" t="s">
+        <v>277</v>
+      </c>
+      <c r="M45" t="s">
+        <v>278</v>
+      </c>
+      <c r="P45" t="s">
         <v>271</v>
       </c>
-      <c r="F45" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q45" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="R45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F46" t="s">
         <v>129</v>
       </c>
       <c r="G46" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H46" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I46" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>54</v>
       </c>
       <c r="L46" t="s">
         <v>45</v>
       </c>
       <c r="M46" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P46" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="Q46" t="s">
         <v>134</v>
       </c>
       <c r="R46" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F47" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G47" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H47" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="L47" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M47" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P47" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q47" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="R47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="J48" t="s">
         <v>78</v>
       </c>
       <c r="L48" t="s">
         <v>45</v>
       </c>
       <c r="M48" t="s">
         <v>46</v>
       </c>
       <c r="P48" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="Q48" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>100</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>140</v>
       </c>
       <c r="G49" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="H49" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>103</v>
       </c>
       <c r="L49" t="s">
         <v>55</v>
       </c>
       <c r="M49" t="s">
         <v>125</v>
       </c>
       <c r="P49" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q49" t="s">
         <v>38</v>
       </c>
       <c r="R49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>18</v>
       </c>
       <c r="C50" t="s">
         <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F50" t="s">
         <v>129</v>
       </c>
       <c r="G50" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="H50" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="L50" t="s">
         <v>89</v>
       </c>
       <c r="M50" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="P50" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="Q50" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="R50" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F51" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G51" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H51" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I51" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L51" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M51" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P51" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="Q51" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R51" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>18</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>83</v>
       </c>
       <c r="F52" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G52" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="J52" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L52" t="s">
         <v>89</v>
       </c>
       <c r="M52" t="s">
         <v>90</v>
       </c>
       <c r="P52" t="s">
         <v>91</v>
       </c>
       <c r="Q52" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="R52" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C53" t="s">
         <v>68</v>
       </c>
       <c r="E53" t="s">
         <v>106</v>
       </c>
       <c r="F53" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="G53" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H53" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L53" t="s">
         <v>111</v>
       </c>
       <c r="M53" t="s">
         <v>112</v>
       </c>
       <c r="P53" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q53" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="R53" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C54" t="s">
         <v>68</v>
       </c>
       <c r="E54" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F54" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G54" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H54" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I54" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>44</v>
       </c>
       <c r="L54" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M54" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P54" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Q54" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>68</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H55" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I55" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="Q55" t="s">
         <v>58</v>
       </c>
       <c r="R55" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>18</v>
       </c>
       <c r="C56" t="s">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>128</v>
       </c>
       <c r="F56" t="s">
         <v>129</v>
       </c>
       <c r="G56" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="J56" t="s">
         <v>78</v>
       </c>
       <c r="L56" t="s">
         <v>132</v>
       </c>
       <c r="M56" t="s">
         <v>133</v>
       </c>
       <c r="P56" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Q56" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>100</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="J57" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L57" t="s">
         <v>64</v>
       </c>
       <c r="M57" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="P57" t="s">
         <v>138</v>
       </c>
       <c r="Q57" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C58" t="s">
         <v>68</v>
       </c>
       <c r="E58" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F58" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G58" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H58" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="I58" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>44</v>
       </c>
       <c r="L58" t="s">
         <v>79</v>
       </c>
       <c r="M58" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P58" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="Q58" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="R58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>68</v>
       </c>
       <c r="E59" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F59" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="G59" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="H59" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="I59" t="s">
-        <v>327</v>
+        <v>351</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>54</v>
       </c>
       <c r="L59" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M59" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P59" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q59" t="s">
         <v>120</v>
       </c>
       <c r="R59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C60" t="s">
         <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F60" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G60" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="H60" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="I60" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L60" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M60" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="P60" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="Q60" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R60" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>18</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F61" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G61" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="H61" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="I61" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>103</v>
       </c>
       <c r="L61" t="s">
         <v>55</v>
       </c>
       <c r="M61" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P61" t="s">
         <v>91</v>
       </c>
       <c r="Q61" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="R61" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>93</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F62" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G62" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="H62" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="I62" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L62" t="s">
         <v>64</v>
       </c>
       <c r="M62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q62" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C63" t="s">
         <v>68</v>
       </c>
       <c r="E63" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F63" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G63" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H63" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I63" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L63" t="s">
         <v>64</v>
       </c>
       <c r="M63" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P63" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Q63" t="s">
         <v>82</v>
       </c>
       <c r="R63" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>68</v>
       </c>
       <c r="E64" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G64" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="H64" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I64" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L64" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M64" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P64" t="s">
         <v>50</v>
       </c>
       <c r="Q64" t="s">
         <v>120</v>
       </c>
       <c r="R64" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>18</v>
       </c>
       <c r="C65" t="s">
         <v>19</v>
       </c>
       <c r="E65" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
       <c r="G65" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H65" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="I65" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L65" t="s">
         <v>64</v>
       </c>
       <c r="M65" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="P65" t="s">
         <v>33</v>
       </c>
       <c r="Q65" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C66" t="s">
         <v>68</v>
       </c>
       <c r="E66" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F66" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G66" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H66" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I66" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="L66" t="s">
         <v>89</v>
       </c>
       <c r="M66" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P66" t="s">
         <v>50</v>
       </c>
       <c r="Q66" t="s">
         <v>67</v>
       </c>
       <c r="R66" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
       <c r="G67" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="H67" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>385</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>33</v>
       </c>
       <c r="Q67" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="R67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>100</v>
       </c>
       <c r="C68" t="s">
         <v>19</v>
       </c>
       <c r="E68" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F68" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G68" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="J68" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="L68" t="s">
         <v>45</v>
       </c>
       <c r="M68" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P68" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q68" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R68" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69" t="s">
         <v>68</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
       <c r="G69" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H69" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>393</v>
       </c>
       <c r="L69" t="s">
         <v>55</v>
       </c>
       <c r="M69" t="s">
         <v>56</v>
       </c>
       <c r="P69" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="Q69" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="R69" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C70" t="s">
         <v>68</v>
       </c>
       <c r="E70" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F70" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G70" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="H70" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="I70" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L70" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M70" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P70" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q70" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="R70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>94</v>
       </c>
       <c r="G71" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="H71" t="s">
         <v>52</v>
       </c>
       <c r="I71" t="s">
         <v>53</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L71" t="s">
         <v>45</v>
       </c>
       <c r="M71" t="s">
         <v>46</v>
       </c>
       <c r="P71" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q71" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="R71" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>68</v>
       </c>
       <c r="E72" t="s">
         <v>128</v>
       </c>
       <c r="F72" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G72" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="H72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="L72" t="s">
         <v>132</v>
       </c>
       <c r="M72" t="s">
         <v>133</v>
       </c>
       <c r="P72" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="Q72" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>18</v>
       </c>
       <c r="C73" t="s">
         <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F73" t="s">
         <v>94</v>
       </c>
       <c r="G73" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="H73" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>64</v>
       </c>
       <c r="M73" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P73" t="s">
         <v>91</v>
       </c>
       <c r="Q73" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R73" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>18</v>
       </c>
       <c r="C74" t="s">
         <v>68</v>
       </c>
       <c r="E74" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F74" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G74" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="H74" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="I74" t="s">
-        <v>327</v>
+        <v>24</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="L74" t="s">
         <v>55</v>
       </c>
       <c r="M74" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P74" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q74" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="R74" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>83</v>
       </c>
       <c r="F75" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="G75" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="J75" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L75" t="s">
         <v>89</v>
       </c>
       <c r="M75" t="s">
         <v>90</v>
       </c>
       <c r="P75" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="Q75" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R75" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76" t="s">
         <v>68</v>
       </c>
       <c r="E76" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F76" t="s">
         <v>94</v>
       </c>
       <c r="G76" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="J76" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="P76" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q76" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R76" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
         <v>68</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G77" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="J77" t="s">
         <v>78</v>
       </c>
       <c r="L77" t="s">
         <v>111</v>
       </c>
       <c r="M77" t="s">
         <v>112</v>
       </c>
       <c r="P77" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="Q77" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>93</v>
       </c>
       <c r="C78" t="s">
         <v>68</v>
       </c>
       <c r="E78" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F78" t="s">
         <v>50</v>
       </c>
       <c r="G78" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="J78" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L78" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M78" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P78" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q78" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R78" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>68</v>
       </c>
       <c r="E79" t="s">
         <v>83</v>
       </c>
       <c r="F79" t="s">
         <v>129</v>
       </c>
       <c r="G79" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="H79" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="I79" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L79" t="s">
         <v>89</v>
       </c>
       <c r="M79" t="s">
         <v>90</v>
       </c>
       <c r="P79" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="Q79" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="R79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>100</v>
       </c>
       <c r="C80" t="s">
         <v>68</v>
       </c>
       <c r="E80" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F80" t="s">
         <v>94</v>
       </c>
       <c r="G80" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="H80" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L80" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M80" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P80" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q80" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="R80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>93</v>
       </c>
       <c r="C81" t="s">
         <v>68</v>
       </c>
       <c r="E81" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F81" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G81" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="H81" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="I81" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L81" t="s">
         <v>89</v>
       </c>
       <c r="M81" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P81" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q81" t="s">
         <v>30</v>
       </c>
       <c r="R81" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>18</v>
       </c>
       <c r="C82" t="s">
         <v>68</v>
       </c>
       <c r="E82" t="s">
         <v>106</v>
       </c>
       <c r="F82" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G82" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="J82" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L82" t="s">
         <v>111</v>
       </c>
       <c r="M82" t="s">
         <v>112</v>
       </c>
       <c r="P82" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="Q82" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="F83" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G83" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="H83" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I83" t="s">
         <v>63</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>103</v>
       </c>
       <c r="L83" t="s">
         <v>45</v>
       </c>
       <c r="M83" t="s">
         <v>118</v>
       </c>
       <c r="P83" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q83" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="R83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>68</v>
       </c>
       <c r="E84" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F84" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G84" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H84" t="s">
-        <v>437</v>
+        <v>441</v>
+      </c>
+      <c r="I84" t="s">
+        <v>242</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L84" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M84" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P84" t="s">
         <v>138</v>
       </c>
       <c r="Q84" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="R84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
         <v>68</v>
       </c>
       <c r="E85" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F85" t="s">
         <v>50</v>
       </c>
       <c r="G85" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="H85" t="s">
         <v>52</v>
       </c>
       <c r="I85" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="L85" t="s">
         <v>89</v>
       </c>
       <c r="M85" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P85" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="Q85" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="R85" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>93</v>
       </c>
       <c r="C86" t="s">
         <v>68</v>
       </c>
       <c r="E86" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F86" t="s">
         <v>50</v>
       </c>
       <c r="G86" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="H86" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M86" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P86" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="Q86" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="R86" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>68</v>
       </c>
       <c r="E87" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F87" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G87" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="H87" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="L87" t="s">
         <v>55</v>
       </c>
       <c r="M87" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P87" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="Q87" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="R87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>106</v>
       </c>
       <c r="F88" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G88" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="H88" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="L88" t="s">
         <v>111</v>
       </c>
       <c r="M88" t="s">
         <v>112</v>
       </c>
       <c r="P88" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="Q88" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="R88" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>18</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F89" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G89" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H89" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L89" t="s">
         <v>64</v>
       </c>
       <c r="M89" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P89" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="Q89" t="s">
         <v>113</v>
       </c>
       <c r="R89" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>18</v>
       </c>
       <c r="C90" t="s">
         <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F90" t="s">
         <v>129</v>
       </c>
       <c r="G90" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="H90" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="I90" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L90" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M90" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P90" t="s">
         <v>138</v>
       </c>
       <c r="Q90" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>19</v>
       </c>
       <c r="E91" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F91" t="s">
         <v>50</v>
       </c>
       <c r="G91" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="H91" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>88</v>
       </c>
       <c r="L91" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M91" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P91" t="s">
         <v>33</v>
       </c>
       <c r="Q91" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="R91" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" t="s">
         <v>68</v>
       </c>
       <c r="E92" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="F92" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G92" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="H92" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="I92" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>64</v>
       </c>
       <c r="M92" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="P92" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="Q92" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="R92" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F93" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G93" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H93" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="L93" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M93" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P93" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="Q93" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="R93" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C94" t="s">
         <v>68</v>
       </c>
       <c r="E94" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F94" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G94" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="H94" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L94" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M94" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P94" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="Q94" t="s">
         <v>139</v>
       </c>
       <c r="R94" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>18</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F95" t="s">
         <v>129</v>
       </c>
       <c r="G95" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="J95" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L95" t="s">
         <v>64</v>
       </c>
       <c r="M95" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P95" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="Q95" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R95" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F96" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="G96" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="H96" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="I96" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="L96" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M96" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P96" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="Q96" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C97" t="s">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>106</v>
       </c>
       <c r="F97" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G97" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="H97" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="L97" t="s">
         <v>111</v>
       </c>
       <c r="M97" t="s">
         <v>112</v>
       </c>
       <c r="P97" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="Q97" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F98" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G98" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="H98" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="I98" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="L98" t="s">
         <v>55</v>
       </c>
       <c r="M98" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P98" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="Q98" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="R98" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>18</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="J99" t="s">
         <v>78</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="Q99" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="R99" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>18</v>
       </c>
       <c r="C100" t="s">
         <v>68</v>
       </c>
       <c r="E100" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="F100" t="s">
         <v>107</v>
       </c>
       <c r="G100" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="H100" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="I100" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L100" t="s">
         <v>64</v>
       </c>
       <c r="M100" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="P100" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q100" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
         <v>68</v>
       </c>
       <c r="E101" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F101" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G101" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="J101" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L101" t="s">
         <v>89</v>
       </c>
       <c r="M101" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P101" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q101" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="R101" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
       <c r="C102" t="s">
         <v>68</v>
       </c>
       <c r="E102" t="s">
         <v>128</v>
       </c>
       <c r="F102" t="s">
         <v>129</v>
       </c>
       <c r="G102" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="H102" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I102" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="L102" t="s">
         <v>132</v>
       </c>
       <c r="M102" t="s">
         <v>133</v>
       </c>
       <c r="P102" t="s">
         <v>91</v>
       </c>
       <c r="Q102" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="R102" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
         <v>68</v>
       </c>
       <c r="E103" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F103" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G103" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="H103" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I103" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L103" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M103" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P103" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="Q103" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="R103" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
         <v>68</v>
       </c>
       <c r="E104" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="F104" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="G104" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="H104" t="s">
         <v>52</v>
       </c>
       <c r="I104" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="L104" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M104" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="P104" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="Q104" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="R104" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>50</v>
       </c>
       <c r="G105" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="J105" t="s">
         <v>78</v>
       </c>
       <c r="L105" t="s">
         <v>55</v>
       </c>
       <c r="M105" t="s">
         <v>56</v>
       </c>
       <c r="P105" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="Q105" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R105" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>100</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F106" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G106" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="H106" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="I106" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L106" t="s">
         <v>55</v>
       </c>
       <c r="M106" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P106" t="s">
         <v>33</v>
       </c>
       <c r="Q106" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="R106" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>100</v>
       </c>
       <c r="C107" t="s">
         <v>68</v>
       </c>
       <c r="E107" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F107" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G107" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="J107" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="L107" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M107" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P107" t="s">
         <v>126</v>
       </c>
       <c r="Q107" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="R107" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F108" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G108" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L108" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M108" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P108" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="Q108" t="s">
         <v>99</v>
       </c>
       <c r="R108" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C109" t="s">
         <v>19</v>
       </c>
       <c r="E109" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F109" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G109" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="H109" t="s">
         <v>86</v>
       </c>
       <c r="I109" t="s">
         <v>87</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>103</v>
       </c>
       <c r="L109" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M109" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P109" t="s">
         <v>50</v>
       </c>
       <c r="Q109" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="R109" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>18</v>
       </c>
       <c r="C110" t="s">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>83</v>
       </c>
       <c r="F110" t="s">
         <v>50</v>
       </c>
       <c r="G110" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="H110" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="I110" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L110" t="s">
         <v>89</v>
       </c>
       <c r="M110" t="s">
         <v>90</v>
       </c>
       <c r="P110" t="s">
         <v>129</v>
       </c>
       <c r="Q110" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
         <v>68</v>
       </c>
       <c r="E111" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F111" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G111" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="H111" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="I111" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>44</v>
       </c>
       <c r="L111" t="s">
         <v>55</v>
       </c>
       <c r="M111" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P111" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="Q111" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="R111" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F112" t="s">
         <v>107</v>
       </c>
       <c r="G112" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="J112" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L112" t="s">
         <v>89</v>
       </c>
       <c r="M112" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="P112" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="Q112" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C113" t="s">
         <v>68</v>
       </c>
       <c r="E113" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F113" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="G113" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="H113" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I113" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L113" t="s">
         <v>79</v>
       </c>
       <c r="M113" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P113" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="Q113" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="R113" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>59</v>
       </c>
       <c r="F114" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="G114" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="J114" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="L114" t="s">
         <v>64</v>
       </c>
       <c r="M114" t="s">
         <v>65</v>
       </c>
       <c r="P114" t="s">
         <v>66</v>
       </c>
       <c r="Q114" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="R114" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C115" t="s">
         <v>68</v>
       </c>
       <c r="E115" t="s">
         <v>106</v>
       </c>
       <c r="F115" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G115" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="J115" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L115" t="s">
         <v>111</v>
       </c>
       <c r="M115" t="s">
         <v>112</v>
       </c>
       <c r="P115" t="s">
         <v>33</v>
       </c>
       <c r="Q115" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>106</v>
       </c>
       <c r="F116" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G116" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="J116" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L116" t="s">
         <v>111</v>
       </c>
       <c r="M116" t="s">
         <v>112</v>
       </c>
       <c r="P116" t="s">
         <v>104</v>
       </c>
       <c r="Q116" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="R116" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>18</v>
       </c>
       <c r="C117" t="s">
         <v>68</v>
       </c>
       <c r="E117" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F117" t="s">
         <v>122</v>
       </c>
       <c r="G117" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="H117" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="I117" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L117" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M117" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P117" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="Q117" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="R117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>128</v>
       </c>
       <c r="F118" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G118" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="H118" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="L118" t="s">
         <v>132</v>
       </c>
       <c r="M118" t="s">
         <v>133</v>
       </c>
       <c r="P118" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="Q118" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>93</v>
       </c>
       <c r="C119" t="s">
         <v>68</v>
       </c>
       <c r="E119" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F119" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G119" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="H119" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="I119" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>103</v>
       </c>
       <c r="L119" t="s">
         <v>64</v>
       </c>
       <c r="M119" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P119" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="Q119" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="R119" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
         <v>68</v>
       </c>
       <c r="E120" t="s">
         <v>128</v>
       </c>
       <c r="F120" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G120" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="H120" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I120" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L120" t="s">
         <v>132</v>
       </c>
       <c r="M120" t="s">
         <v>133</v>
       </c>
       <c r="P120" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="Q120" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121" t="s">
         <v>68</v>
       </c>
       <c r="E121" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F121" t="s">
         <v>69</v>
       </c>
       <c r="G121" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="J121" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L121" t="s">
         <v>89</v>
       </c>
       <c r="M121" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="P121" t="s">
         <v>138</v>
       </c>
       <c r="Q121" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>50</v>
       </c>
       <c r="G122" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="H122" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>88</v>
       </c>
       <c r="L122" t="s">
         <v>45</v>
       </c>
       <c r="M122" t="s">
         <v>46</v>
       </c>
       <c r="P122" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q122" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="R122" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>68</v>
       </c>
       <c r="E123" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F123" t="s">
         <v>33</v>
       </c>
       <c r="G123" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="J123" t="s">
         <v>78</v>
       </c>
       <c r="L123" t="s">
         <v>45</v>
       </c>
       <c r="M123" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P123" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="Q123" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F124" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G124" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="H124" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="I124" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="L124" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M124" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P124" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q124" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R124" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
       <c r="G125" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="H125" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="L125" t="s">
         <v>45</v>
       </c>
       <c r="M125" t="s">
         <v>46</v>
       </c>
       <c r="P125" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="Q125" t="s">
         <v>120</v>
       </c>
       <c r="R125" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>121</v>
       </c>
       <c r="F126" t="s">
         <v>129</v>
       </c>
       <c r="G126" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="H126" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="I126" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L126" t="s">
         <v>55</v>
       </c>
       <c r="M126" t="s">
         <v>125</v>
       </c>
       <c r="P126" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="Q126" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="R126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>18</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>94</v>
       </c>
       <c r="G127" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H127" t="s">
         <v>52</v>
       </c>
       <c r="I127" t="s">
         <v>53</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="L127" t="s">
         <v>45</v>
       </c>
       <c r="M127" t="s">
         <v>46</v>
       </c>
       <c r="P127" t="s">
         <v>91</v>
       </c>
       <c r="Q127" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="R127" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>100</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F128" t="s">
         <v>50</v>
       </c>
       <c r="G128" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="J128" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L128" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M128" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P128" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="Q128" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="R128" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>84</v>
       </c>
       <c r="G129" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="H129" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>131</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>94</v>
       </c>
       <c r="Q129" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="R129" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
         <v>68</v>
       </c>
       <c r="E130" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F130" t="s">
         <v>94</v>
       </c>
       <c r="G130" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="J130" t="s">
         <v>35</v>
       </c>
       <c r="L130" t="s">
         <v>55</v>
       </c>
       <c r="M130" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P130" t="s">
         <v>50</v>
       </c>
       <c r="Q130" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R130" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>18</v>
       </c>
       <c r="C131" t="s">
         <v>68</v>
       </c>
       <c r="E131" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F131" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G131" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="H131" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I131" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="L131" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M131" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P131" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q131" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>18</v>
       </c>
       <c r="C132" t="s">
         <v>68</v>
       </c>
       <c r="E132" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F132" t="s">
         <v>129</v>
       </c>
       <c r="G132" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="H132" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="L132" t="s">
         <v>55</v>
       </c>
       <c r="M132" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P132" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="Q132" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R132" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>83</v>
       </c>
       <c r="F133" t="s">
         <v>50</v>
       </c>
       <c r="G133" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="H133" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="I133" t="s">
-        <v>327</v>
+        <v>143</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>110</v>
       </c>
       <c r="L133" t="s">
         <v>89</v>
       </c>
       <c r="M133" t="s">
         <v>90</v>
       </c>
       <c r="P133" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="Q133" t="s">
         <v>92</v>
       </c>
       <c r="R133" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>18</v>
       </c>
       <c r="C134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>83</v>
       </c>
       <c r="F134" t="s">
         <v>129</v>
       </c>
       <c r="G134" t="s">
+        <v>586</v>
+      </c>
+      <c r="H134" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="L134" t="s">
         <v>89</v>
       </c>
       <c r="M134" t="s">
         <v>90</v>
       </c>
       <c r="P134" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="Q134" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="R134" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>18</v>
       </c>
       <c r="C135" t="s">
         <v>68</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G135" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="H135" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="I135" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q135" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="R135" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="s">
         <v>68</v>
       </c>
       <c r="E136" t="s">
         <v>39</v>
       </c>
       <c r="F136" t="s">
         <v>94</v>
       </c>
       <c r="G136" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H136" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="I136" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L136" t="s">
         <v>45</v>
       </c>
       <c r="M136" t="s">
         <v>46</v>
       </c>
       <c r="P136" t="s">
         <v>73</v>
       </c>
       <c r="Q136" t="s">
         <v>134</v>
       </c>
       <c r="R136" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" t="s">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>114</v>
       </c>
       <c r="F137" t="s">
         <v>50</v>
       </c>
       <c r="G137" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="H137" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="I137" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>45</v>
       </c>
       <c r="M137" t="s">
         <v>118</v>
       </c>
       <c r="P137" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="Q137" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="R137" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>18</v>
       </c>
       <c r="C138" t="s">
         <v>68</v>
       </c>
       <c r="E138" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F138" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G138" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="H138" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="L138" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M138" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P138" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="Q138" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R138" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>93</v>
       </c>
       <c r="C139" t="s">
         <v>68</v>
       </c>
       <c r="E139" t="s">
         <v>49</v>
       </c>
       <c r="F139" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G139" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="H139" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="I139" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="L139" t="s">
         <v>55</v>
       </c>
       <c r="M139" t="s">
         <v>56</v>
       </c>
       <c r="P139" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q139" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="R139" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>18</v>
       </c>
       <c r="C140" t="s">
         <v>68</v>
       </c>
       <c r="E140" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F140" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G140" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="H140" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="L140" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M140" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P140" t="s">
         <v>119</v>
       </c>
       <c r="Q140" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="R140" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F141" t="s">
         <v>84</v>
       </c>
       <c r="G141" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="H141" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="L141" t="s">
         <v>55</v>
       </c>
       <c r="M141" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P141" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="Q141" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="R141" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C142" t="s">
         <v>19</v>
       </c>
       <c r="E142" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F142" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G142" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="H142" t="s">
         <v>52</v>
       </c>
       <c r="I142" t="s">
         <v>53</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L142" t="s">
         <v>55</v>
       </c>
       <c r="M142" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P142" t="s">
         <v>94</v>
       </c>
       <c r="Q142" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="R142" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C143" t="s">
         <v>68</v>
       </c>
       <c r="E143" t="s">
         <v>128</v>
       </c>
       <c r="F143" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G143" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="J143" t="s">
         <v>78</v>
       </c>
       <c r="L143" t="s">
         <v>132</v>
       </c>
       <c r="M143" t="s">
         <v>133</v>
       </c>
       <c r="P143" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="Q143" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144" t="s">
         <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F144" t="s">
         <v>122</v>
       </c>
       <c r="G144" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="H144" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="I144" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>72</v>
       </c>
       <c r="L144" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M144" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P144" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="Q144" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="R144" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F145" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G145" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="H145" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="I145" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L145" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M145" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P145" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="Q145" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R145" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>100</v>
       </c>
       <c r="C146" t="s">
         <v>68</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
       <c r="F146" t="s">
         <v>94</v>
       </c>
       <c r="G146" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="J146" t="s">
         <v>78</v>
       </c>
       <c r="L146" t="s">
         <v>111</v>
       </c>
       <c r="M146" t="s">
         <v>112</v>
       </c>
       <c r="P146" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="Q146" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="R146" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>18</v>
       </c>
       <c r="C147" t="s">
         <v>68</v>
       </c>
       <c r="E147" t="s">
         <v>39</v>
       </c>
       <c r="F147" t="s">
         <v>94</v>
       </c>
       <c r="G147" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="J147" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L147" t="s">
         <v>45</v>
       </c>
       <c r="M147" t="s">
         <v>46</v>
       </c>
       <c r="P147" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q147" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R147" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G148" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="H148" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="Q148" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="R148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>100</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="F149" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="G149" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="H149" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>44</v>
       </c>
       <c r="L149" t="s">
         <v>64</v>
       </c>
       <c r="M149" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="P149" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q149" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="R149" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>18</v>
       </c>
       <c r="C150" t="s">
         <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F150" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G150" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="J150" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L150" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M150" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P150" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q150" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R150" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>18</v>
       </c>
       <c r="C151" t="s">
         <v>68</v>
       </c>
       <c r="E151" t="s">
         <v>83</v>
       </c>
       <c r="F151" t="s">
         <v>129</v>
       </c>
       <c r="G151" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="H151" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="I151" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L151" t="s">
         <v>89</v>
       </c>
       <c r="M151" t="s">
         <v>90</v>
       </c>
       <c r="P151" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="Q151" t="s">
         <v>139</v>
       </c>
       <c r="R151" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>93</v>
       </c>
       <c r="C152" t="s">
         <v>19</v>
       </c>
       <c r="E152" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F152" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G152" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="H152" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="I152" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="L152" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M152" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P152" t="s">
         <v>50</v>
       </c>
       <c r="Q152" t="s">
         <v>67</v>
       </c>
       <c r="R152" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F153" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G153" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="H153" t="s">
         <v>52</v>
       </c>
       <c r="I153" t="s">
         <v>53</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>44</v>
       </c>
       <c r="L153" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M153" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P153" t="s">
         <v>138</v>
       </c>
       <c r="Q153" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="R153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>68</v>
       </c>
       <c r="E154" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F154" t="s">
         <v>129</v>
       </c>
       <c r="G154" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="H154" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="I154" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="L154" t="s">
         <v>64</v>
       </c>
       <c r="M154" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P154" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="Q154" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="R154" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
         <v>19</v>
       </c>
       <c r="E155" t="s">
+        <v>273</v>
+      </c>
+      <c r="F155" t="s">
+        <v>215</v>
+      </c>
+      <c r="G155" t="s">
+        <v>643</v>
+      </c>
+      <c r="H155" t="s">
+        <v>644</v>
+      </c>
+      <c r="I155" t="s">
+        <v>645</v>
+      </c>
+      <c r="J155" t="s">
+        <v>25</v>
+      </c>
+      <c r="K155" t="s">
+        <v>386</v>
+      </c>
+      <c r="L155" t="s">
+        <v>277</v>
+      </c>
+      <c r="M155" t="s">
+        <v>278</v>
+      </c>
+      <c r="P155" t="s">
         <v>271</v>
       </c>
-      <c r="F155" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q155" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="R155" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>18</v>
       </c>
       <c r="C156" t="s">
         <v>68</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G156" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="J156" t="s">
         <v>78</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="Q156" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="R156" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C157" t="s">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>128</v>
       </c>
       <c r="F157" t="s">
         <v>50</v>
       </c>
       <c r="G157" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="H157" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L157" t="s">
         <v>132</v>
       </c>
       <c r="M157" t="s">
         <v>133</v>
       </c>
       <c r="P157" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="Q157" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="R157" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>93</v>
       </c>
       <c r="C158" t="s">
         <v>68</v>
       </c>
       <c r="E158" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F158" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="G158" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="H158" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="I158" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L158" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M158" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P158" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="Q158" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="R158" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C159" t="s">
         <v>68</v>
       </c>
       <c r="E159" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F159" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G159" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="H159" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="I159" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L159" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M159" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P159" t="s">
         <v>91</v>
       </c>
       <c r="Q159" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="R159" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>18</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F160" t="s">
         <v>94</v>
       </c>
       <c r="G160" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="H160" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="L160" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M160" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P160" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q160" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="R160" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>100</v>
       </c>
       <c r="C161" t="s">
         <v>68</v>
       </c>
       <c r="E161" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="F161" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G161" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="J161" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L161" t="s">
         <v>64</v>
       </c>
       <c r="M161" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="P161" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="Q161" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="R161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C162" t="s">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>39</v>
       </c>
       <c r="F162" t="s">
         <v>50</v>
       </c>
       <c r="G162" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="J162" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="L162" t="s">
         <v>45</v>
       </c>
       <c r="M162" t="s">
         <v>46</v>
       </c>
       <c r="P162" t="s">
         <v>57</v>
       </c>
       <c r="Q162" t="s">
         <v>92</v>
       </c>
       <c r="R162" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>100</v>
       </c>
       <c r="C163" t="s">
         <v>68</v>
       </c>
       <c r="E163" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F163" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G163" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="H163" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L163" t="s">
         <v>45</v>
       </c>
       <c r="M163" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P163" t="s">
         <v>33</v>
       </c>
       <c r="Q163" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C164" t="s">
         <v>68</v>
       </c>
       <c r="E164" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F164" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G164" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="H164" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L164" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M164" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P164" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="Q164" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="R164" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>18</v>
       </c>
       <c r="C165" t="s">
         <v>68</v>
       </c>
       <c r="E165" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F165" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G165" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="J165" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L165" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M165" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P165" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="Q165" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="R165" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
         <v>68</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="H166" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="I166" t="s">
-        <v>327</v>
+        <v>351</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q166" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="R166" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>93</v>
       </c>
       <c r="C167" t="s">
         <v>68</v>
       </c>
       <c r="E167" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F167" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G167" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="J167" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L167" t="s">
         <v>89</v>
       </c>
       <c r="M167" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="P167" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="Q167" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="R167" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>100</v>
       </c>
       <c r="C168" t="s">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>106</v>
       </c>
       <c r="F168" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G168" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="H168" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L168" t="s">
         <v>111</v>
       </c>
       <c r="M168" t="s">
         <v>112</v>
       </c>
       <c r="P168" t="s">
         <v>138</v>
       </c>
       <c r="Q168" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="R168" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
         <v>68</v>
       </c>
       <c r="E169" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F169" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G169" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="J169" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="L169" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M169" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P169" t="s">
         <v>50</v>
       </c>
       <c r="Q169" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="R169" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F170" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G170" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="J170" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L170" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M170" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P170" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q170" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="R170" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
       <c r="C171" t="s">
         <v>68</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
       <c r="F171" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="G171" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="H171" t="s">
         <v>52</v>
       </c>
       <c r="I171" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L171" t="s">
         <v>55</v>
       </c>
       <c r="M171" t="s">
         <v>56</v>
       </c>
       <c r="P171" t="s">
         <v>138</v>
       </c>
       <c r="Q171" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="R171" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
         <v>68</v>
       </c>
       <c r="E172" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F172" t="s">
         <v>21</v>
       </c>
       <c r="G172" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="H172" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="I172" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L172" t="s">
         <v>64</v>
       </c>
       <c r="M172" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P172" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="Q172" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="R172" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>18</v>
       </c>
       <c r="C173" t="s">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>106</v>
       </c>
       <c r="F173" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="G173" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="J173" t="s">
         <v>78</v>
       </c>
       <c r="L173" t="s">
         <v>111</v>
       </c>
       <c r="M173" t="s">
         <v>112</v>
       </c>
       <c r="P173" t="s">
         <v>129</v>
       </c>
       <c r="Q173" t="s">
         <v>105</v>
       </c>
       <c r="R173" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C174" t="s">
         <v>68</v>
       </c>
       <c r="E174" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F174" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G174" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="H174" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I174" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L174" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M174" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P174" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="Q174" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="R174" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>18</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G175" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="H175" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>129</v>
       </c>
       <c r="Q175" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R175" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>18</v>
       </c>
       <c r="C176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F176" t="s">
         <v>84</v>
       </c>
       <c r="G176" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="H176" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="I176" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>54</v>
       </c>
       <c r="L176" t="s">
         <v>55</v>
       </c>
       <c r="M176" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P176" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q176" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="R176" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C177" t="s">
         <v>68</v>
       </c>
       <c r="E177" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F177" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="G177" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="H177" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="I177" t="s">
-        <v>463</v>
+        <v>63</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L177" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M177" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P177" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="Q177" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>100</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F178" t="s">
         <v>129</v>
       </c>
       <c r="G178" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="H178" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="I178" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>45</v>
       </c>
       <c r="M178" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P178" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="Q178" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R178" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>100</v>
       </c>
       <c r="C179" t="s">
         <v>68</v>
       </c>
       <c r="E179" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="F179" t="s">
         <v>122</v>
       </c>
       <c r="G179" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="H179" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M179" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="P179" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="Q179" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="R179" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>18</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F180" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="G180" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="H180" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I180" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>110</v>
       </c>
       <c r="L180" t="s">
         <v>64</v>
       </c>
       <c r="M180" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P180" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="Q180" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="R180" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F181" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="G181" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="H181" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>45</v>
       </c>
       <c r="M181" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P181" t="s">
         <v>73</v>
       </c>
       <c r="Q181" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="R181" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>49</v>
       </c>
       <c r="F182" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G182" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="H182" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="L182" t="s">
         <v>55</v>
       </c>
       <c r="M182" t="s">
         <v>56</v>
       </c>
       <c r="P182" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="Q182" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R182" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F183" t="s">
         <v>94</v>
       </c>
       <c r="G183" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="H183" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M183" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P183" t="s">
         <v>50</v>
       </c>
       <c r="Q183" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="R183" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>18</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>59</v>
       </c>
       <c r="F184" t="s">
         <v>21</v>
       </c>
       <c r="G184" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="H184" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="I184" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>44</v>
       </c>
       <c r="L184" t="s">
         <v>64</v>
       </c>
       <c r="M184" t="s">
         <v>65</v>
       </c>
       <c r="P184" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="Q184" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="R184" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
         <v>68</v>
       </c>
       <c r="E185" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F185" t="s">
         <v>84</v>
       </c>
       <c r="G185" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="J185" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L185" t="s">
         <v>89</v>
       </c>
       <c r="M185" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="P185" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="Q185" t="s">
         <v>99</v>
       </c>
       <c r="R185" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C186" t="s">
         <v>19</v>
       </c>
       <c r="E186" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F186" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="G186" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="J186" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L186" t="s">
         <v>64</v>
       </c>
       <c r="M186" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P186" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="Q186" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="R186" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
         <v>68</v>
       </c>
       <c r="E187" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F187" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G187" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="H187" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I187" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>110</v>
       </c>
       <c r="L187" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M187" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P187" t="s">
         <v>50</v>
       </c>
       <c r="Q187" t="s">
         <v>139</v>
       </c>
       <c r="R187" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>18</v>
       </c>
       <c r="C188" t="s">
         <v>68</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>50</v>
       </c>
       <c r="G188" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="J188" t="s">
         <v>78</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q188" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="R188" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
         <v>68</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>129</v>
       </c>
       <c r="G189" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="H189" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>54</v>
       </c>
       <c r="L189" t="s">
         <v>45</v>
       </c>
       <c r="M189" t="s">
         <v>46</v>
       </c>
       <c r="P189" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q189" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R189" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>68</v>
       </c>
       <c r="E190" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F190" t="s">
         <v>122</v>
       </c>
       <c r="G190" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="H190" t="s">
         <v>52</v>
       </c>
       <c r="I190" t="s">
         <v>53</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L190" t="s">
         <v>89</v>
       </c>
       <c r="M190" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P190" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="Q190" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C191" t="s">
         <v>68</v>
       </c>
       <c r="E191" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F191" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G191" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="H191" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="L191" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M191" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P191" t="s">
         <v>50</v>
       </c>
       <c r="Q191" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="R191" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>100</v>
       </c>
       <c r="C192" t="s">
         <v>68</v>
       </c>
       <c r="E192" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F192" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G192" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="H192" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I192" t="s">
         <v>63</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L192" t="s">
         <v>55</v>
       </c>
       <c r="M192" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P192" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="Q192" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="R192" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F193" t="s">
         <v>21</v>
       </c>
       <c r="G193" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="J193" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="L193" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M193" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P193" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="Q193" t="s">
         <v>134</v>
       </c>
       <c r="R193" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>18</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>49</v>
       </c>
       <c r="F194" t="s">
         <v>21</v>
       </c>
       <c r="G194" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="H194" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="L194" t="s">
         <v>55</v>
       </c>
       <c r="M194" t="s">
         <v>56</v>
       </c>
       <c r="P194" t="s">
         <v>138</v>
       </c>
       <c r="Q194" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="R194" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>121</v>
       </c>
       <c r="F195" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G195" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="H195" t="s">
         <v>136</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="L195" t="s">
         <v>55</v>
       </c>
       <c r="M195" t="s">
         <v>125</v>
       </c>
       <c r="P195" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="Q195" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>18</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>106</v>
       </c>
       <c r="F196" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G196" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="J196" t="s">
         <v>78</v>
       </c>
       <c r="L196" t="s">
         <v>111</v>
       </c>
       <c r="M196" t="s">
         <v>112</v>
       </c>
       <c r="P196" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="Q196" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="R196" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>18</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>121</v>
       </c>
       <c r="F197" t="s">
         <v>129</v>
       </c>
       <c r="G197" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="H197" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="I197" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>54</v>
       </c>
       <c r="L197" t="s">
         <v>55</v>
       </c>
       <c r="M197" t="s">
         <v>125</v>
       </c>
       <c r="P197" t="s">
         <v>94</v>
       </c>
       <c r="Q197" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="R197" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>18</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F198" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="G198" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="H198" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="I198" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L198" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M198" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P198" t="s">
         <v>91</v>
       </c>
       <c r="Q198" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R198" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>18</v>
       </c>
       <c r="C199" t="s">
         <v>68</v>
       </c>
       <c r="E199" t="s">
         <v>49</v>
       </c>
       <c r="F199" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G199" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="H199" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="I199" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="L199" t="s">
         <v>55</v>
       </c>
       <c r="M199" t="s">
         <v>56</v>
       </c>
       <c r="P199" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q199" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="R199" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="E200" t="s">
+        <v>273</v>
+      </c>
+      <c r="F200" t="s">
+        <v>274</v>
+      </c>
+      <c r="G200" t="s">
+        <v>752</v>
+      </c>
+      <c r="H200" t="s">
+        <v>753</v>
+      </c>
+      <c r="I200" t="s">
+        <v>53</v>
+      </c>
+      <c r="J200" t="s">
+        <v>25</v>
+      </c>
+      <c r="K200" t="s">
+        <v>442</v>
+      </c>
+      <c r="L200" t="s">
+        <v>277</v>
+      </c>
+      <c r="M200" t="s">
+        <v>278</v>
+      </c>
+      <c r="P200" t="s">
         <v>271</v>
       </c>
-      <c r="F200" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q200" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="R200" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>18</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F201" t="s">
         <v>129</v>
       </c>
       <c r="G201" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="J201" t="s">
         <v>78</v>
       </c>
       <c r="L201" t="s">
         <v>55</v>
       </c>
       <c r="M201" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P201" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q201" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="R201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>18</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="E202" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F202" t="s">
         <v>50</v>
       </c>
       <c r="G202" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="H202" t="s">
         <v>42</v>
       </c>
       <c r="I202" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>88</v>
       </c>
       <c r="L202" t="s">
         <v>45</v>
       </c>
       <c r="M202" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202" t="s">
         <v>92</v>
       </c>
       <c r="R202" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="E203" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F203" t="s">
         <v>50</v>
       </c>
       <c r="G203" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="H203" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I203" t="s">
         <v>63</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="L203" t="s">
         <v>89</v>
       </c>
       <c r="M203" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P203" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="Q203" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="R203" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C204" t="s">
         <v>68</v>
       </c>
       <c r="E204" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F204" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G204" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="H204" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L204" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M204" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P204" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="Q204" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="R204" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="E205" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F205" t="s">
         <v>50</v>
       </c>
       <c r="G205" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="H205" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="I205" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="L205" t="s">
         <v>55</v>
       </c>
       <c r="M205" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P205" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="Q205" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="R205" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C206" t="s">
         <v>19</v>
       </c>
       <c r="E206" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F206" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G206" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="H206" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L206" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M206" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P206" t="s">
         <v>50</v>
       </c>
       <c r="Q206" t="s">
         <v>30</v>
       </c>
       <c r="R206" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>18</v>
       </c>
       <c r="C207" t="s">
         <v>68</v>
       </c>
       <c r="E207" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F207" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="G207" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="H207" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="L207" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M207" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P207" t="s">
         <v>50</v>
       </c>
       <c r="Q207" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="R207" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>100</v>
       </c>
       <c r="C208" t="s">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>106</v>
       </c>
       <c r="F208" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G208" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="J208" t="s">
         <v>78</v>
       </c>
       <c r="L208" t="s">
         <v>111</v>
       </c>
       <c r="M208" t="s">
         <v>112</v>
       </c>
       <c r="P208" t="s">
         <v>104</v>
       </c>
       <c r="Q208" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="R208" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>18</v>
       </c>
       <c r="C209" t="s">
         <v>68</v>
       </c>
       <c r="E209" t="s">
         <v>49</v>
       </c>
       <c r="F209" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G209" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="H209" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="I209" t="s">
         <v>63</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="L209" t="s">
         <v>55</v>
       </c>
       <c r="M209" t="s">
         <v>56</v>
       </c>
       <c r="P209" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q209" t="s">
         <v>120</v>
       </c>
       <c r="R209" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>18</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="E210" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F210" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G210" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="H210" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="L210" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M210" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P210" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="Q210" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="R210" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>93</v>
       </c>
       <c r="C211" t="s">
         <v>68</v>
       </c>
       <c r="E211" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F211" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="G211" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="H211" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="I211" t="s">
         <v>63</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="L211" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M211" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P211" t="s">
         <v>104</v>
       </c>
       <c r="Q211" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="R211" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>93</v>
       </c>
       <c r="C212" t="s">
         <v>68</v>
       </c>
       <c r="E212" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F212" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G212" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="H212" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L212" t="s">
         <v>55</v>
       </c>
       <c r="M212" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P212" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="Q212" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R212" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>18</v>
       </c>
       <c r="C213" t="s">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>114</v>
       </c>
       <c r="F213" t="s">
         <v>50</v>
       </c>
       <c r="G213" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="H213" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>176</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L213" t="s">
         <v>45</v>
       </c>
       <c r="M213" t="s">
         <v>118</v>
       </c>
       <c r="P213" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="Q213" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="R213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>18</v>
       </c>
       <c r="C214" t="s">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>60</v>
       </c>
       <c r="G214" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="H214" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="I214" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>138</v>
       </c>
       <c r="Q214" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="R214" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C215" t="s">
         <v>19</v>
       </c>
       <c r="E215" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F215" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G215" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="J215" t="s">
         <v>78</v>
       </c>
       <c r="L215" t="s">
         <v>55</v>
       </c>
       <c r="M215" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P215" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Q215" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="R215" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>93</v>
       </c>
       <c r="C216" t="s">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>59</v>
       </c>
       <c r="F216" t="s">
         <v>40</v>
       </c>
       <c r="G216" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="J216" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="L216" t="s">
         <v>64</v>
       </c>
       <c r="M216" t="s">
         <v>65</v>
       </c>
       <c r="P216" t="s">
         <v>94</v>
       </c>
       <c r="Q216" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="R216" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>18</v>
       </c>
       <c r="C217" t="s">
         <v>68</v>
       </c>
       <c r="E217" t="s">
         <v>49</v>
       </c>
       <c r="F217" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G217" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="J217" t="s">
         <v>78</v>
       </c>
       <c r="L217" t="s">
         <v>55</v>
       </c>
       <c r="M217" t="s">
         <v>56</v>
       </c>
       <c r="P217" t="s">
         <v>138</v>
       </c>
       <c r="Q217" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="R217" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>18</v>
       </c>
       <c r="C218" t="s">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>75</v>
       </c>
       <c r="F218" t="s">
         <v>84</v>
       </c>
       <c r="G218" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="J218" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="L218" t="s">
         <v>79</v>
       </c>
       <c r="M218" t="s">
         <v>80</v>
       </c>
       <c r="P218" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="Q218" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="R218" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>18</v>
       </c>
       <c r="C219" t="s">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>128</v>
       </c>
       <c r="F219" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G219" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="J219" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L219" t="s">
         <v>132</v>
       </c>
       <c r="M219" t="s">
         <v>133</v>
       </c>
       <c r="P219" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="Q219" t="s">
         <v>134</v>
       </c>
       <c r="R219" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>18</v>
       </c>
       <c r="C220" t="s">
         <v>19</v>
       </c>
       <c r="E220" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F220" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G220" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="H220" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="I220" t="s">
         <v>63</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>44</v>
       </c>
       <c r="L220" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M220" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P220" t="s">
         <v>104</v>
       </c>
       <c r="Q220" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="R220" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>106</v>
       </c>
       <c r="F221" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G221" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="H221" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I221" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>103</v>
       </c>
       <c r="L221" t="s">
         <v>111</v>
       </c>
       <c r="M221" t="s">
         <v>112</v>
       </c>
       <c r="P221" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="Q221" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>100</v>
       </c>
       <c r="C222" t="s">
         <v>19</v>
       </c>
       <c r="E222" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F222" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G222" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="H222" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>44</v>
       </c>
       <c r="L222" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M222" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P222" t="s">
         <v>50</v>
       </c>
       <c r="Q222" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="R222" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>18</v>
       </c>
       <c r="C223" t="s">
         <v>19</v>
       </c>
       <c r="E223" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F223" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G223" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="H223" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>44</v>
       </c>
       <c r="L223" t="s">
         <v>64</v>
       </c>
       <c r="M223" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P223" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="Q223" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="R223" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>93</v>
       </c>
       <c r="C224" t="s">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>59</v>
       </c>
       <c r="F224" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G224" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="J224" t="s">
         <v>78</v>
       </c>
       <c r="L224" t="s">
         <v>64</v>
       </c>
       <c r="M224" t="s">
         <v>65</v>
       </c>
       <c r="P224" t="s">
         <v>129</v>
       </c>
       <c r="Q224" t="s">
         <v>113</v>
       </c>
       <c r="R224" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C225" t="s">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>106</v>
       </c>
       <c r="F225" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G225" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="H225" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="I225" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="L225" t="s">
         <v>111</v>
       </c>
       <c r="M225" t="s">
         <v>112</v>
       </c>
       <c r="P225" t="s">
         <v>50</v>
       </c>
       <c r="Q225" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>18</v>
       </c>
       <c r="C226" t="s">
         <v>68</v>
       </c>
       <c r="E226" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F226" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="G226" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="H226" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="I226" t="s">
         <v>24</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L226" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M226" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P226" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="Q226" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="R226" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>18</v>
       </c>
       <c r="C227" t="s">
         <v>19</v>
       </c>
       <c r="E227" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F227" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G227" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="H227" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="I227" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L227" t="s">
         <v>64</v>
       </c>
       <c r="M227" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P227" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q227" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="R227" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>18</v>
       </c>
       <c r="C228" t="s">
         <v>68</v>
       </c>
       <c r="E228" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F228" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="G228" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="J228" t="s">
         <v>78</v>
       </c>
       <c r="L228" t="s">
         <v>45</v>
       </c>
       <c r="M228" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P228" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="Q228" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R228" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>18</v>
       </c>
       <c r="C229" t="s">
         <v>19</v>
       </c>
       <c r="E229" t="s">
         <v>39</v>
       </c>
       <c r="F229" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G229" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="H229" t="s">
         <v>136</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L229" t="s">
         <v>45</v>
       </c>
       <c r="M229" t="s">
         <v>46</v>
       </c>
       <c r="P229" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="Q229" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>18</v>
       </c>
       <c r="C230" t="s">
         <v>19</v>
       </c>
       <c r="E230" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="F230" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G230" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="H230" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="I230" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="L230" t="s">
         <v>64</v>
       </c>
       <c r="M230" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="P230" t="s">
         <v>50</v>
       </c>
       <c r="Q230" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C231" t="s">
         <v>68</v>
       </c>
       <c r="E231" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F231" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="G231" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="H231" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="I231" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L231" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M231" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P231" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="Q231" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>18</v>
       </c>
       <c r="C232" t="s">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>106</v>
       </c>
       <c r="F232" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G232" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="J232" t="s">
         <v>78</v>
       </c>
       <c r="L232" t="s">
         <v>111</v>
       </c>
       <c r="M232" t="s">
         <v>112</v>
       </c>
       <c r="P232" t="s">
         <v>138</v>
       </c>
       <c r="Q232" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="R232" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>18</v>
       </c>
       <c r="C233" t="s">
         <v>68</v>
       </c>
       <c r="E233" t="s">
         <v>121</v>
       </c>
       <c r="F233" t="s">
         <v>129</v>
       </c>
       <c r="G233" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="H233" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="I233" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L233" t="s">
         <v>55</v>
       </c>
       <c r="M233" t="s">
         <v>125</v>
       </c>
       <c r="P233" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="Q233" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="R233" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C234" t="s">
         <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>106</v>
       </c>
       <c r="F234" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G234" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="H234" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I234" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>103</v>
       </c>
       <c r="L234" t="s">
         <v>111</v>
       </c>
       <c r="M234" t="s">
         <v>112</v>
       </c>
       <c r="P234" t="s">
         <v>50</v>
       </c>
       <c r="Q234" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>93</v>
       </c>
       <c r="C235" t="s">
         <v>68</v>
       </c>
       <c r="E235" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F235" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G235" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="H235" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="I235" t="s">
-        <v>327</v>
+        <v>143</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L235" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M235" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P235" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="Q235" t="s">
         <v>38</v>
       </c>
       <c r="R235" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>18</v>
       </c>
       <c r="C236" t="s">
         <v>19</v>
       </c>
       <c r="E236" t="s">
         <v>128</v>
       </c>
       <c r="F236" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="G236" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="H236" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="I236" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>44</v>
       </c>
       <c r="L236" t="s">
         <v>132</v>
       </c>
       <c r="M236" t="s">
         <v>133</v>
       </c>
       <c r="P236" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="Q236" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="R236" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="E237" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F237" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G237" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="H237" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="I237" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="L237" t="s">
         <v>89</v>
       </c>
       <c r="M237" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P237" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q237" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="R237" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>18</v>
       </c>
       <c r="C238" t="s">
         <v>68</v>
       </c>
       <c r="E238" t="s">
         <v>32</v>
       </c>
       <c r="F238" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G238" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="H238" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="I238" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>117</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238" t="s">
         <v>36</v>
       </c>
       <c r="P238" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q238" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>18</v>
       </c>
       <c r="C239" t="s">
         <v>68</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G239" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="J239" t="s">
         <v>78</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239" t="s">
         <v>28</v>
       </c>
       <c r="P239" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="Q239" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="R239" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C240" t="s">
         <v>68</v>
       </c>
       <c r="E240" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F240" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G240" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="H240" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I240" t="s">
         <v>24</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>103</v>
       </c>
       <c r="L240" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M240" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P240" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q240" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="R240" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C241" t="s">
         <v>68</v>
       </c>
       <c r="E241" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F241" t="s">
         <v>84</v>
       </c>
       <c r="G241" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="H241" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="I241" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>44</v>
       </c>
       <c r="L241" t="s">
         <v>64</v>
       </c>
       <c r="M241" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P241" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="Q241" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="R241" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>18</v>
       </c>
       <c r="C242" t="s">
         <v>68</v>
       </c>
       <c r="E242" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F242" t="s">
         <v>50</v>
       </c>
       <c r="G242" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="J242" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="L242" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M242" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P242" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Q242" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R242" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>18</v>
       </c>
       <c r="C243" t="s">
         <v>68</v>
       </c>
       <c r="E243" t="s">
         <v>75</v>
       </c>
       <c r="F243" t="s">
         <v>94</v>
       </c>
       <c r="G243" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="J243" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L243" t="s">
         <v>79</v>
       </c>
       <c r="M243" t="s">
         <v>80</v>
       </c>
       <c r="P243" t="s">
         <v>50</v>
       </c>
       <c r="Q243" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="R243" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>18</v>
       </c>
       <c r="C244" t="s">
         <v>68</v>
       </c>
       <c r="E244" t="s">
         <v>49</v>
       </c>
       <c r="F244" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G244" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="H244" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I244" t="s">
         <v>24</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="L244" t="s">
         <v>55</v>
       </c>
       <c r="M244" t="s">
         <v>56</v>
       </c>
       <c r="P244" t="s">
         <v>129</v>
       </c>
       <c r="Q244" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>100</v>
       </c>
       <c r="C245" t="s">
         <v>19</v>
       </c>
       <c r="E245" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F245" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G245" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="J245" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L245" t="s">
         <v>89</v>
       </c>
       <c r="M245" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="P245" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="Q245" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R245" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>18</v>
       </c>
       <c r="C246" t="s">
         <v>68</v>
       </c>
       <c r="E246" t="s">
         <v>121</v>
       </c>
       <c r="F246" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G246" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="H246" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I246" t="s">
         <v>24</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>103</v>
       </c>
       <c r="L246" t="s">
         <v>55</v>
       </c>
       <c r="M246" t="s">
         <v>125</v>
       </c>
       <c r="P246" t="s">
         <v>138</v>
       </c>
       <c r="Q246" t="s">
         <v>38</v>
       </c>
       <c r="R246" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>18</v>
       </c>
       <c r="C247" t="s">
         <v>68</v>
       </c>
       <c r="E247" t="s">
         <v>59</v>
       </c>
       <c r="F247" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G247" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="J247" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L247" t="s">
         <v>64</v>
       </c>
       <c r="M247" t="s">
         <v>65</v>
       </c>
       <c r="P247" t="s">
         <v>138</v>
       </c>
       <c r="Q247" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R247" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>93</v>
       </c>
       <c r="C248" t="s">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>50</v>
       </c>
       <c r="G248" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="H248" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="I248" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>54</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248" t="s">
         <v>28</v>
       </c>
       <c r="P248" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q248" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="R248" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>18</v>
       </c>
       <c r="C249" t="s">
         <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>49</v>
       </c>
       <c r="F249" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G249" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="J249" t="s">
         <v>78</v>
       </c>
       <c r="L249" t="s">
         <v>55</v>
       </c>
       <c r="M249" t="s">
         <v>56</v>
       </c>
       <c r="P249" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="Q249" t="s">
         <v>99</v>
       </c>
       <c r="R249" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>18</v>
       </c>
       <c r="C250" t="s">
         <v>68</v>
       </c>
       <c r="E250" t="s">
         <v>75</v>
       </c>
       <c r="F250" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G250" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="J250" t="s">
         <v>78</v>
       </c>
       <c r="L250" t="s">
         <v>79</v>
       </c>
       <c r="M250" t="s">
         <v>80</v>
       </c>
       <c r="P250" t="s">
         <v>50</v>
       </c>
       <c r="Q250" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="R250" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>93</v>
       </c>
       <c r="C251" t="s">
         <v>68</v>
       </c>
       <c r="E251" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F251" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G251" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="J251" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L251" t="s">
         <v>45</v>
       </c>
       <c r="M251" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P251" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q251" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R251" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>18</v>
       </c>
       <c r="C252" t="s">
         <v>68</v>
       </c>
       <c r="E252" t="s">
         <v>128</v>
       </c>
       <c r="F252" t="s">
         <v>129</v>
       </c>
       <c r="G252" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="H252" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I252" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="L252" t="s">
         <v>132</v>
       </c>
       <c r="M252" t="s">
         <v>133</v>
       </c>
       <c r="P252" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="Q252" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="R252" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>100</v>
       </c>
       <c r="C253" t="s">
         <v>68</v>
       </c>
       <c r="E253" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F253" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G253" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="H253" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="I253" t="s">
-        <v>327</v>
+        <v>862</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M253" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P253" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="Q253" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>18</v>
       </c>
       <c r="C254" t="s">
         <v>19</v>
       </c>
       <c r="E254" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F254" t="s">
         <v>129</v>
       </c>
       <c r="G254" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="H254" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="I254" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L254" t="s">
         <v>79</v>
       </c>
       <c r="M254" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P254" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="Q254" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="R254" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C255" t="s">
         <v>68</v>
       </c>
       <c r="E255" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F255" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G255" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="H255" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="I255" t="s">
-        <v>327</v>
+        <v>143</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L255" t="s">
         <v>64</v>
       </c>
       <c r="M255" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P255" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="Q255" t="s">
         <v>58</v>
       </c>
       <c r="R255" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>18</v>
       </c>
       <c r="C256" t="s">
         <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>128</v>
       </c>
       <c r="F256" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G256" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="H256" t="s">
         <v>52</v>
       </c>
       <c r="I256" t="s">
         <v>53</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="L256" t="s">
         <v>132</v>
       </c>
       <c r="M256" t="s">
         <v>133</v>
       </c>
       <c r="P256" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="Q256" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>18</v>
       </c>
       <c r="C257" t="s">
         <v>68</v>
       </c>
       <c r="E257" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F257" t="s">
         <v>50</v>
       </c>
       <c r="G257" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="H257" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="I257" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L257" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M257" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P257" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="Q257" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="R257" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>18</v>
       </c>
       <c r="C258" t="s">
         <v>19</v>
       </c>
       <c r="E258" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="F258" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G258" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="H258" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="I258" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="P258" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="Q258" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="R258" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>18</v>
       </c>
       <c r="C259" t="s">
         <v>68</v>
       </c>
       <c r="E259" t="s">
         <v>128</v>
       </c>
       <c r="F259" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G259" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="J259" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L259" t="s">
         <v>132</v>
       </c>
       <c r="M259" t="s">
         <v>133</v>
       </c>
       <c r="P259" t="s">
         <v>138</v>
       </c>
       <c r="Q259" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="R259" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>18</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>83</v>
       </c>
       <c r="F260" t="s">
         <v>129</v>
       </c>
       <c r="G260" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="H260" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="I260" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L260" t="s">
         <v>89</v>
       </c>
       <c r="M260" t="s">
         <v>90</v>
       </c>
       <c r="P260" t="s">
         <v>138</v>
       </c>
       <c r="Q260" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R260" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>18</v>
       </c>
       <c r="C261" t="s">
         <v>68</v>
       </c>
       <c r="E261" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F261" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G261" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="H261" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I261" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="L261" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M261" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P261" t="s">
         <v>50</v>
       </c>
       <c r="Q261" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="R261" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>18</v>
       </c>
       <c r="C262" t="s">
         <v>68</v>
       </c>
       <c r="E262" t="s">
         <v>49</v>
       </c>
       <c r="F262" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G262" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="J262" t="s">
         <v>78</v>
       </c>
       <c r="L262" t="s">
         <v>55</v>
       </c>
       <c r="M262" t="s">
         <v>56</v>
       </c>
       <c r="P262" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q262" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="R262" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>18</v>
       </c>
       <c r="C263" t="s">
         <v>68</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
         <v>84</v>
       </c>
       <c r="G263" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="H263" t="s">
-        <v>882</v>
+        <v>553</v>
       </c>
       <c r="I263" t="s">
         <v>24</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263" t="s">
         <v>28</v>
       </c>
       <c r="P263" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="Q263" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="R263" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>100</v>
       </c>
       <c r="C264" t="s">
         <v>19</v>
       </c>
       <c r="E264" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F264" t="s">
         <v>50</v>
       </c>
       <c r="G264" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="H264" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I264" t="s">
         <v>24</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L264" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M264" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P264" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="Q264" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="R264" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>93</v>
       </c>
       <c r="C265" t="s">
         <v>68</v>
       </c>
       <c r="E265" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F265" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G265" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="J265" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="L265" t="s">
         <v>89</v>
       </c>
       <c r="M265" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P265" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="Q265" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="R265" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>100</v>
       </c>
       <c r="C266" t="s">
         <v>68</v>
       </c>
       <c r="E266" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="F266" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G266" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="J266" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="L266" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M266" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="P266" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q266" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="R266" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C267" t="s">
         <v>19</v>
       </c>
       <c r="E267" t="s">
         <v>39</v>
       </c>
       <c r="F267" t="s">
         <v>94</v>
       </c>
       <c r="G267" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="H267" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I267" t="s">
         <v>63</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="L267" t="s">
         <v>45</v>
       </c>
       <c r="M267" t="s">
         <v>46</v>
       </c>
       <c r="P267" t="s">
         <v>57</v>
       </c>
       <c r="Q267" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R267" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>18</v>
       </c>
       <c r="C268" t="s">
         <v>68</v>
       </c>
       <c r="E268" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="F268" t="s">
         <v>21</v>
       </c>
       <c r="G268" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="H268" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I268" t="s">
         <v>24</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>44</v>
       </c>
       <c r="L268" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M268" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="P268" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="Q268" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="R268" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>18</v>
       </c>
       <c r="C269" t="s">
         <v>68</v>
       </c>
       <c r="E269" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="F269" t="s">
         <v>40</v>
       </c>
       <c r="G269" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="H269" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="I269" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>44</v>
       </c>
       <c r="L269" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M269" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="P269" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="Q269" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R269" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C270" t="s">
         <v>19</v>
       </c>
       <c r="E270" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F270" t="s">
         <v>50</v>
       </c>
       <c r="G270" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="H270" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="I270" t="s">
         <v>24</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>103</v>
       </c>
       <c r="L270" t="s">
         <v>64</v>
       </c>
       <c r="M270" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P270" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="Q270" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="R270" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>18</v>
       </c>
       <c r="C271" t="s">
         <v>68</v>
       </c>
       <c r="E271" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F271" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G271" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="H271" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="I271" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L271" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M271" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P271" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="Q271" t="s">
         <v>127</v>
       </c>
       <c r="R271" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>18</v>
       </c>
       <c r="C272" t="s">
         <v>19</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G272" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="H272" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="I272" t="s">
         <v>24</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272" t="s">
         <v>28</v>
       </c>
       <c r="P272" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="Q272" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>18</v>
       </c>
       <c r="C273" t="s">
         <v>19</v>
       </c>
       <c r="E273" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="F273" t="s">
         <v>129</v>
       </c>
       <c r="G273" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="H273" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="I273" t="s">
         <v>24</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L273" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M273" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="P273" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="Q273" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="R273" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>18</v>
       </c>
       <c r="C274" t="s">
         <v>68</v>
       </c>
       <c r="E274" t="s">
         <v>39</v>
       </c>
       <c r="F274" t="s">
         <v>21</v>
       </c>
       <c r="G274" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="H274" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="I274" t="s">
         <v>24</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
         <v>110</v>
       </c>
       <c r="L274" t="s">
         <v>45</v>
       </c>
       <c r="M274" t="s">
         <v>46</v>
       </c>
       <c r="P274" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="Q274" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="R274" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>18</v>
       </c>
       <c r="C275" t="s">
         <v>68</v>
       </c>
       <c r="E275" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F275" t="s">
         <v>69</v>
       </c>
       <c r="G275" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="H275" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="I275" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L275" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M275" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P275" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q275" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C276" t="s">
         <v>68</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>84</v>
       </c>
       <c r="G276" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="H276" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I276" t="s">
         <v>24</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276" t="s">
         <v>28</v>
       </c>
       <c r="P276" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="Q276" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="R276" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>18</v>
       </c>
       <c r="C277" t="s">
         <v>68</v>
       </c>
       <c r="E277" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F277" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G277" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="H277" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="I277" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L277" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M277" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P277" t="s">
         <v>50</v>
       </c>
       <c r="Q277" t="s">
         <v>74</v>
       </c>
       <c r="R277" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>19</v>
       </c>
       <c r="E278" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F278" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G278" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="J278" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L278" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M278" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P278" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q278" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="R278" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>18</v>
       </c>
       <c r="C279" t="s">
         <v>19</v>
       </c>
       <c r="E279" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F279" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G279" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="H279" t="s">
         <v>136</v>
       </c>
       <c r="I279" t="s">
         <v>24</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="L279" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M279" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P279" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="Q279" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>18</v>
       </c>
       <c r="C280" t="s">
         <v>19</v>
       </c>
       <c r="E280" t="s">
+        <v>179</v>
+      </c>
+      <c r="F280" t="s">
+        <v>516</v>
+      </c>
+      <c r="G280" t="s">
+        <v>923</v>
+      </c>
+      <c r="J280" t="s">
+        <v>390</v>
+      </c>
+      <c r="L280" t="s">
+        <v>184</v>
+      </c>
+      <c r="M280" t="s">
+        <v>185</v>
+      </c>
+      <c r="P280" t="s">
+        <v>924</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>144</v>
+      </c>
+      <c r="R280" t="s">
         <v>178</v>
-      </c>
-[...22 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>93</v>
       </c>
       <c r="C281" t="s">
         <v>68</v>
       </c>
       <c r="E281" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F281" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="G281" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="H281" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I281" t="s">
         <v>24</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>88</v>
       </c>
       <c r="L281" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M281" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P281" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="Q281" t="s">
         <v>139</v>
       </c>
       <c r="R281" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>93</v>
       </c>
       <c r="C282" t="s">
         <v>19</v>
       </c>
       <c r="E282" t="s">
         <v>128</v>
       </c>
       <c r="F282" t="s">
         <v>129</v>
       </c>
       <c r="G282" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="J282" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L282" t="s">
         <v>132</v>
       </c>
       <c r="M282" t="s">
         <v>133</v>
       </c>
       <c r="P282" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="Q282" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="R282" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>18</v>
       </c>
       <c r="C283" t="s">
         <v>68</v>
       </c>
       <c r="E283" t="s">
         <v>114</v>
       </c>
       <c r="F283" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G283" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="J283" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L283" t="s">
         <v>45</v>
       </c>
       <c r="M283" t="s">
         <v>118</v>
       </c>
       <c r="P283" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q283" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="R283" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>18</v>
       </c>
       <c r="C284" t="s">
         <v>19</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
         <v>84</v>
       </c>
       <c r="G284" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="H284" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="I284" t="s">
         <v>24</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>110</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284" t="s">
         <v>28</v>
       </c>
       <c r="P284" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="Q284" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="R284" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>18</v>
       </c>
       <c r="C285" t="s">
         <v>68</v>
       </c>
       <c r="E285" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F285" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G285" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="H285" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I285" t="s">
         <v>24</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L285" t="s">
         <v>64</v>
       </c>
       <c r="M285" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P285" t="s">
         <v>81</v>
       </c>
       <c r="Q285" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="R285" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>18</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="E286" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F286" t="s">
         <v>129</v>
       </c>
       <c r="G286" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="H286" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>88</v>
       </c>
       <c r="L286" t="s">
         <v>45</v>
       </c>
       <c r="M286" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P286" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="Q286" t="s">
         <v>38</v>
       </c>
       <c r="R286" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C287" t="s">
         <v>19</v>
       </c>
       <c r="E287" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F287" t="s">
         <v>33</v>
       </c>
       <c r="G287" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="H287" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="I287" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="L287" t="s">
         <v>64</v>
       </c>
       <c r="M287" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="P287" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="Q287" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="R287" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>18</v>
       </c>
       <c r="C288" t="s">
         <v>68</v>
       </c>
       <c r="E288" t="s">
         <v>39</v>
       </c>
       <c r="F288" t="s">
         <v>94</v>
       </c>
       <c r="G288" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="H288" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I288" t="s">
         <v>24</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="L288" t="s">
         <v>45</v>
       </c>
       <c r="M288" t="s">
         <v>46</v>
       </c>
       <c r="P288" t="s">
         <v>91</v>
       </c>
       <c r="Q288" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R288" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>100</v>
       </c>
       <c r="C289" t="s">
         <v>68</v>
       </c>
       <c r="E289" t="s">
         <v>39</v>
       </c>
       <c r="F289" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G289" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="H289" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="I289" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="L289" t="s">
         <v>45</v>
       </c>
       <c r="M289" t="s">
         <v>46</v>
       </c>
       <c r="P289" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="Q289" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R289" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>18</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="E290" t="s">
         <v>83</v>
       </c>
       <c r="F290" t="s">
         <v>94</v>
       </c>
       <c r="G290" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="J290" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L290" t="s">
         <v>89</v>
       </c>
       <c r="M290" t="s">
         <v>90</v>
       </c>
       <c r="P290" t="s">
         <v>33</v>
       </c>
       <c r="Q290" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="R290" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C291" t="s">
         <v>19</v>
       </c>
       <c r="E291" t="s">
         <v>106</v>
       </c>
       <c r="F291" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="G291" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="H291" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="I291" t="s">
         <v>24</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L291" t="s">
         <v>111</v>
       </c>
       <c r="M291" t="s">
         <v>112</v>
       </c>
       <c r="P291" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="Q291" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C292" t="s">
         <v>68</v>
       </c>
       <c r="E292" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F292" t="s">
         <v>84</v>
       </c>
       <c r="G292" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="H292" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="I292" t="s">
-        <v>327</v>
+        <v>143</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L292" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M292" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P292" t="s">
         <v>50</v>
       </c>
       <c r="Q292" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="R292" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>18</v>
       </c>
       <c r="C293" t="s">
         <v>68</v>
       </c>
       <c r="E293" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F293" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G293" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="H293" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="I293" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M293" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P293" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q293" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="R293" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>18</v>
       </c>
       <c r="C294" t="s">
         <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>20</v>
       </c>
       <c r="F294" t="s">
         <v>84</v>
       </c>
       <c r="G294" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="H294" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="I294" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="P294" t="s">
         <v>138</v>
       </c>
       <c r="Q294" t="s">
         <v>30</v>
       </c>
       <c r="R294" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C295" t="s">
         <v>19</v>
       </c>
       <c r="E295" t="s">
         <v>106</v>
       </c>
       <c r="F295" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G295" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="J295" t="s">
         <v>78</v>
       </c>
       <c r="L295" t="s">
         <v>111</v>
       </c>
       <c r="M295" t="s">
         <v>112</v>
       </c>
       <c r="P295" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="Q295" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C296" t="s">
         <v>19</v>
       </c>
       <c r="E296" t="s">
         <v>75</v>
       </c>
       <c r="F296" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="G296" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="J296" t="s">
         <v>78</v>
       </c>
       <c r="L296" t="s">
         <v>79</v>
       </c>
       <c r="M296" t="s">
         <v>80</v>
       </c>
       <c r="P296" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="Q296" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C297" t="s">
         <v>68</v>
       </c>
       <c r="E297" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F297" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="G297" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="H297" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="I297" t="s">
         <v>63</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L297" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M297" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P297" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="Q297" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>18</v>
       </c>
       <c r="C298" t="s">
         <v>19</v>
       </c>
       <c r="E298" t="s">
         <v>32</v>
       </c>
       <c r="F298" t="s">
         <v>107</v>
       </c>
       <c r="G298" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="H298" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="I298" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>44</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298" t="s">
         <v>36</v>
       </c>
       <c r="P298" t="s">
         <v>129</v>
       </c>
       <c r="Q298" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C299" t="s">
         <v>19</v>
       </c>
       <c r="E299" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F299" t="s">
         <v>94</v>
       </c>
       <c r="G299" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="H299" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="I299" t="s">
         <v>63</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>64</v>
       </c>
       <c r="M299" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P299" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="Q299" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="R299" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>18</v>
       </c>
       <c r="C300" t="s">
         <v>19</v>
       </c>
       <c r="E300" t="s">
         <v>39</v>
       </c>
       <c r="F300" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G300" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H300" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="I300" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>45</v>
       </c>
       <c r="M300" t="s">
         <v>46</v>
       </c>
       <c r="P300" t="s">
         <v>91</v>
       </c>
       <c r="Q300" t="s">
         <v>30</v>
       </c>
       <c r="R300" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C301" t="s">
         <v>19</v>
       </c>
       <c r="E301" t="s">
         <v>106</v>
       </c>
       <c r="F301" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G301" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="H301" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="I301" t="s">
+        <v>63</v>
+      </c>
+      <c r="J301" t="s">
+        <v>25</v>
+      </c>
+      <c r="K301" t="s">
         <v>641</v>
-      </c>
-[...4 lines deleted...]
-        <v>637</v>
       </c>
       <c r="L301" t="s">
         <v>111</v>
       </c>
       <c r="M301" t="s">
         <v>112</v>
       </c>
       <c r="P301" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q301" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C302" t="s">
         <v>19</v>
       </c>
       <c r="E302" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F302" t="s">
         <v>84</v>
       </c>
       <c r="G302" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="H302" t="s">
-        <v>965</v>
+        <v>753</v>
       </c>
       <c r="I302" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>103</v>
       </c>
       <c r="L302" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M302" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P302" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q302" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="R302" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>18</v>
       </c>
       <c r="C303" t="s">
         <v>19</v>
       </c>
       <c r="E303" t="s">
         <v>106</v>
       </c>
       <c r="F303" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G303" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="H303" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="I303" t="s">
         <v>24</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>103</v>
       </c>
       <c r="L303" t="s">
         <v>111</v>
       </c>
       <c r="M303" t="s">
         <v>112</v>
       </c>
       <c r="P303" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="Q303" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>18</v>
       </c>
       <c r="C304" t="s">
         <v>68</v>
       </c>
       <c r="E304" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F304" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G304" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="H304" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="I304" t="s">
-        <v>971</v>
+        <v>53</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="L304" t="s">
         <v>55</v>
       </c>
       <c r="M304" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P304" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="Q304" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R304" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>18</v>
       </c>
       <c r="C305" t="s">
         <v>68</v>
       </c>
       <c r="E305" t="s">
         <v>121</v>
       </c>
       <c r="F305" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G305" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="H305" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="I305" t="s">
         <v>24</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>55</v>
       </c>
       <c r="M305" t="s">
         <v>125</v>
       </c>
       <c r="P305" t="s">
         <v>129</v>
       </c>
       <c r="Q305" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="R305" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C306" t="s">
         <v>19</v>
       </c>
       <c r="E306" t="s">
         <v>106</v>
       </c>
       <c r="F306" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="G306" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="J306" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L306" t="s">
         <v>111</v>
       </c>
       <c r="M306" t="s">
         <v>112</v>
       </c>
       <c r="P306" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="Q306" t="s">
         <v>134</v>
       </c>
       <c r="R306" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="E307" t="s">
         <v>128</v>
       </c>
       <c r="F307" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G307" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="H307" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="I307" t="s">
         <v>24</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>97</v>
       </c>
       <c r="L307" t="s">
         <v>132</v>
       </c>
       <c r="M307" t="s">
         <v>133</v>
       </c>
       <c r="P307" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="Q307" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>93</v>
       </c>
       <c r="C308" t="s">
         <v>68</v>
       </c>
       <c r="E308" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F308" t="s">
         <v>94</v>
       </c>
       <c r="G308" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="H308" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="I308" t="s">
         <v>24</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L308" t="s">
         <v>64</v>
       </c>
       <c r="M308" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P308" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q308" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R308" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C309" t="s">
         <v>68</v>
       </c>
       <c r="E309" t="s">
         <v>39</v>
       </c>
       <c r="F309" t="s">
         <v>94</v>
       </c>
       <c r="G309" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="H309" t="s">
         <v>136</v>
       </c>
       <c r="I309" t="s">
         <v>24</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>103</v>
       </c>
       <c r="L309" t="s">
         <v>45</v>
       </c>
       <c r="M309" t="s">
         <v>46</v>
       </c>
       <c r="P309" t="s">
         <v>138</v>
       </c>
       <c r="Q309" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="R309" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>18</v>
       </c>
       <c r="C310" t="s">
         <v>68</v>
       </c>
       <c r="E310" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F310" t="s">
         <v>84</v>
       </c>
       <c r="G310" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="J310" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L310" t="s">
         <v>89</v>
       </c>
       <c r="M310" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P310" t="s">
         <v>138</v>
       </c>
       <c r="Q310" t="s">
         <v>127</v>
       </c>
       <c r="R310" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>100</v>
       </c>
       <c r="C311" t="s">
         <v>68</v>
       </c>
       <c r="E311" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F311" t="s">
         <v>104</v>
       </c>
       <c r="G311" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="H311" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="I311" t="s">
         <v>24</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L311" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M311" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P311" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Q311" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="R311" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>93</v>
       </c>
       <c r="C312" t="s">
         <v>19</v>
       </c>
       <c r="E312" t="s">
         <v>121</v>
       </c>
       <c r="F312" t="s">
         <v>50</v>
       </c>
       <c r="G312" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="J312" t="s">
         <v>78</v>
       </c>
       <c r="L312" t="s">
         <v>55</v>
       </c>
       <c r="M312" t="s">
         <v>125</v>
       </c>
       <c r="P312" t="s">
         <v>129</v>
       </c>
       <c r="Q312" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R312" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>18</v>
       </c>
       <c r="C313" t="s">
         <v>68</v>
       </c>
       <c r="E313" t="s">
         <v>39</v>
       </c>
       <c r="F313" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G313" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="H313" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="I313" t="s">
         <v>24</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L313" t="s">
         <v>45</v>
       </c>
       <c r="M313" t="s">
         <v>46</v>
       </c>
       <c r="P313" t="s">
         <v>129</v>
       </c>
       <c r="Q313" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R313" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>18</v>
       </c>
       <c r="C314" t="s">
         <v>68</v>
       </c>
       <c r="E314" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F314" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G314" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="H314" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="I314" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>44</v>
       </c>
       <c r="L314" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M314" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P314" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="Q314" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="R314" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>18</v>
       </c>
       <c r="C315" t="s">
         <v>68</v>
       </c>
       <c r="E315" t="s">
         <v>20</v>
       </c>
       <c r="F315" t="s">
         <v>84</v>
       </c>
       <c r="G315" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="J315" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315" t="s">
         <v>28</v>
       </c>
       <c r="P315" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="Q315" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="R315" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C316" t="s">
         <v>68</v>
       </c>
       <c r="E316" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F316" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G316" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="J316" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L316" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M316" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P316" t="s">
         <v>138</v>
       </c>
       <c r="Q316" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="R316" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C317" t="s">
         <v>19</v>
       </c>
       <c r="E317" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F317" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G317" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H317" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="I317" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="L317" t="s">
         <v>55</v>
       </c>
       <c r="M317" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P317" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q317" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="R317" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>18</v>
       </c>
       <c r="C318" t="s">
         <v>68</v>
       </c>
       <c r="E318" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F318" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G318" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="J318" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L318" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M318" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P318" t="s">
         <v>91</v>
       </c>
       <c r="Q318" t="s">
         <v>74</v>
       </c>
       <c r="R318" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>18</v>
       </c>
       <c r="C319" t="s">
         <v>19</v>
       </c>
       <c r="E319" t="s">
         <v>106</v>
       </c>
       <c r="F319" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G319" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="H319" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="I319" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>117</v>
       </c>
       <c r="L319" t="s">
         <v>111</v>
       </c>
       <c r="M319" t="s">
         <v>112</v>
       </c>
       <c r="P319" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="Q319" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="R319" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C320" t="s">
         <v>68</v>
       </c>
       <c r="E320" t="s">
         <v>106</v>
       </c>
       <c r="F320" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G320" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="J320" t="s">
         <v>78</v>
       </c>
       <c r="L320" t="s">
         <v>111</v>
       </c>
       <c r="M320" t="s">
         <v>112</v>
       </c>
       <c r="P320" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="Q320" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>18</v>
       </c>
       <c r="C321" t="s">
         <v>19</v>
       </c>
       <c r="E321" t="s">
         <v>20</v>
       </c>
       <c r="F321" t="s">
         <v>129</v>
       </c>
       <c r="G321" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="J321" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321" t="s">
         <v>28</v>
       </c>
       <c r="P321" t="s">
         <v>138</v>
       </c>
       <c r="Q321" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="R321" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C322" t="s">
         <v>19</v>
       </c>
       <c r="E322" t="s">
         <v>128</v>
       </c>
       <c r="F322" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G322" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="H322" t="s">
         <v>136</v>
       </c>
       <c r="I322" t="s">
         <v>24</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>131</v>
       </c>
       <c r="L322" t="s">
         <v>132</v>
       </c>
       <c r="M322" t="s">
         <v>133</v>
       </c>
       <c r="P322" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="Q322" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C323" t="s">
         <v>19</v>
       </c>
       <c r="E323" t="s">
         <v>39</v>
       </c>
       <c r="F323" t="s">
         <v>94</v>
       </c>
       <c r="G323" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="H323" t="s">
         <v>42</v>
       </c>
       <c r="I323" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L323" t="s">
         <v>45</v>
       </c>
       <c r="M323" t="s">
         <v>46</v>
       </c>
       <c r="P323" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q323" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="R323" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>18</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="E324" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F324" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G324" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H324" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="I324" t="s">
         <v>24</v>
       </c>
       <c r="J324" t="s">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>103</v>
       </c>
       <c r="L324" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M324" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P324" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q324" t="s">
         <v>82</v>
       </c>
       <c r="R324" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>93</v>
       </c>
       <c r="C325" t="s">
         <v>68</v>
       </c>
       <c r="E325" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F325" t="s">
         <v>21</v>
       </c>
       <c r="G325" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="J325" t="s">
         <v>78</v>
       </c>
       <c r="L325" t="s">
         <v>55</v>
       </c>
       <c r="M325" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P325" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="Q325" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="R325" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C326" t="s">
         <v>19</v>
       </c>
       <c r="E326" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F326" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="G326" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="J326" t="s">
         <v>78</v>
       </c>
       <c r="L326" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M326" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P326" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="Q326" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="R326" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>100</v>
       </c>
       <c r="C327" t="s">
         <v>68</v>
       </c>
       <c r="E327" t="s">
         <v>39</v>
       </c>
       <c r="F327" t="s">
         <v>94</v>
       </c>
       <c r="G327" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="H327" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I327" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>45</v>
       </c>
       <c r="M327" t="s">
         <v>46</v>
       </c>
       <c r="P327" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="Q327" t="s">
         <v>113</v>
       </c>
       <c r="R327" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C328" t="s">
         <v>68</v>
       </c>
       <c r="E328" t="s">
         <v>128</v>
       </c>
       <c r="F328" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G328" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="H328" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="I328" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="L328" t="s">
         <v>132</v>
       </c>
       <c r="M328" t="s">
         <v>133</v>
       </c>
       <c r="P328" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="Q328" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>18</v>
       </c>
       <c r="C329" t="s">
         <v>68</v>
       </c>
       <c r="E329" t="s">
         <v>114</v>
       </c>
       <c r="F329" t="s">
         <v>129</v>
       </c>
       <c r="G329" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="J329" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L329" t="s">
         <v>45</v>
       </c>
       <c r="M329" t="s">
         <v>118</v>
       </c>
       <c r="P329" t="s">
         <v>94</v>
       </c>
       <c r="Q329" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="R329" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C330" t="s">
         <v>68</v>
       </c>
       <c r="E330" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F330" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G330" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="J330" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L330" t="s">
         <v>45</v>
       </c>
       <c r="M330" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P330" t="s">
         <v>138</v>
       </c>
       <c r="Q330" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="R330" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>18</v>
       </c>
       <c r="C331" t="s">
         <v>19</v>
       </c>
       <c r="E331" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F331" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G331" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="H331" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="I331" t="s">
-        <v>1022</v>
+        <v>53</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M331" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P331" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="Q331" t="s">
         <v>30</v>
       </c>
       <c r="R331" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C332" t="s">
         <v>19</v>
       </c>
       <c r="E332" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F332" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G332" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H332" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="I332" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="L332" t="s">
         <v>55</v>
       </c>
       <c r="M332" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P332" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q332" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="R332" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>18</v>
       </c>
       <c r="C333" t="s">
         <v>68</v>
       </c>
       <c r="E333" t="s">
         <v>59</v>
       </c>
       <c r="F333" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="G333" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="J333" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L333" t="s">
         <v>64</v>
       </c>
       <c r="M333" t="s">
         <v>65</v>
       </c>
       <c r="P333" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="Q333" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>18</v>
       </c>
       <c r="C334" t="s">
         <v>68</v>
       </c>
       <c r="E334" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F334" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G334" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="J334" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="L334" t="s">
         <v>89</v>
       </c>
       <c r="M334" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P334" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="Q334" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="R334" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>18</v>
       </c>
       <c r="C335" t="s">
         <v>19</v>
       </c>
       <c r="E335" t="s">
         <v>121</v>
       </c>
       <c r="F335" t="s">
         <v>129</v>
       </c>
       <c r="G335" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="J335" t="s">
         <v>78</v>
       </c>
       <c r="L335" t="s">
         <v>55</v>
       </c>
       <c r="M335" t="s">
         <v>125</v>
       </c>
       <c r="P335" t="s">
         <v>91</v>
       </c>
       <c r="Q335" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="R335" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>100</v>
       </c>
       <c r="C336" t="s">
         <v>19</v>
       </c>
       <c r="E336" t="s">
         <v>106</v>
       </c>
       <c r="F336" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G336" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="J336" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L336" t="s">
         <v>111</v>
       </c>
       <c r="M336" t="s">
         <v>112</v>
       </c>
       <c r="P336" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q336" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="R336" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>18</v>
       </c>
       <c r="C337" t="s">
         <v>19</v>
       </c>
       <c r="E337" t="s">
         <v>49</v>
       </c>
       <c r="F337" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G337" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="J337" t="s">
         <v>78</v>
       </c>
       <c r="L337" t="s">
         <v>55</v>
       </c>
       <c r="M337" t="s">
         <v>56</v>
       </c>
       <c r="P337" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="Q337" t="s">
         <v>105</v>
       </c>
       <c r="R337" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>18</v>
       </c>
       <c r="C338" t="s">
         <v>19</v>
       </c>
       <c r="E338" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F338" t="s">
         <v>122</v>
       </c>
       <c r="G338" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="J338" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="L338" t="s">
         <v>45</v>
       </c>
       <c r="M338" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P338" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q338" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="R338" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>18</v>
       </c>
       <c r="C339" t="s">
         <v>68</v>
       </c>
       <c r="E339" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F339" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G339" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="J339" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L339" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M339" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P339" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q339" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="R339" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>18</v>
       </c>
       <c r="C340" t="s">
         <v>68</v>
       </c>
       <c r="E340" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F340" t="s">
         <v>94</v>
       </c>
       <c r="G340" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H340" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="I340" t="s">
         <v>24</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="L340" t="s">
         <v>64</v>
       </c>
       <c r="M340" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="P340" t="s">
         <v>33</v>
       </c>
       <c r="Q340" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R340" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>18</v>
       </c>
       <c r="C341" t="s">
         <v>19</v>
       </c>
       <c r="E341" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F341" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G341" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="H341" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="I341" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341" t="s">
         <v>44</v>
       </c>
       <c r="L341" t="s">
         <v>45</v>
       </c>
       <c r="M341" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P341" t="s">
         <v>29</v>
       </c>
       <c r="Q341" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>18</v>
       </c>
       <c r="C342" t="s">
         <v>68</v>
       </c>
       <c r="E342" t="s">
         <v>39</v>
       </c>
       <c r="F342" t="s">
         <v>129</v>
       </c>
       <c r="G342" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H342" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="I342" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342" t="s">
         <v>88</v>
       </c>
       <c r="L342" t="s">
         <v>45</v>
       </c>
       <c r="M342" t="s">
         <v>46</v>
       </c>
       <c r="P342" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="Q342" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="R342" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C343" t="s">
         <v>68</v>
       </c>
       <c r="E343" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F343" t="s">
         <v>50</v>
       </c>
       <c r="G343" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H343" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="I343" t="s">
         <v>24</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="L343" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M343" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P343" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q343" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="R343" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>93</v>
       </c>
       <c r="C344" t="s">
         <v>68</v>
       </c>
       <c r="E344" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F344" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G344" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="H344" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I344" t="s">
         <v>63</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="L344" t="s">
         <v>79</v>
       </c>
       <c r="M344" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P344" t="s">
         <v>129</v>
       </c>
       <c r="Q344" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="R344" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="E345" t="s">
         <v>20</v>
       </c>
       <c r="F345" t="s">
         <v>60</v>
       </c>
       <c r="G345" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H345" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I345" t="s">
         <v>63</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345" t="s">
         <v>28</v>
       </c>
       <c r="P345" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="Q345" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R345" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>100</v>
       </c>
       <c r="C346" t="s">
         <v>19</v>
       </c>
       <c r="E346" t="s">
         <v>106</v>
       </c>
       <c r="F346" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G346" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H346" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="I346" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="L346" t="s">
         <v>111</v>
       </c>
       <c r="M346" t="s">
         <v>112</v>
       </c>
       <c r="P346" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="Q346" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R346" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C347" t="s">
         <v>68</v>
       </c>
       <c r="E347" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F347" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="G347" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H347" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="I347" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347" t="s">
         <v>72</v>
       </c>
       <c r="L347" t="s">
         <v>64</v>
       </c>
       <c r="M347" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="P347" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q347" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R347" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>18</v>
       </c>
       <c r="C348" t="s">
         <v>68</v>
       </c>
       <c r="E348" t="s">
         <v>121</v>
       </c>
       <c r="F348" t="s">
         <v>129</v>
       </c>
       <c r="G348" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="H348" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="I348" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="L348" t="s">
         <v>55</v>
       </c>
       <c r="M348" t="s">
         <v>125</v>
       </c>
       <c r="P348" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="Q348" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="R348" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>18</v>
       </c>
       <c r="C349" t="s">
         <v>68</v>
       </c>
       <c r="E349" t="s">
         <v>49</v>
       </c>
       <c r="F349" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G349" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H349" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="I349" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349" t="s">
         <v>26</v>
       </c>
       <c r="L349" t="s">
         <v>55</v>
       </c>
       <c r="M349" t="s">
         <v>56</v>
       </c>
       <c r="P349" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q349" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>18</v>
       </c>
       <c r="C350" t="s">
         <v>68</v>
       </c>
       <c r="E350" t="s">
+        <v>273</v>
+      </c>
+      <c r="F350" t="s">
+        <v>215</v>
+      </c>
+      <c r="G350" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J350" t="s">
+        <v>319</v>
+      </c>
+      <c r="L350" t="s">
+        <v>277</v>
+      </c>
+      <c r="M350" t="s">
+        <v>278</v>
+      </c>
+      <c r="P350" t="s">
         <v>271</v>
       </c>
-      <c r="F350" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q350" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="R350" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C351" t="s">
         <v>19</v>
       </c>
       <c r="E351" t="s">
         <v>106</v>
       </c>
       <c r="F351" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="G351" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="J351" t="s">
         <v>78</v>
       </c>
       <c r="L351" t="s">
         <v>111</v>
       </c>
       <c r="M351" t="s">
         <v>112</v>
       </c>
       <c r="P351" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="Q351" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="R351" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>18</v>
       </c>
       <c r="C352" t="s">
         <v>68</v>
       </c>
       <c r="E352" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F352" t="s">
         <v>129</v>
       </c>
       <c r="G352" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H352" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="I352" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J352" t="s">
         <v>25</v>
       </c>
       <c r="K352" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L352" t="s">
         <v>55</v>
       </c>
       <c r="M352" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P352" t="s">
         <v>91</v>
       </c>
       <c r="Q352" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="R352" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>93</v>
       </c>
       <c r="C353" t="s">
         <v>68</v>
       </c>
       <c r="E353" t="s">
         <v>49</v>
       </c>
       <c r="F353" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="G353" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="H353" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="I353" t="s">
         <v>24</v>
       </c>
       <c r="J353" t="s">
         <v>25</v>
       </c>
       <c r="K353" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="L353" t="s">
         <v>55</v>
       </c>
       <c r="M353" t="s">
         <v>56</v>
       </c>
       <c r="P353" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q353" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="R353" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>18</v>
       </c>
       <c r="C354" t="s">
         <v>19</v>
       </c>
       <c r="E354" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F354" t="s">
         <v>129</v>
       </c>
       <c r="G354" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="H354" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="I354" t="s">
         <v>24</v>
       </c>
       <c r="J354" t="s">
         <v>25</v>
       </c>
       <c r="K354" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="L354" t="s">
         <v>55</v>
       </c>
       <c r="M354" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P354" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q354" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="R354" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>18</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="E355" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F355" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G355" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H355" t="s">
         <v>42</v>
       </c>
       <c r="I355" t="s">
         <v>43</v>
       </c>
       <c r="J355" t="s">
         <v>25</v>
       </c>
       <c r="K355" t="s">
         <v>44</v>
       </c>
       <c r="L355" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M355" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P355" t="s">
         <v>129</v>
       </c>
       <c r="Q355" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>18</v>
       </c>
       <c r="C356" t="s">
         <v>68</v>
       </c>
       <c r="E356" t="s">
         <v>49</v>
       </c>
       <c r="F356" t="s">
         <v>50</v>
       </c>
       <c r="G356" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H356" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="I356" t="s">
         <v>24</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>131</v>
       </c>
       <c r="L356" t="s">
         <v>55</v>
       </c>
       <c r="M356" t="s">
         <v>56</v>
       </c>
       <c r="P356" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="Q356" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R356" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>18</v>
       </c>
       <c r="C357" t="s">
         <v>19</v>
       </c>
       <c r="E357" t="s">
         <v>106</v>
       </c>
       <c r="F357" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G357" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H357" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="I357" t="s">
         <v>24</v>
       </c>
       <c r="J357" t="s">
         <v>25</v>
       </c>
       <c r="K357" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="L357" t="s">
         <v>111</v>
       </c>
       <c r="M357" t="s">
         <v>112</v>
       </c>
       <c r="P357" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="Q357" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="R357" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>18</v>
       </c>
       <c r="C358" t="s">
         <v>19</v>
       </c>
       <c r="E358" t="s">
         <v>128</v>
       </c>
       <c r="F358" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G358" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="J358" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L358" t="s">
         <v>132</v>
       </c>
       <c r="M358" t="s">
         <v>133</v>
       </c>
       <c r="P358" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="Q358" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>18</v>
       </c>
       <c r="C359" t="s">
         <v>19</v>
       </c>
       <c r="E359" t="s">
         <v>121</v>
       </c>
       <c r="F359" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G359" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="J359" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="L359" t="s">
         <v>55</v>
       </c>
       <c r="M359" t="s">
         <v>125</v>
       </c>
       <c r="P359" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="Q359" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="R359" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>93</v>
       </c>
       <c r="C360" t="s">
         <v>68</v>
       </c>
       <c r="E360" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F360" t="s">
         <v>60</v>
       </c>
       <c r="G360" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="H360" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="I360" t="s">
         <v>24</v>
       </c>
       <c r="J360" t="s">
         <v>25</v>
       </c>
       <c r="K360" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="L360" t="s">
         <v>89</v>
       </c>
       <c r="M360" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P360" t="s">
         <v>138</v>
       </c>
       <c r="Q360" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="R360" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>18</v>
       </c>
       <c r="C361" t="s">
         <v>19</v>
       </c>
       <c r="E361" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F361" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="G361" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="J361" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L361" t="s">
         <v>79</v>
       </c>
       <c r="M361" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P361" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q361" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>100</v>
       </c>
       <c r="C362" t="s">
         <v>68</v>
       </c>
       <c r="E362" t="s">
         <v>121</v>
       </c>
       <c r="F362" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G362" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H362" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="I362" t="s">
         <v>87</v>
       </c>
       <c r="J362" t="s">
         <v>25</v>
       </c>
       <c r="K362" t="s">
         <v>54</v>
       </c>
       <c r="L362" t="s">
         <v>55</v>
       </c>
       <c r="M362" t="s">
         <v>125</v>
       </c>
       <c r="P362" t="s">
         <v>138</v>
       </c>
       <c r="Q362" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="R362" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>18</v>
       </c>
       <c r="C363" t="s">
         <v>19</v>
       </c>
       <c r="E363" t="s">
         <v>83</v>
       </c>
       <c r="F363" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="G363" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H363" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="I363" t="s">
         <v>24</v>
       </c>
       <c r="J363" t="s">
         <v>25</v>
       </c>
       <c r="K363" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L363" t="s">
         <v>89</v>
       </c>
       <c r="M363" t="s">
         <v>90</v>
       </c>
       <c r="P363" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="Q363" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="R363" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>18</v>
       </c>
       <c r="C364" t="s">
         <v>19</v>
       </c>
       <c r="E364" t="s">
         <v>114</v>
       </c>
       <c r="F364" t="s">
         <v>129</v>
       </c>
       <c r="G364" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H364" t="s">
         <v>52</v>
       </c>
       <c r="I364" t="s">
         <v>53</v>
       </c>
       <c r="J364" t="s">
         <v>25</v>
       </c>
       <c r="K364" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="L364" t="s">
         <v>45</v>
       </c>
       <c r="M364" t="s">
         <v>118</v>
       </c>
       <c r="P364" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="Q364" t="s">
         <v>99</v>
       </c>
       <c r="R364" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>18</v>
       </c>
       <c r="C365" t="s">
         <v>19</v>
       </c>
       <c r="E365" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F365" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G365" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="J365" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="L365" t="s">
         <v>45</v>
       </c>
       <c r="M365" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P365" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="Q365" t="s">
         <v>134</v>
       </c>
       <c r="R365" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>93</v>
       </c>
       <c r="C366" t="s">
         <v>68</v>
       </c>
       <c r="E366" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F366" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G366" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H366" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="I366" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J366" t="s">
         <v>25</v>
       </c>
       <c r="K366" t="s">
         <v>72</v>
       </c>
       <c r="L366" t="s">
         <v>55</v>
       </c>
       <c r="M366" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P366" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="Q366" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R366" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>93</v>
       </c>
       <c r="C367" t="s">
         <v>19</v>
       </c>
       <c r="E367" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F367" t="s">
         <v>33</v>
       </c>
       <c r="G367" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="J367" t="s">
         <v>78</v>
       </c>
       <c r="L367" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M367" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P367" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="Q367" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C368" t="s">
         <v>19</v>
       </c>
       <c r="E368" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F368" t="s">
         <v>84</v>
       </c>
       <c r="G368" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H368" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="I368" t="s">
         <v>24</v>
       </c>
       <c r="J368" t="s">
         <v>25</v>
       </c>
       <c r="K368" t="s">
         <v>44</v>
       </c>
       <c r="L368" t="s">
         <v>89</v>
       </c>
       <c r="M368" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P368" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q368" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="R368" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>18</v>
       </c>
       <c r="C369" t="s">
         <v>68</v>
       </c>
       <c r="E369" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F369" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G369" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="J369" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L369" t="s">
         <v>45</v>
       </c>
       <c r="M369" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="P369" t="s">
         <v>138</v>
       </c>
       <c r="Q369" t="s">
         <v>127</v>
       </c>
       <c r="R369" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="E370" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F370" t="s">
         <v>50</v>
       </c>
       <c r="G370" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H370" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="I370" t="s">
         <v>63</v>
       </c>
       <c r="J370" t="s">
         <v>25</v>
       </c>
       <c r="K370" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L370" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M370" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P370" t="s">
         <v>94</v>
       </c>
       <c r="Q370" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="R370" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>93</v>
       </c>
       <c r="C371" t="s">
         <v>19</v>
       </c>
       <c r="E371" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F371" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G371" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="H371" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="I371" t="s">
         <v>24</v>
       </c>
       <c r="J371" t="s">
         <v>25</v>
       </c>
       <c r="K371" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L371" t="s">
         <v>79</v>
       </c>
       <c r="M371" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="P371" t="s">
         <v>66</v>
       </c>
       <c r="Q371" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="R371" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>18</v>
       </c>
       <c r="C372" t="s">
         <v>68</v>
       </c>
       <c r="E372" t="s">
         <v>106</v>
       </c>
       <c r="F372" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G372" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="J372" t="s">
         <v>78</v>
       </c>
       <c r="L372" t="s">
         <v>111</v>
       </c>
       <c r="M372" t="s">
         <v>112</v>
       </c>
       <c r="P372" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q372" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>93</v>
       </c>
       <c r="C373" t="s">
         <v>19</v>
       </c>
       <c r="E373" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="F373" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G373" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="J373" t="s">
         <v>35</v>
       </c>
       <c r="L373" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M373" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="P373" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q373" t="s">
         <v>139</v>
       </c>
       <c r="R373" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="374" spans="1:18">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>18</v>
       </c>
       <c r="C374" t="s">
         <v>19</v>
       </c>
       <c r="E374" t="s">
         <v>83</v>
       </c>
       <c r="F374" t="s">
         <v>50</v>
       </c>
       <c r="G374" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H374" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="I374" t="s">
         <v>24</v>
       </c>
       <c r="J374" t="s">
         <v>25</v>
       </c>
       <c r="K374" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="L374" t="s">
         <v>89</v>
       </c>
       <c r="M374" t="s">
         <v>90</v>
       </c>
       <c r="P374" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q374" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="R374" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="375" spans="1:18">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>18</v>
       </c>
       <c r="C375" t="s">
         <v>68</v>
       </c>
       <c r="E375" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F375" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G375" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H375" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="I375" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J375" t="s">
         <v>25</v>
       </c>
       <c r="K375" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L375" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M375" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P375" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="Q375" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="R375" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>18</v>
       </c>
       <c r="C376" t="s">
         <v>19</v>
       </c>
       <c r="E376" t="s">
         <v>49</v>
       </c>
       <c r="F376" t="s">
         <v>50</v>
       </c>
       <c r="G376" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H376" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="I376" t="s">
         <v>24</v>
       </c>
       <c r="J376" t="s">
         <v>25</v>
       </c>
       <c r="K376" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="L376" t="s">
         <v>55</v>
       </c>
       <c r="M376" t="s">
         <v>56</v>
       </c>
       <c r="P376" t="s">
         <v>129</v>
       </c>
       <c r="Q376" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="R376" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:18">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>18</v>
       </c>
       <c r="C377" t="s">
         <v>68</v>
       </c>
       <c r="E377" t="s">
         <v>49</v>
       </c>
       <c r="F377" t="s">
         <v>94</v>
       </c>
       <c r="G377" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H377" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I377" t="s">
         <v>63</v>
       </c>
       <c r="J377" t="s">
         <v>25</v>
       </c>
       <c r="K377" t="s">
         <v>54</v>
       </c>
       <c r="L377" t="s">
         <v>55</v>
       </c>
       <c r="M377" t="s">
         <v>56</v>
       </c>
       <c r="P377" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q377" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="R377" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>100</v>
       </c>
       <c r="C378" t="s">
         <v>19</v>
       </c>
       <c r="E378" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F378" t="s">
         <v>122</v>
       </c>
       <c r="G378" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H378" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="I378" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J378" t="s">
         <v>25</v>
       </c>
       <c r="K378" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="L378" t="s">
         <v>89</v>
       </c>
       <c r="M378" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P378" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="Q378" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="R378" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="379" spans="1:18">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>93</v>
       </c>
       <c r="C379" t="s">
         <v>68</v>
       </c>
       <c r="E379" t="s">
         <v>106</v>
       </c>
       <c r="F379" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G379" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="J379" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="L379" t="s">
         <v>111</v>
       </c>
       <c r="M379" t="s">
         <v>112</v>
       </c>
       <c r="P379" t="s">
         <v>129</v>
       </c>
       <c r="Q379" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>18</v>
       </c>
       <c r="C380" t="s">
         <v>68</v>
       </c>
       <c r="E380" t="s">
         <v>39</v>
       </c>
       <c r="F380" t="s">
         <v>40</v>
       </c>
       <c r="G380" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H380" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="I380" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J380" t="s">
         <v>25</v>
       </c>
       <c r="K380" t="s">
         <v>72</v>
       </c>
       <c r="L380" t="s">
         <v>45</v>
       </c>
       <c r="M380" t="s">
         <v>46</v>
       </c>
       <c r="P380" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q380" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="R380" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C381" t="s">
         <v>68</v>
       </c>
       <c r="E381" t="s">
         <v>59</v>
       </c>
       <c r="F381" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="G381" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H381" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I381" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J381" t="s">
         <v>25</v>
       </c>
       <c r="K381" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="L381" t="s">
         <v>64</v>
       </c>
       <c r="M381" t="s">
         <v>65</v>
       </c>
       <c r="P381" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q381" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="R381" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>100</v>
       </c>
       <c r="C382" t="s">
         <v>19</v>
       </c>
       <c r="E382" t="s">
         <v>20</v>
       </c>
       <c r="F382" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G382" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H382" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="I382" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J382" t="s">
         <v>25</v>
       </c>
       <c r="K382" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="L382" t="s">
         <v>27</v>
       </c>
       <c r="M382" t="s">
         <v>28</v>
       </c>
       <c r="P382" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="Q382" t="s">
         <v>48</v>
       </c>
       <c r="R382" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>100</v>
       </c>
       <c r="C383" t="s">
         <v>68</v>
       </c>
       <c r="E383" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F383" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="G383" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="J383" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="L383" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M383" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P383" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="Q383" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="R383" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>18</v>
       </c>
       <c r="C384" t="s">
         <v>19</v>
       </c>
       <c r="E384" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F384" t="s">
         <v>50</v>
       </c>
       <c r="G384" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H384" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I384" t="s">
         <v>24</v>
       </c>
       <c r="J384" t="s">
         <v>25</v>
       </c>
       <c r="K384" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="L384" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M384" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P384" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="Q384" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="R384" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="385" spans="1:18">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>18</v>
       </c>
       <c r="C385" t="s">
         <v>19</v>
       </c>
       <c r="E385" t="s">
         <v>20</v>
       </c>
       <c r="F385" t="s">
         <v>21</v>
       </c>
       <c r="G385" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="H385" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="I385" t="s">
         <v>24</v>
       </c>
       <c r="J385" t="s">
         <v>25</v>
       </c>
       <c r="K385" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L385" t="s">
         <v>27</v>
       </c>
       <c r="M385" t="s">
         <v>28</v>
       </c>
       <c r="P385" t="s">
         <v>138</v>
       </c>
       <c r="Q385" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="R385" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>100</v>
       </c>
       <c r="C386" t="s">
         <v>68</v>
       </c>
       <c r="E386" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F386" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G386" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H386" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="I386" t="s">
         <v>24</v>
       </c>
       <c r="J386" t="s">
         <v>25</v>
       </c>
       <c r="K386" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L386" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M386" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P386" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q386" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>18</v>
       </c>
       <c r="C387" t="s">
         <v>68</v>
       </c>
       <c r="E387" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F387" t="s">
         <v>107</v>
       </c>
       <c r="G387" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="H387" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="I387" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J387" t="s">
         <v>25</v>
       </c>
       <c r="K387" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L387" t="s">
         <v>55</v>
       </c>
       <c r="M387" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P387" t="s">
         <v>33</v>
       </c>
       <c r="Q387" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="388" spans="1:18">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
         <v>18</v>
       </c>
       <c r="C388" t="s">
         <v>19</v>
       </c>
       <c r="E388" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F388" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G388" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H388" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="I388" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J388" t="s">
         <v>25</v>
       </c>
       <c r="K388" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="L388" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M388" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P388" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="Q388" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="R388" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="389" spans="1:18">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>18</v>
       </c>
       <c r="C389" t="s">
         <v>68</v>
       </c>
       <c r="E389" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="F389" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G389" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="J389" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L389" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M389" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="P389" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="Q389" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="R389" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="390" spans="1:18">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>18</v>
       </c>
       <c r="C390" t="s">
         <v>68</v>
       </c>
       <c r="E390" t="s">
         <v>49</v>
       </c>
       <c r="F390" t="s">
         <v>94</v>
       </c>
       <c r="G390" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="J390" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L390" t="s">
         <v>55</v>
       </c>
       <c r="M390" t="s">
         <v>56</v>
       </c>
       <c r="P390" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q390" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="R390" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
         <v>18</v>
       </c>
       <c r="C391" t="s">
         <v>68</v>
       </c>
       <c r="E391" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="F391" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G391" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H391" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I391" t="s">
         <v>24</v>
       </c>
       <c r="J391" t="s">
         <v>25</v>
       </c>
       <c r="K391" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="L391" t="s">
         <v>64</v>
       </c>
       <c r="M391" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="P391" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="Q391" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="R391" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="392" spans="1:18">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C392" t="s">
         <v>19</v>
       </c>
       <c r="E392" t="s">
         <v>114</v>
       </c>
       <c r="F392" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G392" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="J392" t="s">
         <v>78</v>
       </c>
       <c r="L392" t="s">
         <v>45</v>
       </c>
       <c r="M392" t="s">
         <v>118</v>
       </c>
       <c r="P392" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="Q392" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="R392" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C393" t="s">
         <v>19</v>
       </c>
       <c r="E393" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="F393" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G393" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="J393" t="s">
         <v>78</v>
       </c>
       <c r="L393" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="M393" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="P393" t="s">
         <v>104</v>
       </c>
       <c r="Q393" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>18</v>
       </c>
       <c r="C394" t="s">
         <v>68</v>
       </c>
       <c r="E394" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F394" t="s">
         <v>21</v>
       </c>
       <c r="G394" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H394" t="s">
         <v>52</v>
       </c>
       <c r="I394" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J394" t="s">
         <v>25</v>
       </c>
       <c r="K394" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="L394" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M394" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P394" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q394" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="R394" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>18</v>
       </c>
       <c r="C395" t="s">
         <v>68</v>
       </c>
       <c r="E395" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F395" t="s">
         <v>94</v>
       </c>
       <c r="G395" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="H395" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="I395" t="s">
         <v>24</v>
       </c>
       <c r="J395" t="s">
         <v>25</v>
       </c>
       <c r="K395" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="L395" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M395" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="P395" t="s">
         <v>91</v>
       </c>
       <c r="Q395" t="s">
         <v>113</v>
       </c>
       <c r="R395" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="396" spans="1:18">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>18</v>
       </c>
       <c r="C396" t="s">
         <v>68</v>
       </c>
       <c r="E396" t="s">
         <v>128</v>
       </c>
       <c r="F396" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G396" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H396" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="I396" t="s">
         <v>24</v>
       </c>
       <c r="J396" t="s">
         <v>25</v>
       </c>
       <c r="K396" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L396" t="s">
         <v>132</v>
       </c>
       <c r="M396" t="s">
         <v>133</v>
       </c>
       <c r="P396" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="Q396" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C397" t="s">
         <v>68</v>
       </c>
       <c r="E397" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F397" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G397" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H397" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="I397" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J397" t="s">
         <v>25</v>
       </c>
       <c r="K397" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L397" t="s">
         <v>64</v>
       </c>
       <c r="M397" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P397" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q397" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="R397" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>18</v>
       </c>
       <c r="C398" t="s">
         <v>68</v>
       </c>
       <c r="E398" t="s">
+        <v>273</v>
+      </c>
+      <c r="F398" t="s">
+        <v>274</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J398" t="s">
+        <v>25</v>
+      </c>
+      <c r="K398" t="s">
+        <v>323</v>
+      </c>
+      <c r="L398" t="s">
+        <v>277</v>
+      </c>
+      <c r="M398" t="s">
+        <v>278</v>
+      </c>
+      <c r="P398" t="s">
         <v>271</v>
       </c>
-      <c r="F398" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q398" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="R398" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="399" spans="1:18">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>18</v>
       </c>
       <c r="C399" t="s">
         <v>19</v>
       </c>
       <c r="E399" t="s">
         <v>106</v>
       </c>
       <c r="F399" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G399" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="J399" t="s">
         <v>78</v>
       </c>
       <c r="L399" t="s">
         <v>111</v>
       </c>
       <c r="M399" t="s">
         <v>112</v>
       </c>
       <c r="P399" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="Q399" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="R399" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>18</v>
       </c>
       <c r="C400" t="s">
         <v>68</v>
       </c>
       <c r="E400" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F400" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G400" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="H400" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I400" t="s">
-        <v>971</v>
+        <v>1152</v>
       </c>
       <c r="J400" t="s">
         <v>25</v>
       </c>
       <c r="K400" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="L400" t="s">
         <v>55</v>
       </c>
       <c r="M400" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P400" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="Q400" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="R400" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="401" spans="1:18">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>18</v>
       </c>
       <c r="C401" t="s">
         <v>68</v>
       </c>
       <c r="E401" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F401" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G401" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="H401" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I401" t="s">
         <v>63</v>
       </c>
       <c r="J401" t="s">
         <v>25</v>
       </c>
       <c r="K401" t="s">
         <v>44</v>
       </c>
       <c r="L401" t="s">
         <v>64</v>
       </c>
       <c r="M401" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P401" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="Q401" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
         <v>93</v>
       </c>
       <c r="C402" t="s">
         <v>19</v>
       </c>
       <c r="E402" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F402" t="s">
         <v>129</v>
       </c>
       <c r="G402" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="J402" t="s">
         <v>78</v>
       </c>
       <c r="L402" t="s">
         <v>55</v>
       </c>
       <c r="M402" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P402" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="Q402" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="R402" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C403" t="s">
         <v>19</v>
       </c>
       <c r="E403" t="s">
         <v>20</v>
       </c>
       <c r="F403" t="s">
         <v>21</v>
       </c>
       <c r="G403" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="J403" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L403" t="s">
         <v>27</v>
       </c>
       <c r="M403" t="s">
         <v>28</v>
       </c>
       <c r="P403" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q403" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R403" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>100</v>
       </c>
       <c r="C404" t="s">
         <v>19</v>
       </c>
       <c r="E404" t="s">
         <v>106</v>
       </c>
       <c r="F404" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G404" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="H404" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="I404" t="s">
         <v>24</v>
       </c>
       <c r="J404" t="s">
         <v>25</v>
       </c>
       <c r="K404" t="s">
         <v>72</v>
       </c>
       <c r="L404" t="s">
         <v>111</v>
       </c>
       <c r="M404" t="s">
         <v>112</v>
       </c>
       <c r="P404" t="s">
         <v>50</v>
       </c>
       <c r="Q404" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="R404" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>18</v>
       </c>
       <c r="C405" t="s">
         <v>68</v>
       </c>
       <c r="E405" t="s">
         <v>32</v>
       </c>
       <c r="F405" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G405" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="J405" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L405" t="s">
         <v>27</v>
       </c>
       <c r="M405" t="s">
         <v>36</v>
       </c>
       <c r="P405" t="s">
         <v>50</v>
       </c>
       <c r="Q405" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="406" spans="1:18">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>93</v>
       </c>
       <c r="C406" t="s">
         <v>19</v>
       </c>
       <c r="E406" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F406" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G406" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="H406" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="I406" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J406" t="s">
         <v>25</v>
       </c>
       <c r="K406" t="s">
         <v>54</v>
       </c>
       <c r="L406" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M406" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="P406" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="Q406" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="407" spans="1:18">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C407" t="s">
         <v>68</v>
       </c>
       <c r="E407" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="F407" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G407" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="H407" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="I407" t="s">
-        <v>327</v>
+        <v>143</v>
       </c>
       <c r="J407" t="s">
         <v>25</v>
       </c>
       <c r="K407" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="L407" t="s">
         <v>89</v>
       </c>
       <c r="M407" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="P407" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="Q407" t="s">
         <v>82</v>
       </c>
       <c r="R407" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="408" spans="1:18">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>18</v>
       </c>
       <c r="C408" t="s">
         <v>68</v>
       </c>
       <c r="E408" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F408" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G408" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="J408" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L408" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M408" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P408" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="Q408" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="R408" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="409" spans="1:18">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>18</v>
       </c>
       <c r="C409" t="s">
         <v>19</v>
       </c>
       <c r="E409" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F409" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G409" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="J409" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="L409" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M409" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P409" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="Q409" t="s">
         <v>58</v>
       </c>
       <c r="R409" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>18</v>
       </c>
       <c r="C410" t="s">
         <v>68</v>
       </c>
       <c r="E410" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F410" t="s">
         <v>50</v>
       </c>
       <c r="G410" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="J410" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L410" t="s">
         <v>64</v>
       </c>
       <c r="M410" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P410" t="s">
         <v>129</v>
       </c>
       <c r="Q410" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="R410" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:18">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>18</v>
       </c>
       <c r="C411" t="s">
         <v>19</v>
       </c>
       <c r="E411" t="s">
         <v>39</v>
       </c>
       <c r="F411" t="s">
         <v>50</v>
       </c>
       <c r="G411" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="H411" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="I411" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J411" t="s">
         <v>25</v>
       </c>
       <c r="K411" t="s">
         <v>131</v>
       </c>
       <c r="L411" t="s">
         <v>45</v>
       </c>
       <c r="M411" t="s">
         <v>46</v>
       </c>
       <c r="P411" t="s">
         <v>94</v>
       </c>
       <c r="Q411" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="R411" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="412" spans="1:18">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>18</v>
       </c>
       <c r="C412" t="s">
         <v>68</v>
       </c>
       <c r="E412" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="F412" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="G412" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="H412" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I412" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J412" t="s">
         <v>25</v>
       </c>
       <c r="K412" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="L412" t="s">
         <v>64</v>
       </c>
       <c r="M412" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="P412" t="s">
         <v>91</v>
       </c>
       <c r="Q412" t="s">
         <v>82</v>
       </c>
       <c r="R412" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>93</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="E413" t="s">
         <v>106</v>
       </c>
       <c r="F413" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G413" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="H413" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="I413" t="s">
         <v>63</v>
       </c>
       <c r="J413" t="s">
         <v>25</v>
       </c>
       <c r="K413" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L413" t="s">
         <v>111</v>
       </c>
       <c r="M413" t="s">
         <v>112</v>
       </c>
       <c r="P413" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="Q413" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="R413" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="414" spans="1:18">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>18</v>
       </c>
       <c r="C414" t="s">
         <v>19</v>
       </c>
       <c r="E414" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F414" t="s">
         <v>129</v>
       </c>
       <c r="G414" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="H414" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="I414" t="s">
-        <v>939</v>
+        <v>53</v>
       </c>
       <c r="J414" t="s">
         <v>25</v>
       </c>
       <c r="K414" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L414" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M414" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P414" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="Q414" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="R414" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="415" spans="1:18">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
         <v>18</v>
       </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="E415" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F415" t="s">
         <v>122</v>
       </c>
       <c r="G415" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="J415" t="s">
         <v>78</v>
       </c>
       <c r="L415" t="s">
         <v>55</v>
       </c>
       <c r="M415" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P415" t="s">
         <v>138</v>
       </c>
       <c r="Q415" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="R415" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="416" spans="1:18">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
         <v>100</v>
       </c>
       <c r="C416" t="s">
         <v>68</v>
       </c>
       <c r="E416" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="F416" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G416" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="H416" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I416" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J416" t="s">
         <v>25</v>
       </c>
       <c r="K416" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L416" t="s">
         <v>27</v>
       </c>
       <c r="M416" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="P416" t="s">
         <v>50</v>
       </c>
       <c r="Q416" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="R416" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="417" spans="1:18">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
         <v>18</v>
       </c>
       <c r="C417" t="s">
         <v>68</v>
       </c>
       <c r="E417" t="s">
         <v>49</v>
       </c>
       <c r="F417" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G417" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="J417" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L417" t="s">
         <v>55</v>
       </c>
       <c r="M417" t="s">
         <v>56</v>
       </c>
       <c r="P417" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="Q417" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="R417" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>18</v>
       </c>
       <c r="C418" t="s">
         <v>19</v>
       </c>
       <c r="E418" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F418" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G418" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="H418" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="I418" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="J418" t="s">
         <v>25</v>
       </c>
       <c r="K418" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="L418" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M418" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P418" t="s">
         <v>138</v>
       </c>
       <c r="Q418" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="419" spans="1:18">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C419" t="s">
         <v>19</v>
       </c>
       <c r="E419" t="s">
         <v>20</v>
       </c>
       <c r="F419" t="s">
         <v>84</v>
       </c>
       <c r="G419" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="H419" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="I419" t="s">
         <v>24</v>
       </c>
       <c r="J419" t="s">
         <v>25</v>
       </c>
       <c r="K419" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="L419" t="s">
         <v>27</v>
       </c>
       <c r="M419" t="s">
         <v>28</v>
       </c>
       <c r="P419" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="Q419" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="R419" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="420" spans="1:18">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>93</v>
       </c>
       <c r="C420" t="s">
         <v>19</v>
       </c>
       <c r="E420" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="F420" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G420" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="H420" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="I420" t="s">
         <v>24</v>
       </c>
       <c r="J420" t="s">
         <v>25</v>
       </c>
       <c r="K420" t="s">
         <v>103</v>
       </c>
       <c r="L420" t="s">
         <v>64</v>
       </c>
       <c r="M420" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="P420" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q420" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="R420" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="421" spans="1:18">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>18</v>
       </c>
       <c r="C421" t="s">
         <v>68</v>
       </c>
       <c r="E421" t="s">
         <v>39</v>
       </c>
       <c r="F421" t="s">
         <v>94</v>
       </c>
       <c r="G421" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="H421" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I421" t="s">
         <v>24</v>
       </c>
       <c r="J421" t="s">
         <v>25</v>
       </c>
       <c r="K421" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="L421" t="s">
         <v>45</v>
       </c>
       <c r="M421" t="s">
         <v>46</v>
       </c>
       <c r="P421" t="s">
         <v>129</v>
       </c>
       <c r="Q421" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="R421" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="422" spans="1:18">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>18</v>
       </c>
       <c r="C422" t="s">
         <v>19</v>
       </c>
+      <c r="D422" t="s">
+        <v>1188</v>
+      </c>
       <c r="E422" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F422" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G422" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="J422" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="L422" t="s">
         <v>89</v>
       </c>
       <c r="M422" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="P422" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="Q422" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R422" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="423" spans="1:18">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>18</v>
       </c>
       <c r="C423" t="s">
         <v>68</v>
       </c>
       <c r="E423" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F423" t="s">
         <v>94</v>
       </c>
       <c r="G423" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="J423" t="s">
         <v>78</v>
       </c>
       <c r="L423" t="s">
         <v>55</v>
       </c>
       <c r="M423" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P423" t="s">
         <v>129</v>
       </c>
       <c r="Q423" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="R423" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="424" spans="1:18">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>18</v>
       </c>
       <c r="C424" t="s">
         <v>19</v>
       </c>
       <c r="E424" t="s">
         <v>121</v>
       </c>
       <c r="F424" t="s">
         <v>140</v>
       </c>
       <c r="G424" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="H424" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I424" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J424" t="s">
         <v>25</v>
       </c>
       <c r="K424" t="s">
         <v>103</v>
       </c>
       <c r="L424" t="s">
         <v>55</v>
       </c>
       <c r="M424" t="s">
         <v>125</v>
       </c>
       <c r="P424" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="Q424" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="R424" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>93</v>
       </c>
       <c r="C425" t="s">
         <v>19</v>
       </c>
       <c r="E425" t="s">
         <v>106</v>
       </c>
       <c r="F425" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="G425" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="J425" t="s">
         <v>78</v>
       </c>
       <c r="L425" t="s">
         <v>111</v>
       </c>
       <c r="M425" t="s">
         <v>112</v>
       </c>
       <c r="P425" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="Q425" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R425" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="426" spans="1:18">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>18</v>
       </c>
       <c r="C426" t="s">
         <v>19</v>
       </c>
       <c r="E426" t="s">
         <v>128</v>
       </c>
       <c r="F426" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G426" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="H426" t="s">
         <v>86</v>
       </c>
       <c r="I426" t="s">
         <v>87</v>
       </c>
       <c r="J426" t="s">
         <v>25</v>
       </c>
       <c r="K426" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L426" t="s">
         <v>132</v>
       </c>
       <c r="M426" t="s">
         <v>133</v>
       </c>
       <c r="P426" t="s">
         <v>94</v>
       </c>
       <c r="Q426" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="R426" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="427" spans="1:18">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>18</v>
       </c>
       <c r="C427" t="s">
         <v>68</v>
       </c>
       <c r="E427" t="s">
         <v>83</v>
       </c>
       <c r="F427" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G427" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="H427" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I427" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J427" t="s">
         <v>25</v>
       </c>
       <c r="K427" t="s">
         <v>26</v>
       </c>
       <c r="L427" t="s">
         <v>89</v>
       </c>
       <c r="M427" t="s">
         <v>90</v>
       </c>
       <c r="P427" t="s">
         <v>138</v>
       </c>
       <c r="Q427" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="R427" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>18</v>
       </c>
       <c r="C428" t="s">
         <v>68</v>
       </c>
       <c r="E428" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F428" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G428" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="H428" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="I428" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J428" t="s">
         <v>25</v>
       </c>
       <c r="K428" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="L428" t="s">
         <v>89</v>
       </c>
       <c r="M428" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="P428" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="Q428" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="R428" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="429" spans="1:18">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
         <v>18</v>
       </c>
       <c r="C429" t="s">
         <v>19</v>
       </c>
       <c r="E429" t="s">
         <v>39</v>
       </c>
       <c r="F429" t="s">
         <v>129</v>
       </c>
       <c r="G429" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="H429" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="I429" t="s">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="J429" t="s">
         <v>25</v>
       </c>
       <c r="K429" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L429" t="s">
         <v>45</v>
       </c>
       <c r="M429" t="s">
         <v>46</v>
       </c>
       <c r="P429" t="s">
         <v>50</v>
       </c>
       <c r="Q429" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="R429" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="430" spans="1:18">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>18</v>
       </c>
       <c r="C430" t="s">
         <v>19</v>
       </c>
       <c r="E430" t="s">
         <v>114</v>
       </c>
       <c r="F430" t="s">
         <v>50</v>
       </c>
       <c r="G430" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="H430" t="s">
         <v>52</v>
       </c>
       <c r="I430" t="s">
         <v>53</v>
       </c>
       <c r="J430" t="s">
         <v>25</v>
       </c>
       <c r="K430" t="s">
         <v>131</v>
       </c>
       <c r="L430" t="s">
         <v>45</v>
       </c>
       <c r="M430" t="s">
         <v>118</v>
       </c>
       <c r="P430" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="Q430" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="R430" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>18</v>
       </c>
       <c r="C431" t="s">
         <v>19</v>
       </c>
       <c r="E431" t="s">
         <v>39</v>
       </c>
       <c r="F431" t="s">
         <v>94</v>
       </c>
       <c r="G431" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="J431" t="s">
         <v>78</v>
       </c>
       <c r="L431" t="s">
         <v>45</v>
       </c>
       <c r="M431" t="s">
         <v>46</v>
       </c>
       <c r="P431" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q431" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="R431" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="432" spans="1:18">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
         <v>93</v>
       </c>
       <c r="C432" t="s">
         <v>19</v>
       </c>
       <c r="E432" t="s">
+        <v>273</v>
+      </c>
+      <c r="F432" t="s">
+        <v>215</v>
+      </c>
+      <c r="G432" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J432" t="s">
+        <v>665</v>
+      </c>
+      <c r="L432" t="s">
+        <v>277</v>
+      </c>
+      <c r="M432" t="s">
+        <v>278</v>
+      </c>
+      <c r="P432" t="s">
         <v>271</v>
       </c>
-      <c r="F432" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q432" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="R432" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>18</v>
       </c>
       <c r="C433" t="s">
         <v>19</v>
       </c>
       <c r="E433" t="s">
         <v>49</v>
       </c>
       <c r="F433" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G433" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="H433" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="I433" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="J433" t="s">
         <v>25</v>
       </c>
       <c r="K433" t="s">
         <v>44</v>
       </c>
       <c r="L433" t="s">
         <v>55</v>
       </c>
       <c r="M433" t="s">
         <v>56</v>
       </c>
       <c r="P433" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q433" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="R433" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="434" spans="1:18">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>18</v>
       </c>
       <c r="C434" t="s">
         <v>19</v>
       </c>
       <c r="E434" t="s">
         <v>106</v>
       </c>
       <c r="F434" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G434" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="H434" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="I434" t="s">
         <v>24</v>
       </c>
       <c r="J434" t="s">
         <v>25</v>
       </c>
       <c r="K434" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="L434" t="s">
         <v>111</v>
       </c>
       <c r="M434" t="s">
         <v>112</v>
       </c>
       <c r="P434" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="Q434" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="R434" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="435" spans="1:18">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>18</v>
       </c>
       <c r="C435" t="s">
         <v>68</v>
       </c>
       <c r="E435" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F435" t="s">
         <v>50</v>
       </c>
       <c r="G435" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="J435" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="L435" t="s">
         <v>89</v>
       </c>
       <c r="M435" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="P435" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="Q435" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="R435" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:18">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C436" t="s">
         <v>68</v>
       </c>
       <c r="E436" t="s">
         <v>75</v>
       </c>
       <c r="F436" t="s">
         <v>94</v>
       </c>
       <c r="G436" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="H436" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="I436" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J436" t="s">
         <v>25</v>
       </c>
       <c r="K436" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="L436" t="s">
         <v>79</v>
       </c>
       <c r="M436" t="s">
         <v>80</v>
       </c>
       <c r="P436" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q436" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="R436" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:18">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>18</v>
       </c>
       <c r="C437" t="s">
         <v>68</v>
       </c>
       <c r="E437" t="s">
         <v>128</v>
       </c>
       <c r="F437" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G437" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="H437" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="I437" t="s">
         <v>24</v>
       </c>
       <c r="J437" t="s">
         <v>25</v>
       </c>
       <c r="K437" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="L437" t="s">
         <v>132</v>
       </c>
       <c r="M437" t="s">
         <v>133</v>
       </c>
       <c r="P437" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="Q437" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="438" spans="1:18">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>100</v>
       </c>
       <c r="C438" t="s">
         <v>19</v>
       </c>
       <c r="E438" t="s">
         <v>106</v>
       </c>
       <c r="F438" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="G438" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="H438" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="I438" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="J438" t="s">
         <v>25</v>
       </c>
       <c r="K438" t="s">
         <v>44</v>
       </c>
       <c r="L438" t="s">
         <v>111</v>
       </c>
       <c r="M438" t="s">
         <v>112</v>
       </c>
       <c r="P438" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="Q438" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="R438" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="439" spans="1:18">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>18</v>
       </c>
       <c r="C439" t="s">
         <v>19</v>
       </c>
       <c r="E439" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F439" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="G439" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="J439" t="s">
         <v>78</v>
       </c>
       <c r="L439" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M439" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P439" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="Q439" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="R439" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="440" spans="1:18">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>18</v>
       </c>
       <c r="C440" t="s">
         <v>68</v>
       </c>
       <c r="E440" t="s">
         <v>106</v>
       </c>
       <c r="F440" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G440" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="H440" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="I440" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J440" t="s">
         <v>25</v>
       </c>
       <c r="K440" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="L440" t="s">
         <v>111</v>
       </c>
       <c r="M440" t="s">
         <v>112</v>
       </c>
       <c r="P440" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="Q440" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="441" spans="1:18">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C441" t="s">
         <v>19</v>
       </c>
       <c r="E441" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F441" t="s">
         <v>94</v>
       </c>
       <c r="G441" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="H441" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I441" t="s">
         <v>63</v>
       </c>
       <c r="J441" t="s">
         <v>25</v>
       </c>
       <c r="K441" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="L441" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M441" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="P441" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q441" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="R441" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="442" spans="1:18">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C442" t="s">
         <v>68</v>
       </c>
       <c r="E442" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F442" t="s">
         <v>21</v>
       </c>
       <c r="G442" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="H442" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="I442" t="s">
         <v>24</v>
       </c>
       <c r="J442" t="s">
         <v>25</v>
       </c>
       <c r="K442" t="s">
         <v>103</v>
       </c>
       <c r="L442" t="s">
         <v>45</v>
       </c>
       <c r="M442" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="P442" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="Q442" t="s">
         <v>127</v>
       </c>
       <c r="R442" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>18</v>
       </c>
       <c r="C443" t="s">
         <v>19</v>
       </c>
       <c r="E443" t="s">
         <v>39</v>
       </c>
       <c r="F443" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="G443" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="H443" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="I443" t="s">
         <v>63</v>
       </c>
       <c r="J443" t="s">
         <v>25</v>
       </c>
       <c r="K443" t="s">
         <v>44</v>
       </c>
       <c r="L443" t="s">
         <v>45</v>
       </c>
       <c r="M443" t="s">
         <v>46</v>
       </c>
       <c r="P443" t="s">
         <v>50</v>
       </c>
       <c r="Q443" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="R443" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>18</v>
       </c>
       <c r="C444" t="s">
         <v>68</v>
       </c>
       <c r="E444" t="s">
         <v>121</v>
       </c>
       <c r="F444" t="s">
         <v>129</v>
       </c>
       <c r="G444" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="J444" t="s">
         <v>78</v>
       </c>
       <c r="L444" t="s">
         <v>55</v>
       </c>
       <c r="M444" t="s">
         <v>125</v>
       </c>
       <c r="P444" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="Q444" t="s">
         <v>67</v>
       </c>
       <c r="R444" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="445" spans="1:18">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
         <v>93</v>
       </c>
       <c r="C445" t="s">
         <v>19</v>
       </c>
       <c r="E445" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F445" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="G445" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="J445" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="L445" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M445" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P445" t="s">
         <v>33</v>
       </c>
       <c r="Q445" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="R445" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="446" spans="1:18">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>100</v>
       </c>
       <c r="C446" t="s">
         <v>19</v>
       </c>
       <c r="E446" t="s">
         <v>20</v>
       </c>
       <c r="F446" t="s">
         <v>50</v>
       </c>
       <c r="G446" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="H446" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I446" t="s">
         <v>24</v>
       </c>
       <c r="J446" t="s">
         <v>25</v>
       </c>
       <c r="K446" t="s">
         <v>88</v>
       </c>
       <c r="L446" t="s">
         <v>27</v>
       </c>
       <c r="M446" t="s">
         <v>28</v>
       </c>
       <c r="P446" t="s">
         <v>94</v>
       </c>
       <c r="Q446" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="R446" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>93</v>
       </c>
       <c r="C447" t="s">
         <v>68</v>
       </c>
       <c r="E447" t="s">
         <v>106</v>
       </c>
       <c r="F447" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="G447" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="J447" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="L447" t="s">
         <v>111</v>
       </c>
       <c r="M447" t="s">
         <v>112</v>
       </c>
       <c r="P447" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="Q447" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="R447" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="448" spans="1:18">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C448" t="s">
         <v>19</v>
       </c>
       <c r="E448" t="s">
         <v>114</v>
       </c>
       <c r="F448" t="s">
         <v>40</v>
       </c>
       <c r="G448" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="H448" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="I448" t="s">
         <v>24</v>
       </c>
       <c r="J448" t="s">
         <v>25</v>
       </c>
       <c r="K448" t="s">
         <v>44</v>
       </c>
       <c r="L448" t="s">
         <v>45</v>
       </c>
       <c r="M448" t="s">
         <v>118</v>
       </c>
       <c r="P448" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q448" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="R448" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>18</v>
       </c>
       <c r="C449" t="s">
         <v>19</v>
       </c>
       <c r="E449" t="s">
         <v>106</v>
       </c>
       <c r="F449" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G449" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="J449" t="s">
         <v>78</v>
       </c>
       <c r="L449" t="s">
         <v>111</v>
       </c>
       <c r="M449" t="s">
         <v>112</v>
       </c>
       <c r="P449" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q449" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>18</v>
       </c>
       <c r="C450" t="s">
         <v>68</v>
       </c>
       <c r="E450" t="s">
         <v>128</v>
       </c>
       <c r="F450" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G450" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="H450" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="I450" t="s">
-        <v>43</v>
+        <v>1234</v>
       </c>
       <c r="J450" t="s">
         <v>25</v>
       </c>
       <c r="K450" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="L450" t="s">
         <v>132</v>
       </c>
       <c r="M450" t="s">
         <v>133</v>
       </c>
       <c r="P450" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="Q450" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="R450" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C451" t="s">
         <v>68</v>
       </c>
       <c r="E451" t="s">
         <v>128</v>
       </c>
       <c r="F451" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G451" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="H451" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I451" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J451" t="s">
         <v>25</v>
       </c>
       <c r="K451" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="L451" t="s">
         <v>132</v>
       </c>
       <c r="M451" t="s">
         <v>133</v>
       </c>
       <c r="P451" t="s">
-        <v>1232</v>
+        <v>1237</v>
       </c>
       <c r="Q451" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
     </row>
     <row r="452" spans="1:18">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>18</v>
       </c>
       <c r="C452" t="s">
         <v>68</v>
       </c>
       <c r="E452" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F452" t="s">
         <v>50</v>
       </c>
       <c r="G452" t="s">
-        <v>1233</v>
+        <v>1238</v>
       </c>
       <c r="H452" t="s">
-        <v>1234</v>
+        <v>1239</v>
       </c>
       <c r="I452" t="s">
         <v>24</v>
       </c>
       <c r="J452" t="s">
         <v>25</v>
       </c>
       <c r="K452" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="L452" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M452" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P452" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="Q452" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="R452" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="453" spans="1:18">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>18</v>
       </c>
       <c r="C453" t="s">
         <v>19</v>
       </c>
       <c r="E453" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="F453" t="s">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="G453" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="J453" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="L453" t="s">
         <v>27</v>
       </c>
       <c r="M453" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="P453" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q453" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="R453" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="454" spans="1:18">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>18</v>
       </c>
       <c r="C454" t="s">
         <v>19</v>
       </c>
       <c r="E454" t="s">
         <v>114</v>
       </c>
       <c r="F454" t="s">
         <v>84</v>
       </c>
       <c r="G454" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="J454" t="s">
         <v>78</v>
       </c>
       <c r="L454" t="s">
         <v>45</v>
       </c>
       <c r="M454" t="s">
         <v>118</v>
       </c>
       <c r="P454" t="s">
         <v>129</v>
       </c>
       <c r="Q454" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="R454" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="455" spans="1:18">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>18</v>
       </c>
       <c r="C455" t="s">
         <v>68</v>
       </c>
       <c r="E455" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F455" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G455" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="J455" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L455" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M455" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P455" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="Q455" t="s">
         <v>30</v>
       </c>
       <c r="R455" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="456" spans="1:18">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>18</v>
       </c>
       <c r="C456" t="s">
         <v>19</v>
       </c>
       <c r="E456" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F456" t="s">
         <v>50</v>
       </c>
       <c r="G456" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="H456" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="I456" t="s">
-        <v>53</v>
+        <v>1250</v>
       </c>
       <c r="J456" t="s">
         <v>25</v>
       </c>
       <c r="K456" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L456" t="s">
         <v>45</v>
       </c>
       <c r="M456" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="P456" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Q456" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="R456" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="457" spans="1:18">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>18</v>
       </c>
       <c r="C457" t="s">
         <v>19</v>
       </c>
       <c r="E457" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F457" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="G457" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="J457" t="s">
         <v>78</v>
       </c>
       <c r="L457" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M457" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P457" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="Q457" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="R457" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="458" spans="1:18">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C458" t="s">
         <v>19</v>
       </c>
       <c r="E458" t="s">
         <v>59</v>
       </c>
       <c r="F458" t="s">
         <v>84</v>
       </c>
       <c r="G458" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="J458" t="s">
         <v>78</v>
       </c>
       <c r="L458" t="s">
         <v>64</v>
       </c>
       <c r="M458" t="s">
         <v>65</v>
       </c>
       <c r="P458" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="Q458" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="R458" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="459" spans="1:18">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C459" t="s">
         <v>19</v>
       </c>
       <c r="E459" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F459" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G459" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
       <c r="J459" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="L459" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M459" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="P459" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="Q459" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="R459" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>18</v>
       </c>
       <c r="C460" t="s">
         <v>68</v>
       </c>
       <c r="E460" t="s">
         <v>114</v>
       </c>
       <c r="F460" t="s">
         <v>40</v>
       </c>
       <c r="G460" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="H460" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="I460" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J460" t="s">
         <v>25</v>
       </c>
       <c r="K460" t="s">
         <v>103</v>
       </c>
       <c r="L460" t="s">
         <v>45</v>
       </c>
       <c r="M460" t="s">
         <v>118</v>
       </c>
       <c r="P460" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="Q460" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="R460" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="461" spans="1:18">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>18</v>
       </c>
       <c r="C461" t="s">
         <v>68</v>
       </c>
       <c r="E461" t="s">
         <v>106</v>
       </c>
       <c r="F461" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G461" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="J461" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="L461" t="s">
         <v>111</v>
       </c>
       <c r="M461" t="s">
         <v>112</v>
       </c>
       <c r="P461" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="Q461" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
     </row>
     <row r="462" spans="1:18">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C462" t="s">
         <v>68</v>
       </c>
       <c r="E462" t="s">
         <v>20</v>
       </c>
       <c r="F462" t="s">
         <v>60</v>
       </c>
       <c r="G462" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="H462" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="I462" t="s">
         <v>24</v>
       </c>
       <c r="J462" t="s">
         <v>25</v>
       </c>
       <c r="K462" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L462" t="s">
         <v>27</v>
       </c>
       <c r="M462" t="s">
         <v>28</v>
       </c>
       <c r="P462" t="s">
         <v>138</v>
       </c>
       <c r="Q462" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="R462" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>100</v>
       </c>
       <c r="C463" t="s">
         <v>68</v>
       </c>
       <c r="E463" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F463" t="s">
         <v>122</v>
       </c>
       <c r="G463" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="H463" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="I463" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J463" t="s">
         <v>25</v>
       </c>
       <c r="K463" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L463" t="s">
         <v>89</v>
       </c>
       <c r="M463" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="P463" t="s">
         <v>66</v>
       </c>
       <c r="Q463" t="s">
         <v>120</v>
       </c>
       <c r="R463" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="464" spans="1:18">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>18</v>
       </c>
       <c r="C464" t="s">
         <v>68</v>
       </c>
       <c r="E464" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F464" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="G464" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="H464" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="I464" t="s">
         <v>24</v>
       </c>
       <c r="J464" t="s">
         <v>25</v>
       </c>
       <c r="K464" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L464" t="s">
         <v>45</v>
       </c>
       <c r="M464" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="P464" t="s">
         <v>37</v>
       </c>
       <c r="Q464" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
         <v>18</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="E465" t="s">
         <v>59</v>
       </c>
       <c r="F465" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G465" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
       <c r="J465" t="s">
         <v>78</v>
       </c>
       <c r="L465" t="s">
         <v>64</v>
       </c>
       <c r="M465" t="s">
         <v>65</v>
       </c>
       <c r="P465" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="Q465" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="R465" t="s">
-        <v>1258</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>18</v>
       </c>
       <c r="C466" t="s">
         <v>19</v>
       </c>
       <c r="E466" t="s">
         <v>106</v>
       </c>
       <c r="F466" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="G466" t="s">
-        <v>1259</v>
+        <v>1265</v>
       </c>
       <c r="J466" t="s">
         <v>78</v>
       </c>
       <c r="L466" t="s">
         <v>111</v>
       </c>
       <c r="M466" t="s">
         <v>112</v>
       </c>
       <c r="P466" t="s">
-        <v>1260</v>
+        <v>1266</v>
       </c>
       <c r="Q466" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="467" spans="1:18">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>18</v>
       </c>
       <c r="C467" t="s">
         <v>68</v>
       </c>
       <c r="E467" t="s">
         <v>20</v>
       </c>
       <c r="F467" t="s">
         <v>60</v>
       </c>
       <c r="G467" t="s">
-        <v>1261</v>
+        <v>1267</v>
       </c>
       <c r="J467" t="s">
         <v>78</v>
       </c>
       <c r="L467" t="s">
         <v>27</v>
       </c>
       <c r="M467" t="s">
         <v>28</v>
       </c>
       <c r="P467" t="s">
         <v>129</v>
       </c>
       <c r="Q467" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="R467" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="468" spans="1:18">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>18</v>
       </c>
       <c r="C468" t="s">
         <v>68</v>
       </c>
       <c r="E468" t="s">
         <v>20</v>
       </c>
       <c r="F468" t="s">
         <v>50</v>
       </c>
       <c r="G468" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="H468" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="I468" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="J468" t="s">
         <v>25</v>
       </c>
       <c r="K468" t="s">
         <v>97</v>
       </c>
       <c r="L468" t="s">
         <v>27</v>
       </c>
       <c r="M468" t="s">
         <v>28</v>
       </c>
       <c r="P468" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="Q468" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="R468" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="469" spans="1:18">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>18</v>
       </c>
       <c r="C469" t="s">
         <v>19</v>
       </c>
       <c r="E469" t="s">
         <v>39</v>
       </c>
       <c r="F469" t="s">
         <v>94</v>
       </c>
       <c r="G469" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="H469" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="I469" t="s">
         <v>24</v>
       </c>
       <c r="J469" t="s">
         <v>25</v>
       </c>
       <c r="K469" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="L469" t="s">
         <v>45</v>
       </c>
       <c r="M469" t="s">
         <v>46</v>
       </c>
       <c r="P469" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="Q469" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="R469" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="470" spans="1:18">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>18</v>
       </c>
       <c r="C470" t="s">
         <v>68</v>
       </c>
       <c r="E470" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F470" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="G470" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="H470" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="I470" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="J470" t="s">
         <v>25</v>
       </c>
       <c r="K470" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L470" t="s">
         <v>55</v>
       </c>
       <c r="M470" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="P470" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="Q470" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="R470" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="471" spans="1:18">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>93</v>
       </c>
       <c r="C471" t="s">
         <v>68</v>
       </c>
       <c r="E471" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F471" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G471" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="J471" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L471" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M471" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="P471" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="Q471" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="R471" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>18</v>
       </c>
       <c r="C472" t="s">
         <v>68</v>
       </c>
       <c r="E472" t="s">
         <v>121</v>
       </c>
       <c r="F472" t="s">
         <v>129</v>
       </c>
       <c r="G472" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="H472" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="I472" t="s">
         <v>63</v>
       </c>
       <c r="J472" t="s">
         <v>25</v>
       </c>
       <c r="K472" t="s">
         <v>26</v>
       </c>
       <c r="L472" t="s">
         <v>55</v>
       </c>
       <c r="M472" t="s">
         <v>125</v>
       </c>
       <c r="P472" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="Q472" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="R472" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>18</v>
       </c>
       <c r="C473" t="s">
         <v>68</v>
       </c>
       <c r="E473" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F473" t="s">
         <v>104</v>
       </c>
       <c r="G473" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="J473" t="s">
         <v>78</v>
       </c>
       <c r="L473" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M473" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="P473" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="Q473" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="R473" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>