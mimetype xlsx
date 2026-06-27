--- v4 (2026-06-06)
+++ v5 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1274">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -143,81 +143,81 @@
   <si>
     <t>Passed In - Reserve: $350,000</t>
   </si>
   <si>
     <t>Stables 55-58</t>
   </si>
   <si>
     <t>Tivaci</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Widden Stud, Widden Valley</t>
   </si>
   <si>
     <t>Farnan</t>
   </si>
   <si>
     <t>One More Tequila</t>
   </si>
   <si>
     <t>Sheamus Mills Bloodstock Pty Ltd (FBAA)</t>
   </si>
   <si>
-    <t>ACT</t>
+    <t>VIC</t>
   </si>
   <si>
     <t>$200,000</t>
   </si>
   <si>
     <t>Barn J</t>
   </si>
   <si>
     <t>Stables 17-19,29-36,45-48, Barn K Stables 2-15</t>
   </si>
   <si>
     <t>Onemorenomore</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Segenhoe Stud, Aberdeen</t>
   </si>
   <si>
     <t>Snitzel</t>
   </si>
   <si>
     <t>Oregon's Day</t>
   </si>
   <si>
     <t>Dean Hawthorne Bloodstock (BAFNZ)</t>
   </si>
   <si>
-    <t>VIC</t>
+    <t>NEW ZEALAND</t>
   </si>
   <si>
     <t>$250,000</t>
   </si>
   <si>
     <t>Barn C</t>
   </si>
   <si>
     <t>Stables 17-20,29-36,45-52,62-64</t>
   </si>
   <si>
     <t>Domesday</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>Twin Hills Stud, Cootamundra</t>
   </si>
   <si>
     <t>St Mark's Basilica (FR)</t>
   </si>
   <si>
     <t>Oria</t>
   </si>
@@ -443,2282 +443,2273 @@
   <si>
     <t>Personal</t>
   </si>
   <si>
     <t>Chris Waller Racing / Mulcaster Bloodstock</t>
   </si>
   <si>
     <t>$620,000</t>
   </si>
   <si>
     <t>Fastnet Rock</t>
   </si>
   <si>
     <t>2024-09-17</t>
   </si>
   <si>
     <t>Hellbent</t>
   </si>
   <si>
     <t>Pierro Moss</t>
   </si>
   <si>
     <t>Woburn Farm</t>
   </si>
   <si>
+    <t>2024-09-09</t>
+  </si>
+  <si>
+    <t>Ch.</t>
+  </si>
+  <si>
+    <t>Sledmere Stud, Scone</t>
+  </si>
+  <si>
+    <t>Anamoe</t>
+  </si>
+  <si>
+    <t>Pin Me Up (NZ)</t>
+  </si>
+  <si>
+    <t>Sutton Racing / B Rogers / McKeever Bloodstock</t>
+  </si>
+  <si>
+    <t>$575,000</t>
+  </si>
+  <si>
+    <t>Stables 38-44,54-60,66-79</t>
+  </si>
+  <si>
+    <t>Pins</t>
+  </si>
+  <si>
+    <t>2024-08-25</t>
+  </si>
+  <si>
+    <t>Gr.</t>
+  </si>
+  <si>
+    <t>Vinery Stud, Scone</t>
+  </si>
+  <si>
+    <t>Pinocchio</t>
+  </si>
+  <si>
+    <t>Ridgmont Fillies Partnership / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$650,000</t>
+  </si>
+  <si>
+    <t>Stables 17-19,30-36</t>
+  </si>
+  <si>
+    <t>Encosta de Lago</t>
+  </si>
+  <si>
+    <t>2024-10-28</t>
+  </si>
+  <si>
+    <t>Piping Hot</t>
+  </si>
+  <si>
+    <t>More Than Ready</t>
+  </si>
+  <si>
+    <t>2024-08-28</t>
+  </si>
+  <si>
+    <t>Cressfield, Scone</t>
+  </si>
+  <si>
+    <t>Pippie</t>
+  </si>
+  <si>
+    <t>China Horse Club / Newgate Bloodstock &amp; Partners</t>
+  </si>
+  <si>
+    <t>$1,350,000</t>
+  </si>
+  <si>
+    <t>Stables 57-61</t>
+  </si>
+  <si>
+    <t>Written Tycoon</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>Pittsburgh Flyer</t>
+  </si>
+  <si>
+    <t>Street Cry</t>
+  </si>
+  <si>
+    <t>Toronado (IRE)</t>
+  </si>
+  <si>
+    <t>Polska</t>
+  </si>
+  <si>
+    <t>Gai Waterhouse &amp; Adrian Bott / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>VOBIS Silver &amp; VOBIS Sires</t>
+  </si>
+  <si>
+    <t>Lime Country Thoroughbreds, Blandford</t>
+  </si>
+  <si>
+    <t>Too Darn Hot (GB)</t>
+  </si>
+  <si>
+    <t>Portrait of a Lady (USA)</t>
+  </si>
+  <si>
+    <t>Ciaron Maher Bloodstock</t>
+  </si>
+  <si>
+    <t>$320,000</t>
+  </si>
+  <si>
+    <t>Barn D</t>
+  </si>
+  <si>
+    <t>Stables 57-59,70-74</t>
+  </si>
+  <si>
+    <t>A.P. Indy</t>
+  </si>
+  <si>
+    <t>Positive Peace</t>
+  </si>
+  <si>
+    <t>$440,000</t>
+  </si>
+  <si>
+    <t>Stratum</t>
+  </si>
+  <si>
+    <t>2024-11-13</t>
+  </si>
+  <si>
+    <t>Yes Yes Yes</t>
+  </si>
+  <si>
+    <t>Pretty Amazing</t>
+  </si>
+  <si>
+    <t>Cannon Hayes / Goldfront Farm</t>
+  </si>
+  <si>
+    <t>Extreme Choice</t>
+  </si>
+  <si>
+    <t>Pretty Brazen</t>
+  </si>
+  <si>
+    <t>T Magnier</t>
+  </si>
+  <si>
+    <t>$3,000,000</t>
+  </si>
+  <si>
+    <t>Brazen Beau</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>Waikato Stud, Matamata, NZ</t>
+  </si>
+  <si>
+    <t>Ardrossan</t>
+  </si>
+  <si>
+    <t>Pretty Good (NZ)</t>
+  </si>
+  <si>
+    <t>Stables 65,66,78-80</t>
+  </si>
+  <si>
+    <t>2024-08-09</t>
+  </si>
+  <si>
+    <t>Pretty in Pink</t>
+  </si>
+  <si>
+    <t>MG Price Racing &amp; Breeding Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sebring</t>
+  </si>
+  <si>
+    <t>2024-09-05</t>
+  </si>
+  <si>
+    <t>Princess Posh</t>
+  </si>
+  <si>
+    <t>Lees Racing / Bahen Bloodstock</t>
+  </si>
+  <si>
+    <t>$280,000</t>
+  </si>
+  <si>
+    <t>Canford Cliffs</t>
+  </si>
+  <si>
+    <t>2024-08-14</t>
+  </si>
+  <si>
+    <t>Newhaven Park, Boorowa</t>
+  </si>
+  <si>
+    <t>Dundeel (NZ)</t>
+  </si>
+  <si>
+    <t>Protea</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $250,000</t>
+  </si>
+  <si>
+    <t>Stables 28-32,33-36,46-48</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>Tyreel Stud, Agnes Banks</t>
+  </si>
+  <si>
+    <t>Pure Class (NZ)</t>
+  </si>
+  <si>
+    <t>Portelli Racing</t>
+  </si>
+  <si>
+    <t>$70,000</t>
+  </si>
+  <si>
+    <t>Stables 38-44</t>
+  </si>
+  <si>
+    <t>Ocean Park</t>
+  </si>
+  <si>
+    <t>2024-10-26</t>
+  </si>
+  <si>
+    <t>Little Avondale Stud, Masterton, NZ</t>
+  </si>
+  <si>
+    <t>Proisir</t>
+  </si>
+  <si>
+    <t>Pure Incanto (NZ)</t>
+  </si>
+  <si>
+    <t>China Horse Club</t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Stables 78-80</t>
+  </si>
+  <si>
+    <t>Per Incanto</t>
+  </si>
+  <si>
+    <t>2024-09-16</t>
+  </si>
+  <si>
+    <t>Quality Response (USA)</t>
+  </si>
+  <si>
+    <t>$875,000</t>
+  </si>
+  <si>
+    <t>Quality Road</t>
+  </si>
+  <si>
+    <t>2024-09-15</t>
+  </si>
+  <si>
+    <t>Grenville Stud, Whitemore, Tas</t>
+  </si>
+  <si>
+    <t>Wootton Bassett (GB)</t>
+  </si>
+  <si>
+    <t>Queen la Diva</t>
+  </si>
+  <si>
+    <t>$380,000</t>
+  </si>
+  <si>
+    <t>Stables 81-84</t>
+  </si>
+  <si>
+    <t>Snippetson</t>
+  </si>
+  <si>
+    <t>2024-08-22</t>
+  </si>
+  <si>
+    <t>BOBS Eligible, VOBIS Silver</t>
+  </si>
+  <si>
+    <t>Super Seth</t>
+  </si>
+  <si>
+    <t>Queen Leonora (NZ)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $240,000</t>
+  </si>
+  <si>
+    <t>2024-09-21</t>
+  </si>
+  <si>
+    <t>Quintessa</t>
+  </si>
+  <si>
+    <t>Stephen Marsh Racing / Dylan Johnson Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>Ultra Thoroughbreds, Willowmavin, Vic</t>
+  </si>
+  <si>
+    <t>Rain Cloud</t>
+  </si>
+  <si>
+    <t>Stables 73-75</t>
+  </si>
+  <si>
+    <t>2024-08-19</t>
+  </si>
+  <si>
+    <t>VOBIS Sires</t>
+  </si>
+  <si>
+    <t>Raison d'Etre</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $100,000</t>
+  </si>
+  <si>
+    <t>Exceed and Excel</t>
+  </si>
+  <si>
+    <t>2024-10-05</t>
+  </si>
+  <si>
+    <t>Siyouni (FR)</t>
+  </si>
+  <si>
+    <t>Rasmiya (IRE)</t>
+  </si>
+  <si>
+    <t>Vahala Racing / SM &amp; KB Bloodstock</t>
+  </si>
+  <si>
+    <t>$500,000</t>
+  </si>
+  <si>
+    <t>Galileo</t>
+  </si>
+  <si>
+    <t>Ravi</t>
+  </si>
+  <si>
+    <t>$750,000</t>
+  </si>
+  <si>
+    <t>Redoute's Choice</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>Arrowfield Stud, Scone</t>
+  </si>
+  <si>
+    <t>Maurice (JPN)</t>
+  </si>
+  <si>
+    <t>Re Edit</t>
+  </si>
+  <si>
+    <t>$360,000</t>
+  </si>
+  <si>
+    <t>Big Barn, Barn B</t>
+  </si>
+  <si>
+    <t>Stables 28-72</t>
+  </si>
+  <si>
+    <t>Camelot</t>
+  </si>
+  <si>
+    <t>2024-08-07</t>
+  </si>
+  <si>
+    <t>Highgrove Stud, Darling Downs, Qld</t>
+  </si>
+  <si>
+    <t>Really Discreet</t>
+  </si>
+  <si>
+    <t>St. Kilda Lodge / Woburn Farm</t>
+  </si>
+  <si>
+    <t>Stables 70-72</t>
+  </si>
+  <si>
+    <t>Helmet</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>Response</t>
+  </si>
+  <si>
+    <t>Neil Jenkinson Pty Ltd (FBAA)</t>
+  </si>
+  <si>
+    <t>$850,000</t>
+  </si>
+  <si>
+    <t>Charge Forward</t>
+  </si>
+  <si>
+    <t>2024-10-06</t>
+  </si>
+  <si>
+    <t>Rhaenys</t>
+  </si>
+  <si>
+    <t>2024-10-12</t>
+  </si>
+  <si>
+    <t>Longwood Thoroughbred Farm, Longwood East, Vic</t>
+  </si>
+  <si>
+    <t>Ripper Rita</t>
+  </si>
+  <si>
+    <t>Baystone / Malua</t>
+  </si>
+  <si>
+    <t>Stables 84-88</t>
+  </si>
+  <si>
+    <t>Street Boss</t>
+  </si>
+  <si>
+    <t>Romantic Affair</t>
+  </si>
+  <si>
+    <t>Snowden Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$270,000</t>
+  </si>
+  <si>
+    <t>Romantic Lady (NZ)</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Rose of Mulan</t>
+  </si>
+  <si>
+    <t>Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Alma Vale Thoroughbreds, Scone</t>
+  </si>
+  <si>
+    <t>Roselyne (FR)</t>
+  </si>
+  <si>
+    <t>Equine Holdings</t>
+  </si>
+  <si>
+    <t>$525,000</t>
+  </si>
+  <si>
+    <t>Stables 19,31,32</t>
+  </si>
+  <si>
+    <t>Dariyan</t>
+  </si>
+  <si>
+    <t>2024-09-06</t>
+  </si>
+  <si>
+    <t>Rosie Rocket</t>
+  </si>
+  <si>
+    <t>MyRacehorse / MG Price Racing &amp; Breeding Pty Ltd / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Blackfriars</t>
+  </si>
+  <si>
+    <t>2024-08-30</t>
+  </si>
+  <si>
+    <t>BOBS Eligible, Westspeed</t>
+  </si>
+  <si>
+    <t>Rotator</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $200,000</t>
+  </si>
+  <si>
+    <t>Lucky Vega (IRE)</t>
+  </si>
+  <si>
+    <t>Rowsthorn</t>
+  </si>
+  <si>
+    <t>Mulberry Racing</t>
+  </si>
+  <si>
+    <t>$260,000</t>
+  </si>
+  <si>
+    <t>2024-09-04</t>
+  </si>
+  <si>
+    <t>Torryburn Stud, Torryburn</t>
+  </si>
+  <si>
+    <t>Harry Angel (IRE)</t>
+  </si>
+  <si>
+    <t>Royal Canford (IRE)</t>
+  </si>
+  <si>
+    <t>R Yiu</t>
+  </si>
+  <si>
+    <t>HONG KONG</t>
+  </si>
+  <si>
+    <t>Barn H</t>
+  </si>
+  <si>
+    <t>Stables 17-21,30</t>
+  </si>
+  <si>
+    <t>Russian Camilla (IRE)</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing</t>
+  </si>
+  <si>
+    <t>Ruud Awakening</t>
+  </si>
+  <si>
+    <t>Bernardini</t>
+  </si>
+  <si>
+    <t>Jamieson Park, Mercer, NZ</t>
+  </si>
+  <si>
+    <t>Sacred Charm</t>
+  </si>
+  <si>
+    <t>Stables 71,72</t>
+  </si>
+  <si>
+    <t>2024-08-17</t>
+  </si>
+  <si>
+    <t>Br. or Blk.</t>
+  </si>
+  <si>
+    <t>Lyndhurst Farm, Cambridge, NZ</t>
+  </si>
+  <si>
+    <t>Capitalist</t>
+  </si>
+  <si>
+    <t>Sacred Lass (NZ)</t>
+  </si>
+  <si>
+    <t>Hong Kong Jockey Club</t>
+  </si>
+  <si>
+    <t>Stables 26-28,39-41</t>
+  </si>
+  <si>
+    <t>Sacred Falls</t>
+  </si>
+  <si>
+    <t>2024-09-07</t>
+  </si>
+  <si>
+    <t>Bivouac</t>
+  </si>
+  <si>
+    <t>Salamanders</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asian Bloodstock Services </t>
+  </si>
+  <si>
+    <t>Animal Kingdom</t>
+  </si>
+  <si>
+    <t>Middlebrook Valley Lodge, Scone</t>
+  </si>
+  <si>
+    <t>Stay Inside</t>
+  </si>
+  <si>
+    <t>Salem (FR)</t>
+  </si>
+  <si>
+    <t>Sceptre Bloodstock</t>
+  </si>
+  <si>
+    <t>$340,000</t>
+  </si>
+  <si>
+    <t>Stable 79</t>
+  </si>
+  <si>
+    <t>Sea the Stars</t>
+  </si>
+  <si>
+    <t>2024-08-27</t>
+  </si>
+  <si>
+    <t>Glenlogan Park, Innisplain, Qld</t>
+  </si>
+  <si>
+    <t>Saltoree</t>
+  </si>
+  <si>
+    <t>Lindsay Park Racing / Dean Hawthorne Bloodstock (BAFNZ)</t>
+  </si>
+  <si>
+    <t>2024-09-10</t>
+  </si>
+  <si>
+    <t>Ole Kirk</t>
+  </si>
+  <si>
+    <t>Sanaya</t>
+  </si>
+  <si>
+    <t>Ciaron Maher Bloodstock / Stallion Match / Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>2024-08-20</t>
+  </si>
+  <si>
+    <t>Milburn Creek, Wildes Meadow</t>
+  </si>
+  <si>
+    <t>Starspangledbanner</t>
+  </si>
+  <si>
+    <t>Saratoga Treasure (USA)</t>
+  </si>
+  <si>
+    <t>$450,000</t>
+  </si>
+  <si>
+    <t>Stables 37-45</t>
+  </si>
+  <si>
+    <t>Treasure Beach</t>
+  </si>
+  <si>
+    <t>Sarraqa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR Thoroughbreds </t>
+  </si>
+  <si>
+    <t>Savaria (NZ)</t>
+  </si>
+  <si>
+    <t>OTI Management Pty Ltd / Anthony &amp; Sam Freedman Racing</t>
+  </si>
+  <si>
+    <t>$160,000</t>
+  </si>
+  <si>
+    <t>Willow Park Stud, Scone</t>
+  </si>
+  <si>
+    <t>Savourer</t>
+  </si>
+  <si>
+    <t>$275,000</t>
+  </si>
+  <si>
+    <t>Stables 49-53,62-64</t>
+  </si>
+  <si>
+    <t>Savvy Coup (NZ)</t>
+  </si>
+  <si>
+    <t>J Wheeler</t>
+  </si>
+  <si>
+    <t>$220,000</t>
+  </si>
+  <si>
+    <t>Kulani Park, Goulburn Weir, Vic</t>
+  </si>
+  <si>
+    <t>Pierata</t>
+  </si>
+  <si>
+    <t>Sboog</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $280,000</t>
+  </si>
+  <si>
+    <t>Stables 53-59</t>
+  </si>
+  <si>
+    <t>Scarlet Billows</t>
+  </si>
+  <si>
+    <t>2024-10-24</t>
+  </si>
+  <si>
+    <t>The Autumn Sun</t>
+  </si>
+  <si>
+    <t>Scarlet Dream</t>
+  </si>
+  <si>
+    <t>Seattle Dancer</t>
+  </si>
+  <si>
+    <t>2024-11-03</t>
+  </si>
+  <si>
+    <t>Second Time Lucky (NZ)</t>
+  </si>
+  <si>
+    <t>$900,000</t>
+  </si>
+  <si>
+    <t>Any Suggestion</t>
+  </si>
+  <si>
+    <t>Secret Agenda</t>
+  </si>
+  <si>
+    <t>Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>2024-10-13</t>
+  </si>
+  <si>
+    <t>Secret Success</t>
+  </si>
+  <si>
+    <t>Lucky Owners Pty Ltd</t>
+  </si>
+  <si>
+    <t>$430,000</t>
+  </si>
+  <si>
+    <t>Lonhro</t>
+  </si>
+  <si>
+    <t>Racing Rewards SA, VOBIS Sires</t>
+  </si>
+  <si>
+    <t>Trapeze Artist</t>
+  </si>
+  <si>
+    <t>Secret Venture</t>
+  </si>
+  <si>
+    <t>Husson</t>
+  </si>
+  <si>
+    <t>Raheen Stud, Warwick, Qld</t>
+  </si>
+  <si>
+    <t>See Marie</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $300,000</t>
+  </si>
+  <si>
+    <t>Stable 68</t>
+  </si>
+  <si>
+    <t>Seemingly Discreet</t>
+  </si>
+  <si>
+    <t>Sepoy</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>Sekiyama</t>
+  </si>
+  <si>
+    <t>2024-10-27</t>
+  </si>
+  <si>
+    <t>Sense of Hite (NZ)</t>
+  </si>
+  <si>
+    <t>K Oka</t>
+  </si>
+  <si>
+    <t>JAPAN</t>
+  </si>
+  <si>
+    <t>Street Sense</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>September Run</t>
+  </si>
+  <si>
+    <t>Gai Waterhouse &amp; Adrian Bott / Kestrel Thoroughbreds / Brad McCarthy Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>Amarina Farm, Denman</t>
+  </si>
+  <si>
+    <t>Seracena</t>
+  </si>
+  <si>
+    <t>Magus Equine</t>
+  </si>
+  <si>
+    <t>Stables 65-67,77-80</t>
+  </si>
+  <si>
+    <t>So You Think</t>
+  </si>
+  <si>
+    <t>Seradess</t>
+  </si>
+  <si>
+    <t>Astern</t>
+  </si>
+  <si>
+    <t>Serena Bay</t>
+  </si>
+  <si>
+    <t>KPW Bloodstock</t>
+  </si>
+  <si>
+    <t>North Bloodstock, Scone</t>
+  </si>
+  <si>
+    <t>Serene Majesty</t>
+  </si>
+  <si>
+    <t>David Skelly / BMD Bloodstock / Ed Stapleton</t>
+  </si>
+  <si>
+    <t>$150,000</t>
+  </si>
+  <si>
+    <t>Stables 1-15</t>
+  </si>
+  <si>
+    <t>2024-10-02</t>
+  </si>
+  <si>
+    <t>Seventhchic</t>
+  </si>
+  <si>
+    <t>$560,000</t>
+  </si>
+  <si>
+    <t>Seventh Reason</t>
+  </si>
+  <si>
+    <t>2024-11-06</t>
+  </si>
+  <si>
+    <t>Shades of Rose</t>
+  </si>
+  <si>
+    <t>Proven Thoroughbreds / Pride Racing</t>
+  </si>
+  <si>
+    <t>Rubick</t>
+  </si>
+  <si>
+    <t>2024-08-15</t>
+  </si>
+  <si>
+    <t>She's So Special (USA)</t>
+  </si>
+  <si>
+    <t>James Harron Bloodstock Colt Partnership / Tony Fung Colts</t>
+  </si>
+  <si>
+    <t>Hard Spun</t>
+  </si>
+  <si>
+    <t>Alabama Express</t>
+  </si>
+  <si>
+    <t>Sheeza Belter</t>
+  </si>
+  <si>
+    <t>Chris Waller Racing / Ridgmont / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$625,000</t>
+  </si>
+  <si>
+    <t>Gold Standard</t>
+  </si>
+  <si>
+    <t>2024-10-11</t>
+  </si>
+  <si>
+    <t>Sheezdashing</t>
+  </si>
+  <si>
+    <t>Kia Ora Stud Pty Limited</t>
+  </si>
+  <si>
+    <t>Myboycharlie</t>
+  </si>
+  <si>
+    <t>Shoals</t>
+  </si>
+  <si>
+    <t>The Flying Dutchmen</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>Showbeel (NZ)</t>
+  </si>
+  <si>
+    <t>O'Shea-Charlton Racing / James Bester Bloodstock / McKeever Bloodstock /  Catheryne Bruggeman &amp; Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-10-23</t>
+  </si>
+  <si>
+    <t>Corumbene Stud, Scone</t>
+  </si>
+  <si>
+    <t>Showoroses (NZ)</t>
+  </si>
+  <si>
+    <t>KB Bloodstock</t>
+  </si>
+  <si>
+    <t>Stables 79,80</t>
+  </si>
+  <si>
+    <t>Showcasing</t>
+  </si>
+  <si>
+    <t>2024-09-03</t>
+  </si>
+  <si>
+    <t>Sienna Lady (IRE)</t>
+  </si>
+  <si>
+    <t>Monarch Racing / Catheryne Bruggeman &amp; Paul Moroney Bloodstock</t>
+  </si>
+  <si>
+    <t>$140,000</t>
+  </si>
+  <si>
+    <t>Lope de Vega</t>
+  </si>
+  <si>
+    <t>BOBS Eligible, Racing Rewards SA</t>
+  </si>
+  <si>
+    <t>Sierra (JPN)</t>
+  </si>
+  <si>
+    <t>B2B Thoroughbreds / Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>Orfevre</t>
+  </si>
+  <si>
+    <t>Sierra Sue (NZ)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $400,000</t>
+  </si>
+  <si>
+    <t>Darci Brahma</t>
+  </si>
+  <si>
+    <t>Staphanos (JPN)</t>
+  </si>
+  <si>
+    <t>Signora Nera (NZ)</t>
+  </si>
+  <si>
+    <t>Sparta Racing</t>
+  </si>
+  <si>
+    <t>$190,000</t>
+  </si>
+  <si>
+    <t>Sweynesse</t>
+  </si>
+  <si>
+    <t>Frankel (GB)</t>
+  </si>
+  <si>
+    <t>Silent Sovereign</t>
+  </si>
+  <si>
+    <t>Wattle Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Dalakhani</t>
+  </si>
+  <si>
+    <t>Silent Surround</t>
+  </si>
+  <si>
+    <t>Niki O'Shea Racing</t>
+  </si>
+  <si>
+    <t>$120,000</t>
+  </si>
+  <si>
+    <t>Face Value</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>Simannka (IRE)</t>
+  </si>
+  <si>
+    <t>Mastercraftsman</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>Wentwood Grange, Cambridge, NZ</t>
+  </si>
+  <si>
+    <t>Sinaloa</t>
+  </si>
+  <si>
+    <t>Prima Park / Bevan Smith Bloodstock</t>
+  </si>
+  <si>
+    <t>Stables 65-68</t>
+  </si>
+  <si>
+    <t>Singing Sword</t>
+  </si>
+  <si>
+    <t>Single Sapphire</t>
+  </si>
+  <si>
+    <t>2024-08-03</t>
+  </si>
+  <si>
+    <t>Single Soul (GB)</t>
+  </si>
+  <si>
+    <t>Dubawi</t>
+  </si>
+  <si>
+    <t>Fairview Park Stud, Grose Wold</t>
+  </si>
+  <si>
+    <t>Street Boss (USA)</t>
+  </si>
+  <si>
+    <t>Siwa Lady</t>
+  </si>
+  <si>
+    <t>$290,000</t>
+  </si>
+  <si>
+    <t>Stables 66-68,78</t>
+  </si>
+  <si>
+    <t>Gonski</t>
+  </si>
+  <si>
+    <t>Skagerrak</t>
+  </si>
+  <si>
+    <t>Dawn Approach</t>
+  </si>
+  <si>
+    <t>Slave to Love (NZ)</t>
+  </si>
+  <si>
+    <t>Moody Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sleek Lynx (GB)</t>
+  </si>
+  <si>
+    <t>2024-08-24</t>
+  </si>
+  <si>
+    <t>Slots</t>
+  </si>
+  <si>
+    <t>Casino Prince</t>
+  </si>
+  <si>
+    <t>Smirnova</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>Snogging</t>
+  </si>
+  <si>
+    <t>Soffika (IRE)</t>
+  </si>
+  <si>
+    <t>Zoffany</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>Davali Thoroughbreds, Luskintyre</t>
+  </si>
+  <si>
+    <t>Sofie's Gold Class</t>
+  </si>
+  <si>
+    <t>Stables 73-76</t>
+  </si>
+  <si>
+    <t>Written By</t>
+  </si>
+  <si>
+    <t>Solar Kitty</t>
+  </si>
+  <si>
+    <t>Liam Howley Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$350,000</t>
+  </si>
+  <si>
+    <t>Northern Meteor</t>
+  </si>
+  <si>
+    <t>Something Silver</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $120,000</t>
+  </si>
+  <si>
+    <t>Soriano (NZ)</t>
+  </si>
+  <si>
+    <t>2024-10-30</t>
+  </si>
+  <si>
+    <t>Soul Purpose</t>
+  </si>
+  <si>
+    <t>2024-08-23</t>
+  </si>
+  <si>
+    <t>Spanish Whisper</t>
+  </si>
+  <si>
+    <t>Bahen Bloodstock Ltd</t>
+  </si>
+  <si>
+    <t>2024-11-05</t>
+  </si>
+  <si>
+    <t>Speak Fondly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shane McGrath Bloodstock / Clinton McDonald Racing </t>
+  </si>
+  <si>
+    <t>$1,800,000</t>
+  </si>
+  <si>
+    <t>Spectacle</t>
+  </si>
+  <si>
+    <t>Sutton Racing / B Rogers</t>
+  </si>
+  <si>
+    <t>Teofilo</t>
+  </si>
+  <si>
+    <t>Speedboat</t>
+  </si>
+  <si>
+    <t>Commands</t>
+  </si>
+  <si>
+    <t>Star Rockette (IRE)</t>
+  </si>
+  <si>
+    <t>Starelle</t>
+  </si>
+  <si>
+    <t>Starvoia</t>
+  </si>
+  <si>
+    <t>Starcraft</t>
+  </si>
+  <si>
+    <t>2024-10-14</t>
+  </si>
+  <si>
+    <t>Stay With Me</t>
+  </si>
+  <si>
+    <t>ARJB Consulting / de Burgh Equine</t>
+  </si>
+  <si>
+    <t>Still a Star</t>
+  </si>
+  <si>
+    <t>$480,000</t>
+  </si>
+  <si>
+    <t>Toronado</t>
+  </si>
+  <si>
+    <t>Sugar Hill</t>
+  </si>
+  <si>
+    <t>MyRacehorse / Bjorn Baker Racing / Clarke Bloodstock (FBAA) / Belmont Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Hinchinbrook</t>
+  </si>
+  <si>
+    <t>Summer Sham</t>
+  </si>
+  <si>
+    <t>2024-08-29</t>
+  </si>
+  <si>
+    <t>Summerland (GB)</t>
+  </si>
+  <si>
+    <t>2024-07-21</t>
+  </si>
+  <si>
+    <t>Sunlight</t>
+  </si>
+  <si>
+    <t>Sunlit</t>
+  </si>
+  <si>
+    <t>Super Cash</t>
+  </si>
+  <si>
+    <t>$370,000</t>
+  </si>
+  <si>
+    <t>Super Too</t>
+  </si>
+  <si>
+    <t>Go Bloodstock / Michael Freedman / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$460,000</t>
+  </si>
+  <si>
+    <t>Sweet Scandal</t>
+  </si>
+  <si>
+    <t>T Yeung</t>
+  </si>
+  <si>
     <t>KOWLOON</t>
   </si>
   <si>
-    <t>2024-09-09</t>
-[...1223 lines deleted...]
-    <t>Speak Fondly</t>
+    <t>Sweet Sherry</t>
+  </si>
+  <si>
+    <t>$1,700,000</t>
+  </si>
+  <si>
+    <t>Bel Esprit</t>
+  </si>
+  <si>
+    <t>Sweetest Thing (IRE)</t>
+  </si>
+  <si>
+    <t>Rosemont Stud Pty Ltd</t>
+  </si>
+  <si>
+    <t>Sword of Light</t>
+  </si>
+  <si>
+    <t>Yulong Investments / Gai Waterhouse &amp; Adrian Bott Racing / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
+    <t>Tamahere (FR)</t>
+  </si>
+  <si>
+    <t>Wootton Bassett</t>
+  </si>
+  <si>
+    <t>2024-09-19</t>
+  </si>
+  <si>
+    <t>Tap This</t>
+  </si>
+  <si>
+    <t>$475,000</t>
+  </si>
+  <si>
+    <t>Tapit</t>
+  </si>
+  <si>
+    <t>Taraayef</t>
+  </si>
+  <si>
+    <t>YLP Racing</t>
+  </si>
+  <si>
+    <t>2024-09-28</t>
+  </si>
+  <si>
+    <t>Tattooist</t>
+  </si>
+  <si>
+    <t>T Licastro</t>
+  </si>
+  <si>
+    <t>$90,000</t>
+  </si>
+  <si>
+    <t>Tears for Odessa</t>
+  </si>
+  <si>
+    <t>Matthew C Smith Racing Pty Limited</t>
+  </si>
+  <si>
+    <t>$130,000</t>
+  </si>
+  <si>
+    <t>Russian Revolution</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>Tears of Jupiter</t>
+  </si>
+  <si>
+    <t>Tempt Me Not</t>
+  </si>
+  <si>
+    <t>Strategic Maneuver</t>
+  </si>
+  <si>
+    <t>2024-10-22</t>
+  </si>
+  <si>
+    <t>Temptacion</t>
+  </si>
+  <si>
+    <t>Belmont Bloodstock Agency (FBAA)</t>
+  </si>
+  <si>
+    <t>All Too Hard</t>
+  </si>
+  <si>
+    <t>Tenacious (JPN)</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing / Andrew Williams Bloodstock</t>
+  </si>
+  <si>
+    <t>King Kamehameha</t>
+  </si>
+  <si>
+    <t>Thai Noon (IRE)</t>
+  </si>
+  <si>
+    <t>Dansili</t>
+  </si>
+  <si>
+    <t>2024-08-16</t>
+  </si>
+  <si>
+    <t>The Actuary</t>
+  </si>
+  <si>
+    <t>The King's Widow</t>
+  </si>
+  <si>
+    <t>Australian Bloodstock / Kris Lees Racing</t>
+  </si>
+  <si>
+    <t>$425,000</t>
+  </si>
+  <si>
+    <t>Fernrigg Farm, Denman</t>
+  </si>
+  <si>
+    <t>Pinatubo (IRE)</t>
+  </si>
+  <si>
+    <t>The Muses</t>
+  </si>
+  <si>
+    <t>Blueblood Thoroughbreds</t>
+  </si>
+  <si>
+    <t>Stables 81,82</t>
+  </si>
+  <si>
+    <t>The Pinnacle</t>
+  </si>
+  <si>
+    <t>Threeood</t>
+  </si>
+  <si>
+    <t>EA &amp; WA Huglin / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Star Witness</t>
+  </si>
+  <si>
+    <t>Tickle Me Scarlett</t>
+  </si>
+  <si>
+    <t>Dalziel Bloodstock / Moody Racing</t>
+  </si>
+  <si>
+    <t>Tides</t>
+  </si>
+  <si>
+    <t>Time Awaits</t>
+  </si>
+  <si>
+    <t>Aramco Racing / Rick Connolly Bloodstock / Chris Waller Racing / Mulcaster Bloodstock</t>
+  </si>
+  <si>
+    <t>$550,000</t>
+  </si>
+  <si>
+    <t>Nicconi</t>
+  </si>
+  <si>
+    <t>Timeless Choice</t>
+  </si>
+  <si>
+    <t>Richard &amp; Chantelle Jolly Racing</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>Tinge</t>
+  </si>
+  <si>
+    <t>Shamardal</t>
+  </si>
+  <si>
+    <t>Too Good Too Hard</t>
+  </si>
+  <si>
+    <t>Bjorn Baker Racing / Clarke Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>2024-09-11</t>
+  </si>
+  <si>
+    <t>Hitotsu</t>
+  </si>
+  <si>
+    <t>Top Cuban</t>
+  </si>
+  <si>
+    <t>G Eurell</t>
+  </si>
+  <si>
+    <t>Anabaa</t>
+  </si>
+  <si>
+    <t>2024-10-16</t>
+  </si>
+  <si>
+    <t>Torvill</t>
+  </si>
+  <si>
+    <t>The Lofty Thoroughbreds Group Pty Ltd / Alex Rae Racing</t>
+  </si>
+  <si>
+    <t>Toryjoy</t>
+  </si>
+  <si>
+    <t>Ruddy Racing / Liam Ruddy Bloodstock</t>
+  </si>
+  <si>
+    <t>$110,000</t>
+  </si>
+  <si>
+    <t>2024-10-31</t>
+  </si>
+  <si>
+    <t>Travelling Light (NZ)</t>
+  </si>
+  <si>
+    <t>El Roca</t>
+  </si>
+  <si>
+    <t>Treppes</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $600,000</t>
+  </si>
+  <si>
+    <t>Trevi Dreams (NZ)</t>
+  </si>
+  <si>
+    <t>Hawkes Racing</t>
+  </si>
+  <si>
+    <t>$240,000</t>
+  </si>
+  <si>
+    <t>Tuscan Queen (CAN)</t>
+  </si>
+  <si>
+    <t>2024-07-26</t>
+  </si>
+  <si>
+    <t>Tuudelu</t>
+  </si>
+  <si>
+    <t>Dundeel</t>
+  </si>
+  <si>
+    <t>Twinkle (IRE)</t>
+  </si>
+  <si>
+    <t>Twinkle Toes (IRE)</t>
+  </si>
+  <si>
+    <t>Danehill</t>
+  </si>
+  <si>
+    <t>Unforgotten</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>Valalie</t>
+  </si>
+  <si>
+    <t>Veranskova</t>
+  </si>
+  <si>
+    <t>2024-08-12</t>
+  </si>
+  <si>
+    <t>Blue Point (IRE)</t>
+  </si>
+  <si>
+    <t>Via Napoli</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>Victoria Quay</t>
+  </si>
+  <si>
+    <t>$1,300,000</t>
+  </si>
+  <si>
+    <t>Diatonic (JPN)</t>
+  </si>
+  <si>
+    <t>Viddora</t>
+  </si>
+  <si>
+    <t>Vienna Romance</t>
+  </si>
+  <si>
+    <t>Duporth</t>
+  </si>
+  <si>
+    <t>Vinicunca</t>
+  </si>
+  <si>
+    <t>Joseph &amp; Jones Racing</t>
+  </si>
+  <si>
+    <t>$60,000</t>
+  </si>
+  <si>
+    <t>Vintage Harvest</t>
+  </si>
+  <si>
+    <t>Malua Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Gun Runner (USA)</t>
+  </si>
+  <si>
+    <t>Violenza (USA)</t>
+  </si>
+  <si>
+    <t>J Fung</t>
+  </si>
+  <si>
+    <t>Violence</t>
+  </si>
+  <si>
+    <t>Volpe Veloce</t>
+  </si>
+  <si>
+    <t>Gelagotis Racing / James Bester Bloodstock</t>
+  </si>
+  <si>
+    <t>Foxwedge</t>
+  </si>
+  <si>
+    <t>Riversdale Farm, Scone</t>
+  </si>
+  <si>
+    <t>Wahng Wah</t>
+  </si>
+  <si>
+    <t>Stables 31,32</t>
+  </si>
+  <si>
+    <t>2024-11-14</t>
+  </si>
+  <si>
+    <t>Zousain</t>
+  </si>
+  <si>
+    <t>Wake Up (GER)</t>
+  </si>
+  <si>
+    <t>Soldier of Fortune</t>
+  </si>
+  <si>
+    <t>Warm Smile (GB)</t>
+  </si>
+  <si>
+    <t>Warranty</t>
+  </si>
+  <si>
+    <t>Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$420,000</t>
+  </si>
+  <si>
+    <t>Wayupinthesky</t>
+  </si>
+  <si>
+    <t>Wednesday (GB)</t>
+  </si>
+  <si>
+    <t>Lindsay Park Racing / Starblue Consultancy</t>
+  </si>
+  <si>
+    <t>Night of Thunder</t>
+  </si>
+  <si>
+    <t>Bhima Thoroughbreds, Scone</t>
+  </si>
+  <si>
+    <t>Whistle Baby</t>
+  </si>
+  <si>
+    <t>Stables 17,18</t>
+  </si>
+  <si>
+    <t>Magnus</t>
+  </si>
+  <si>
+    <t>White Moss</t>
+  </si>
+  <si>
+    <t>Mossman</t>
+  </si>
+  <si>
+    <t>Winter Freeze</t>
+  </si>
+  <si>
+    <t>Winx</t>
+  </si>
+  <si>
+    <t>2024-11-25</t>
+  </si>
+  <si>
+    <t>Witherspoon</t>
+  </si>
+  <si>
+    <t>Sara Ryan Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>Xanadu (NZ)</t>
+  </si>
+  <si>
+    <t>Elusive City</t>
+  </si>
+  <si>
+    <t>Yearning</t>
+  </si>
+  <si>
+    <t>Paul Messara Racing</t>
+  </si>
+  <si>
+    <t>Yes Baby Yes</t>
+  </si>
+  <si>
+    <t>Dissident</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>Yolanda</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $190,000</t>
+  </si>
+  <si>
+    <t>Shamus Award</t>
+  </si>
+  <si>
+    <t>Zara Bay</t>
+  </si>
+  <si>
+    <t>Zee Falls (NZ)</t>
+  </si>
+  <si>
+    <t>$700,000</t>
+  </si>
+  <si>
+    <t>Zenaida (NZ)</t>
+  </si>
+  <si>
+    <t>Zabeel</t>
+  </si>
+  <si>
+    <t>Zou Dancer</t>
+  </si>
+  <si>
+    <t>Satomi Oka Bloodstock (FBAA) / K Daicho</t>
+  </si>
+  <si>
+    <t>2024-07-28</t>
+  </si>
+  <si>
+    <t>Castelvecchio</t>
+  </si>
+  <si>
+    <t>Zurla</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing / Champion Thoroughbreds / B Rogers</t>
+  </si>
+  <si>
+    <t>A Time for Julia</t>
+  </si>
+  <si>
+    <t>Moody Racing Pty Ltd / TFI</t>
+  </si>
+  <si>
+    <t>2024-11-21</t>
+  </si>
+  <si>
+    <t>Abbey Marie</t>
+  </si>
+  <si>
+    <t>E Hirsch</t>
+  </si>
+  <si>
+    <t>2024-08-06</t>
+  </si>
+  <si>
+    <t>Abscond</t>
+  </si>
+  <si>
+    <t>2024-11-12</t>
+  </si>
+  <si>
+    <t>Acquired (NZ)</t>
+  </si>
+  <si>
+    <t>Acqume</t>
+  </si>
+  <si>
+    <t>Ain'tnofallenstar</t>
+  </si>
+  <si>
+    <t>Fernrigg Farm Pty Ltd</t>
+  </si>
+  <si>
+    <t>Air Spirit</t>
+  </si>
+  <si>
+    <t>Spirit of Boom</t>
+  </si>
+  <si>
+    <t>Akari</t>
+  </si>
+  <si>
+    <t>Admire Mars (JPN)</t>
+  </si>
+  <si>
+    <t>Aliyana Tilde</t>
+  </si>
+  <si>
+    <t>Hunters Lodge / Liam Ruddy Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-09-14</t>
+  </si>
+  <si>
+    <t>All of Me</t>
+  </si>
+  <si>
+    <t>All That I Know</t>
+  </si>
+  <si>
+    <t>TFI</t>
+  </si>
+  <si>
+    <t>All That Jazz (SAF)</t>
+  </si>
+  <si>
+    <t>Trippi</t>
+  </si>
+  <si>
+    <t>Allegretta</t>
+  </si>
+  <si>
+    <t>Kelly Schweida Racing</t>
+  </si>
+  <si>
+    <t>Alnaseem (GB)</t>
+  </si>
+  <si>
+    <t>George Moore Bloodstock / Ryan &amp; Alexiou Racing / Stallion Match</t>
+  </si>
+  <si>
+    <t>Amiche</t>
+  </si>
+  <si>
+    <t>Amicus</t>
+  </si>
+  <si>
+    <t>Bruce Perry Bloodstock / Elsdon Park</t>
+  </si>
+  <si>
+    <t>2024-09-29</t>
+  </si>
+  <si>
+    <t>Ampin (NZ)</t>
+  </si>
+  <si>
+    <t>2024-08-10</t>
+  </si>
+  <si>
+    <t>Amuri</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $140,000</t>
+  </si>
+  <si>
+    <t>Anaheed</t>
+  </si>
+  <si>
+    <t>2024-10-21</t>
+  </si>
+  <si>
+    <t>Angelinka (FR)</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $220,000</t>
+  </si>
+  <si>
+    <t>Pedro the Great</t>
+  </si>
+  <si>
+    <t>Annavisto (NZ)</t>
+  </si>
+  <si>
+    <t>Reliable Man</t>
+  </si>
+  <si>
+    <t>April Rain</t>
+  </si>
+  <si>
+    <t>Peachester Lodge Trust</t>
+  </si>
+  <si>
+    <t>2024-09-22</t>
+  </si>
+  <si>
+    <t>Aquagirl</t>
+  </si>
+  <si>
+    <t>Headwater</t>
+  </si>
+  <si>
+    <t>Archanna</t>
+  </si>
+  <si>
+    <t>Star Thoroughbreds Pty Ltd / Vin Cox Bloodstock</t>
+  </si>
+  <si>
+    <t>Artistry</t>
+  </si>
+  <si>
+    <t>Ashema</t>
+  </si>
+  <si>
+    <t>Awakening</t>
+  </si>
+  <si>
+    <t>$80,000</t>
+  </si>
+  <si>
+    <t>Cool Aza Beel (NZ)</t>
+  </si>
+  <si>
+    <t>Aware</t>
+  </si>
+  <si>
+    <t>Mick Malone Bloodstock</t>
+  </si>
+  <si>
+    <t>Tale of the Cat</t>
+  </si>
+  <si>
+    <t>Axella</t>
+  </si>
+  <si>
+    <t>Busuttin Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>2024-09-08</t>
+  </si>
+  <si>
+    <t>Azkadellia (NZ)</t>
+  </si>
+  <si>
+    <t>Shinko King</t>
+  </si>
+  <si>
+    <t>Bebeautiful (FR)</t>
+  </si>
+  <si>
+    <t>Le Havre</t>
+  </si>
+  <si>
+    <t>Beela Hudood</t>
+  </si>
+  <si>
+    <t>$950,000</t>
+  </si>
+  <si>
+    <t>Been Studying Her (USA)</t>
+  </si>
+  <si>
+    <t>AL Corporation</t>
+  </si>
+  <si>
+    <t>PHILIPPINES</t>
+  </si>
+  <si>
+    <t>Fast Anna</t>
+  </si>
+  <si>
+    <t>Bleu Roche</t>
+  </si>
+  <si>
+    <t>Bonham</t>
+  </si>
+  <si>
+    <t>OTI Management Pty Ltd / Sheamus Mills Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>Bonnie No Clyde</t>
+  </si>
+  <si>
+    <t>2024-11-09</t>
+  </si>
+  <si>
+    <t>Bonny Gold (JPN)</t>
+  </si>
+  <si>
+    <t>Deep Impact</t>
+  </si>
+  <si>
+    <t>Artorius</t>
+  </si>
+  <si>
+    <t>Boujie Girl (USA)</t>
+  </si>
+  <si>
+    <t>Cambridge Stud</t>
+  </si>
+  <si>
+    <t>Flashback</t>
+  </si>
+  <si>
+    <t>Bridget Wenlock</t>
+  </si>
+  <si>
+    <t>Per Incanto (USA)</t>
+  </si>
+  <si>
+    <t>Bridgewater</t>
+  </si>
+  <si>
+    <t>Upper Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>Bring Me Roses</t>
+  </si>
+  <si>
+    <t>High Chaparral</t>
+  </si>
+  <si>
+    <t>Bring Me Showers</t>
+  </si>
+  <si>
+    <t>2024-10-15</t>
+  </si>
+  <si>
+    <t>Butter Blonde</t>
+  </si>
+  <si>
+    <t>KPA Thoroughbreds</t>
+  </si>
+  <si>
+    <t>Choisir</t>
+  </si>
+  <si>
+    <t>C'Est Beau la Vie</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $500,000</t>
+  </si>
+  <si>
+    <t>Cafe Royal</t>
+  </si>
+  <si>
+    <t>California Zimbol</t>
+  </si>
+  <si>
+    <t>$1,050,000</t>
+  </si>
+  <si>
+    <t>2024-10-20</t>
+  </si>
+  <si>
+    <t>Calming Influence</t>
+  </si>
+  <si>
+    <t>Casadiva</t>
+  </si>
+  <si>
+    <t>Cavaco</t>
+  </si>
+  <si>
+    <t>Passed In - Reserve: $150,000</t>
+  </si>
+  <si>
+    <t>Celebrity Miss</t>
+  </si>
+  <si>
+    <t>Cellsabeel</t>
+  </si>
+  <si>
+    <t>Centro Storico</t>
+  </si>
+  <si>
+    <t>Chanel's Choice</t>
+  </si>
+  <si>
+    <t>VOBIS Silver</t>
+  </si>
+  <si>
+    <t>Chanteline (USA)</t>
+  </si>
+  <si>
+    <t>$375,000</t>
+  </si>
+  <si>
+    <t>Majesticperfection</t>
+  </si>
+  <si>
+    <t>Chaquinta (NZ)</t>
+  </si>
+  <si>
+    <t>Bruce Perry Bloodstock</t>
+  </si>
+  <si>
+    <t>2024-11-18</t>
+  </si>
+  <si>
+    <t>Chasing Fireflies (USA)</t>
+  </si>
+  <si>
+    <t>Redgum Racing / Metrics Equine</t>
+  </si>
+  <si>
+    <t>Twirling Candy</t>
+  </si>
+  <si>
+    <t>Chocolate Martini (USA)</t>
+  </si>
+  <si>
+    <t>Broken Vow</t>
+  </si>
+  <si>
+    <t>Cicatrix (USA)</t>
+  </si>
+  <si>
+    <t>$1,600,000</t>
+  </si>
+  <si>
+    <t>Clearly (GB)</t>
+  </si>
+  <si>
+    <t>Invincible Spirit</t>
+  </si>
+  <si>
+    <t>2024-11-04</t>
+  </si>
+  <si>
+    <t>Goodwood Farm, Murrurundi</t>
+  </si>
+  <si>
+    <t>Confidential Queen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ciaron Maher Bloodstock / Eric Lucas </t>
+  </si>
+  <si>
+    <t>Stables 65-67</t>
+  </si>
+  <si>
+    <t>2024-11-10</t>
+  </si>
+  <si>
+    <t>Connemara</t>
+  </si>
+  <si>
+    <t>Courageous Kitty</t>
+  </si>
+  <si>
+    <t>Anthony &amp; Sam Freedman Racing / Badgers Bloodstock</t>
+  </si>
+  <si>
+    <t>Courchevel</t>
+  </si>
+  <si>
+    <t>$230,000</t>
+  </si>
+  <si>
+    <t>Covent Garden</t>
+  </si>
+  <si>
+    <t>2024-11-17</t>
+  </si>
+  <si>
+    <t>Crystal Fountain (NZ)</t>
   </si>
   <si>
     <t>Shane McGrath Bloodstock / Clinton McDonald Racing</t>
   </si>
   <si>
-    <t>$1,800,000</t>
-[...997 lines deleted...]
-  <si>
     <t>Stravinsky</t>
   </si>
   <si>
     <t>Dalt Vila (JPN)</t>
   </si>
   <si>
     <t>Dariawa (FR)</t>
   </si>
   <si>
     <t>Iffraaj</t>
   </si>
   <si>
     <t>Daring</t>
   </si>
   <si>
     <t>Passed In - Reserve: $170,000</t>
   </si>
   <si>
     <t>Daysee Doom</t>
   </si>
   <si>
     <t>Deepstar</t>
   </si>
   <si>
     <t>Deep Field</t>
@@ -2921,65 +2912,71 @@
   <si>
     <t>Evalina</t>
   </si>
   <si>
     <t>Hayfields Racing</t>
   </si>
   <si>
     <t>Every Rose</t>
   </si>
   <si>
     <t>Gollan Racing/ First Light Racing / Matt Houldsworth</t>
   </si>
   <si>
     <t>Exaltation (NZ)</t>
   </si>
   <si>
     <t>MyRacehorse / Michael Freedman Racing / Belmont Bloodstock (FBAA) / Andrew Williams Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>Exsqueeze Me</t>
   </si>
   <si>
     <t>Extensible</t>
   </si>
   <si>
+    <t xml:space="preserve">E Hirsch </t>
+  </si>
+  <si>
     <t>Fadhayyil (IRE)</t>
   </si>
   <si>
     <t>Richard &amp; Will Freedman Stables</t>
   </si>
   <si>
     <t>Tamayuz</t>
   </si>
   <si>
     <t>Fairey Barracuda</t>
   </si>
   <si>
     <t>ZHANG Linsheng</t>
   </si>
   <si>
+    <t>CHINA</t>
+  </si>
+  <si>
     <t>$975,000</t>
   </si>
   <si>
     <t>Rothesay</t>
   </si>
   <si>
     <t>Falconry</t>
   </si>
   <si>
     <t>Hannover Lodge</t>
   </si>
   <si>
     <t>2024-09-13</t>
   </si>
   <si>
     <t>Tagaloa</t>
   </si>
   <si>
     <t>Fantasy (IRE)</t>
   </si>
   <si>
     <t>Fashion Faux Pas (USA)</t>
   </si>
   <si>
     <t>Emirates Park / Michael Freedman Racing / Andrew Williams Bloodstock (FBAA)</t>
@@ -3086,50 +3083,53 @@
   <si>
     <t>YLR / Matt Laurie Racing</t>
   </si>
   <si>
     <t>$2,000,000</t>
   </si>
   <si>
     <t>Cairo Prince</t>
   </si>
   <si>
     <t>Glistening</t>
   </si>
   <si>
     <t>Global Dream</t>
   </si>
   <si>
     <t>2024-11-07</t>
   </si>
   <si>
     <t>Go Indy Go</t>
   </si>
   <si>
     <t>Sumbe / William Johnson Bloodstock (FBAA)</t>
   </si>
   <si>
+    <t>FRANCE</t>
+  </si>
+  <si>
     <t>Golden Elixr</t>
   </si>
   <si>
     <t>MyRaceHorse / Belmont Bloodstock (FBAA) / Lindsay Park Racing</t>
   </si>
   <si>
     <t>Sword of State</t>
   </si>
   <si>
     <t>Goldilicious (NZ)</t>
   </si>
   <si>
     <t>Good and Proper</t>
   </si>
   <si>
     <t>Shooting to Win</t>
   </si>
   <si>
     <t>Gotta Kiss</t>
   </si>
   <si>
     <t>Greysful Glamour</t>
   </si>
   <si>
     <t>Gust of Wind (NZ)</t>
@@ -3452,71 +3452,65 @@
   <si>
     <t>Lomandra</t>
   </si>
   <si>
     <t>London Express (NZ)</t>
   </si>
   <si>
     <t>James Bester Bloodstock / Eric Lucas / Clinton Mcdonald Racing / Shane McGrath Bloodstock</t>
   </si>
   <si>
     <t>Shamexpress</t>
   </si>
   <si>
     <t>Lonyx</t>
   </si>
   <si>
     <t>Roll The Dice Racing / Rogers Bloodstock / MG Price Racing &amp; Breeding</t>
   </si>
   <si>
     <t>Love is Fickle</t>
   </si>
   <si>
     <t>K Adrian</t>
   </si>
   <si>
-    <t xml:space="preserve">KOWLOON </t>
-[...1 lines deleted...]
-  <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>Love of Liberty</t>
   </si>
   <si>
     <t>General Nediym</t>
   </si>
   <si>
     <t>Love Sensation</t>
   </si>
   <si>
     <t>Wei Jiaoqi</t>
   </si>
   <si>
-    <t>CHINA</t>
-[...1 lines deleted...]
-  <si>
     <t>Love You Lucy</t>
   </si>
   <si>
     <t>Love Conquers All</t>
   </si>
   <si>
     <t>Loveyamadly</t>
   </si>
   <si>
     <t>Luck on Sunday (IRE)</t>
   </si>
   <si>
     <t>Ludicrous Mode</t>
   </si>
   <si>
     <t>Luella Cristina</t>
   </si>
   <si>
     <t>Luna Dorada (IRE)</t>
   </si>
   <si>
     <t>Thompson Racing / Paul Moroney / Catheryne Bruggeman</t>
   </si>
   <si>
     <t>Golden Horn</t>
@@ -3731,84 +3725,81 @@
   <si>
     <t>More Than Sacred</t>
   </si>
   <si>
     <t>Moroccan Rose</t>
   </si>
   <si>
     <t>X Bloodstock</t>
   </si>
   <si>
     <t>KUALA LUMPUR</t>
   </si>
   <si>
     <t>Mrs Ramona G (USA)</t>
   </si>
   <si>
     <t>$1,250,000</t>
   </si>
   <si>
     <t>Kantharos</t>
   </si>
   <si>
     <t>Ms Bad Behavior (CAN)</t>
   </si>
   <si>
-    <t>James Harron Bloodstock Colt Partnership / Tony Fung Colts / Tom Magnier</t>
+    <t xml:space="preserve">James Harron Bloodstock Colt Partnership / Tony Fung Colts / Tom Magnier </t>
   </si>
   <si>
     <t>Blame</t>
   </si>
   <si>
     <t>Rebel Dane</t>
   </si>
   <si>
     <t>Mull Over</t>
   </si>
   <si>
     <t>Passed In - Reserve: $550,000</t>
   </si>
   <si>
     <t>Mumbai Jewel</t>
   </si>
   <si>
     <t>Mungara</t>
   </si>
   <si>
     <t>Real Saga</t>
   </si>
   <si>
     <t>BOBS Eligible, QTIS 1st Payment</t>
   </si>
   <si>
     <t>Murchison</t>
   </si>
   <si>
     <t>Go Racing Limited / Blandford Bloodstock</t>
-  </si>
-[...1 lines deleted...]
-    <t>AUCKLAND</t>
   </si>
   <si>
     <t>My Choisir</t>
   </si>
   <si>
     <t>My Obsession</t>
   </si>
   <si>
     <t>Mykaetob</t>
   </si>
   <si>
     <t>Nakataan (NZ)</t>
   </si>
   <si>
     <t>MyRacehorse / Anthony &amp; Sam Freedman Racing / Belmont Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>Natural Colour (GB)</t>
   </si>
   <si>
     <t>Nechita</t>
   </si>
   <si>
     <t>Neshmiya</t>
   </si>
@@ -4520,51 +4511,51 @@
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>69</v>
       </c>
       <c r="G7" t="s">
         <v>70</v>
       </c>
       <c r="H7" t="s">
         <v>71</v>
       </c>
       <c r="I7" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7" t="s">
         <v>72</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>28</v>
       </c>
       <c r="P7" t="s">
         <v>73</v>
       </c>
       <c r="Q7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
@@ -4646,51 +4637,51 @@
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>83</v>
       </c>
       <c r="F10" t="s">
         <v>94</v>
       </c>
       <c r="G10" t="s">
         <v>95</v>
       </c>
       <c r="H10" t="s">
         <v>96</v>
       </c>
       <c r="I10" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
         <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>97</v>
       </c>
       <c r="L10" t="s">
         <v>89</v>
       </c>
       <c r="M10" t="s">
         <v>90</v>
       </c>
       <c r="P10" t="s">
         <v>98</v>
       </c>
       <c r="Q10" t="s">
         <v>99</v>
       </c>
       <c r="R10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
@@ -4784,51 +4775,51 @@
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>114</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
         <v>115</v>
       </c>
       <c r="H13" t="s">
         <v>116</v>
       </c>
       <c r="I13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>117</v>
       </c>
       <c r="L13" t="s">
         <v>45</v>
       </c>
       <c r="M13" t="s">
         <v>118</v>
       </c>
       <c r="P13" t="s">
         <v>119</v>
       </c>
       <c r="Q13" t="s">
         <v>120</v>
       </c>
       <c r="R13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
@@ -4972,19983 +4963,19986 @@
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>121</v>
       </c>
       <c r="F17" t="s">
         <v>140</v>
       </c>
       <c r="G17" t="s">
         <v>141</v>
       </c>
       <c r="H17" t="s">
         <v>142</v>
       </c>
       <c r="I17" t="s">
-        <v>143</v>
+        <v>53</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>103</v>
       </c>
       <c r="L17" t="s">
         <v>55</v>
       </c>
       <c r="M17" t="s">
         <v>125</v>
       </c>
       <c r="P17" t="s">
         <v>104</v>
       </c>
       <c r="Q17" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R17" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
+        <v>145</v>
+      </c>
+      <c r="F18" t="s">
         <v>146</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>147</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>148</v>
       </c>
-      <c r="H18" t="s">
+      <c r="I18" t="s">
+        <v>43</v>
+      </c>
+      <c r="J18" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
       <c r="L18" t="s">
         <v>55</v>
       </c>
       <c r="M18" t="s">
+        <v>150</v>
+      </c>
+      <c r="P18" t="s">
         <v>151</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="R18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F19" t="s">
         <v>129</v>
       </c>
       <c r="G19" t="s">
+        <v>155</v>
+      </c>
+      <c r="H19" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L19" t="s">
         <v>64</v>
       </c>
       <c r="M19" t="s">
+        <v>158</v>
+      </c>
+      <c r="P19" t="s">
         <v>159</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="R19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="J20" t="s">
         <v>78</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" t="s">
         <v>28</v>
       </c>
       <c r="P20" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q20" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="R20" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="E21" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F21" t="s">
         <v>129</v>
       </c>
       <c r="G21" t="s">
+        <v>165</v>
+      </c>
+      <c r="H21" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L21" t="s">
         <v>64</v>
       </c>
       <c r="M21" t="s">
+        <v>168</v>
+      </c>
+      <c r="P21" t="s">
         <v>169</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="R21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="J22" t="s">
         <v>78</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" t="s">
         <v>28</v>
       </c>
       <c r="P22" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q22" t="s">
         <v>99</v>
       </c>
       <c r="R22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F23" t="s">
+        <v>173</v>
+      </c>
+      <c r="G23" t="s">
         <v>174</v>
       </c>
-      <c r="G23" t="s">
+      <c r="H23" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>44</v>
       </c>
       <c r="L23" t="s">
         <v>55</v>
       </c>
       <c r="M23" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q23" t="s">
+        <v>176</v>
+      </c>
+      <c r="R23" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="E24" t="s">
+        <v>178</v>
+      </c>
+      <c r="F24" t="s">
         <v>179</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>180</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>181</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
+        <v>43</v>
+      </c>
+      <c r="J24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K24" t="s">
         <v>182</v>
       </c>
-      <c r="I24" t="s">
-[...5 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>183</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>184</v>
       </c>
-      <c r="M24" t="s">
+      <c r="P24" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="Q24" t="s">
         <v>134</v>
       </c>
       <c r="R24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G25" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H25" t="s">
         <v>52</v>
       </c>
       <c r="I25" t="s">
         <v>53</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L25" t="s">
         <v>111</v>
       </c>
       <c r="M25" t="s">
         <v>112</v>
       </c>
       <c r="P25" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q25" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
+        <v>190</v>
+      </c>
+      <c r="G26" t="s">
         <v>191</v>
       </c>
-      <c r="G26" t="s">
+      <c r="H26" t="s">
         <v>192</v>
       </c>
-      <c r="H26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I26" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>44</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" t="s">
         <v>28</v>
       </c>
       <c r="P26" t="s">
         <v>119</v>
       </c>
       <c r="Q26" t="s">
         <v>120</v>
       </c>
       <c r="R26" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F27" t="s">
+        <v>193</v>
+      </c>
+      <c r="G27" t="s">
         <v>194</v>
       </c>
-      <c r="G27" t="s">
+      <c r="H27" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="I27" t="s">
         <v>24</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
+        <v>196</v>
+      </c>
+      <c r="L27" t="s">
+        <v>183</v>
+      </c>
+      <c r="M27" t="s">
+        <v>184</v>
+      </c>
+      <c r="P27" t="s">
         <v>197</v>
       </c>
-      <c r="L27" t="s">
-[...5 lines deleted...]
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
+        <v>199</v>
+      </c>
+      <c r="F28" t="s">
         <v>200</v>
       </c>
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="J28" t="s">
         <v>78</v>
       </c>
       <c r="L28" t="s">
         <v>45</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P28" t="s">
         <v>33</v>
       </c>
       <c r="Q28" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>94</v>
       </c>
       <c r="G29" t="s">
+        <v>204</v>
+      </c>
+      <c r="H29" t="s">
         <v>205</v>
       </c>
-      <c r="H29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>110</v>
       </c>
       <c r="L29" t="s">
         <v>55</v>
       </c>
       <c r="M29" t="s">
         <v>56</v>
       </c>
       <c r="P29" t="s">
+        <v>206</v>
+      </c>
+      <c r="Q29" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="R29" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
+        <v>208</v>
+      </c>
+      <c r="H30" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="I30" t="s">
         <v>24</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" t="s">
         <v>28</v>
       </c>
       <c r="P30" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q30" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="R30" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
+        <v>213</v>
+      </c>
+      <c r="F31" t="s">
         <v>214</v>
       </c>
-      <c r="F31" t="s">
+      <c r="G31" t="s">
         <v>215</v>
       </c>
-      <c r="G31" t="s">
+      <c r="J31" t="s">
         <v>216</v>
       </c>
-      <c r="J31" t="s">
+      <c r="L31" t="s">
+        <v>183</v>
+      </c>
+      <c r="M31" t="s">
         <v>217</v>
       </c>
-      <c r="L31" t="s">
-[...2 lines deleted...]
-      <c r="M31" t="s">
+      <c r="P31" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="Q31" t="s">
         <v>105</v>
       </c>
       <c r="R31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="E32" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F32" t="s">
         <v>40</v>
       </c>
       <c r="G32" t="s">
+        <v>220</v>
+      </c>
+      <c r="H32" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="I32" t="s">
         <v>24</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
+        <v>222</v>
+      </c>
+      <c r="L32" t="s">
+        <v>183</v>
+      </c>
+      <c r="M32" t="s">
         <v>223</v>
       </c>
-      <c r="L32" t="s">
-[...2 lines deleted...]
-      <c r="M32" t="s">
+      <c r="P32" t="s">
         <v>224</v>
       </c>
-      <c r="P32" t="s">
+      <c r="Q32" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="R32" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
+        <v>226</v>
+      </c>
+      <c r="F33" t="s">
         <v>227</v>
       </c>
-      <c r="F33" t="s">
+      <c r="G33" t="s">
         <v>228</v>
       </c>
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>229</v>
       </c>
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>44</v>
       </c>
       <c r="L33" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M33" t="s">
+        <v>231</v>
+      </c>
+      <c r="P33" t="s">
         <v>232</v>
       </c>
-      <c r="P33" t="s">
+      <c r="Q33" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="E34" t="s">
         <v>121</v>
       </c>
       <c r="F34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H34" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="L34" t="s">
         <v>55</v>
       </c>
       <c r="M34" t="s">
         <v>125</v>
       </c>
       <c r="P34" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q34" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="R34" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="E35" t="s">
+        <v>238</v>
+      </c>
+      <c r="F35" t="s">
         <v>239</v>
       </c>
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="H35" t="s">
         <v>52</v>
       </c>
       <c r="I35" t="s">
+        <v>53</v>
+      </c>
+      <c r="J35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K35" t="s">
+        <v>241</v>
+      </c>
+      <c r="L35" t="s">
+        <v>183</v>
+      </c>
+      <c r="M35" t="s">
         <v>242</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="P35" t="s">
         <v>243</v>
       </c>
-      <c r="L35" t="s">
-[...2 lines deleted...]
-      <c r="M35" t="s">
+      <c r="Q35" t="s">
         <v>244</v>
       </c>
-      <c r="P35" t="s">
+      <c r="R35" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
+        <v>246</v>
+      </c>
+      <c r="G36" t="s">
+        <v>247</v>
+      </c>
+      <c r="J36" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="L36" t="s">
         <v>64</v>
       </c>
       <c r="M36" t="s">
         <v>65</v>
       </c>
       <c r="P36" t="s">
         <v>33</v>
       </c>
       <c r="Q36" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>128</v>
       </c>
       <c r="F37" t="s">
         <v>94</v>
       </c>
       <c r="G37" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="H37" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="I37" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>26</v>
       </c>
       <c r="L37" t="s">
         <v>132</v>
       </c>
       <c r="M37" t="s">
         <v>133</v>
       </c>
       <c r="P37" t="s">
         <v>104</v>
       </c>
       <c r="Q37" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="R37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="F38" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G38" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="J38" t="s">
         <v>78</v>
       </c>
       <c r="L38" t="s">
         <v>64</v>
       </c>
       <c r="M38" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="P38" t="s">
         <v>57</v>
       </c>
       <c r="Q38" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="R38" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>59</v>
       </c>
       <c r="F39" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G39" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="J39" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L39" t="s">
         <v>64</v>
       </c>
       <c r="M39" t="s">
         <v>65</v>
       </c>
       <c r="P39" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q39" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="R39" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
+        <v>262</v>
+      </c>
+      <c r="G40" t="s">
+        <v>263</v>
+      </c>
+      <c r="H40" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="I40" t="s">
         <v>87</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L40" t="s">
         <v>111</v>
       </c>
       <c r="M40" t="s">
         <v>112</v>
       </c>
       <c r="P40" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="Q40" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>114</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
       <c r="G41" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="H41" t="s">
         <v>136</v>
       </c>
       <c r="I41" t="s">
         <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L41" t="s">
         <v>45</v>
       </c>
       <c r="M41" t="s">
         <v>118</v>
       </c>
       <c r="P41" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q41" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="R41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
+        <v>271</v>
+      </c>
+      <c r="F42" t="s">
+        <v>272</v>
+      </c>
+      <c r="G42" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H42" t="s">
         <v>109</v>
       </c>
       <c r="I42" t="s">
         <v>87</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
+        <v>274</v>
+      </c>
+      <c r="L42" t="s">
+        <v>275</v>
+      </c>
+      <c r="M42" t="s">
         <v>276</v>
       </c>
-      <c r="L42" t="s">
+      <c r="P42" t="s">
         <v>277</v>
       </c>
-      <c r="M42" t="s">
+      <c r="Q42" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="R42" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C43" t="s">
         <v>68</v>
       </c>
       <c r="E43" t="s">
+        <v>279</v>
+      </c>
+      <c r="F43" t="s">
+        <v>146</v>
+      </c>
+      <c r="G43" t="s">
+        <v>280</v>
+      </c>
+      <c r="H43" t="s">
         <v>281</v>
       </c>
-      <c r="F43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I43" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>110</v>
       </c>
       <c r="L43" t="s">
         <v>45</v>
       </c>
       <c r="M43" t="s">
+        <v>282</v>
+      </c>
+      <c r="P43" t="s">
+        <v>283</v>
+      </c>
+      <c r="Q43" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="R43" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>18</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
       <c r="G44" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="H44" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
+        <v>287</v>
+      </c>
+      <c r="L44" t="s">
+        <v>275</v>
+      </c>
+      <c r="M44" t="s">
+        <v>276</v>
+      </c>
+      <c r="P44" t="s">
+        <v>288</v>
+      </c>
+      <c r="Q44" t="s">
         <v>289</v>
-      </c>
-[...10 lines deleted...]
-        <v>291</v>
       </c>
       <c r="R44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F45" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G45" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="J45" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L45" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M45" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P45" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q45" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="R45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F46" t="s">
         <v>129</v>
       </c>
       <c r="G46" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H46" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="I46" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>54</v>
       </c>
       <c r="L46" t="s">
         <v>45</v>
       </c>
       <c r="M46" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="P46" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="Q46" t="s">
         <v>134</v>
       </c>
       <c r="R46" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F47" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G47" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="H47" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="L47" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M47" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P47" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q47" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="R47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>107</v>
       </c>
       <c r="G48" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="J48" t="s">
         <v>78</v>
       </c>
       <c r="L48" t="s">
         <v>45</v>
       </c>
       <c r="M48" t="s">
         <v>46</v>
       </c>
       <c r="P48" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="Q48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>100</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>140</v>
       </c>
       <c r="G49" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="H49" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>103</v>
       </c>
       <c r="L49" t="s">
         <v>55</v>
       </c>
       <c r="M49" t="s">
         <v>125</v>
       </c>
       <c r="P49" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q49" t="s">
         <v>38</v>
       </c>
       <c r="R49" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>18</v>
       </c>
       <c r="C50" t="s">
         <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F50" t="s">
         <v>129</v>
       </c>
       <c r="G50" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="H50" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="L50" t="s">
         <v>89</v>
       </c>
       <c r="M50" t="s">
+        <v>308</v>
+      </c>
+      <c r="P50" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q50" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="R50" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
+        <v>213</v>
+      </c>
+      <c r="F51" t="s">
         <v>214</v>
       </c>
-      <c r="F51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" t="s">
+        <v>311</v>
+      </c>
+      <c r="H51" t="s">
+        <v>312</v>
+      </c>
+      <c r="I51" t="s">
+        <v>43</v>
+      </c>
+      <c r="J51" t="s">
+        <v>25</v>
+      </c>
+      <c r="K51" t="s">
+        <v>182</v>
+      </c>
+      <c r="L51" t="s">
+        <v>183</v>
+      </c>
+      <c r="M51" t="s">
+        <v>217</v>
+      </c>
+      <c r="P51" t="s">
         <v>313</v>
       </c>
-      <c r="H51" t="s">
+      <c r="Q51" t="s">
         <v>314</v>
       </c>
-      <c r="I51" t="s">
-[...14 lines deleted...]
-      <c r="P51" t="s">
+      <c r="R51" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>18</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>83</v>
       </c>
       <c r="F52" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G52" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="J52" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L52" t="s">
         <v>89</v>
       </c>
       <c r="M52" t="s">
         <v>90</v>
       </c>
       <c r="P52" t="s">
         <v>91</v>
       </c>
       <c r="Q52" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="R52" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C53" t="s">
         <v>68</v>
       </c>
       <c r="E53" t="s">
         <v>106</v>
       </c>
       <c r="F53" t="s">
+        <v>318</v>
+      </c>
+      <c r="G53" t="s">
+        <v>319</v>
+      </c>
+      <c r="H53" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L53" t="s">
         <v>111</v>
       </c>
       <c r="M53" t="s">
         <v>112</v>
       </c>
       <c r="P53" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q53" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="R53" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C54" t="s">
         <v>68</v>
       </c>
       <c r="E54" t="s">
+        <v>323</v>
+      </c>
+      <c r="F54" t="s">
+        <v>324</v>
+      </c>
+      <c r="G54" t="s">
         <v>325</v>
       </c>
-      <c r="F54" t="s">
+      <c r="H54" t="s">
         <v>326</v>
       </c>
-      <c r="G54" t="s">
+      <c r="I54" t="s">
         <v>327</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>44</v>
       </c>
       <c r="L54" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M54" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P54" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="Q54" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R54" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>68</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="H55" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="I55" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
       <c r="M55" t="s">
         <v>28</v>
       </c>
       <c r="P55" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="Q55" t="s">
         <v>58</v>
       </c>
       <c r="R55" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>18</v>
       </c>
       <c r="C56" t="s">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>128</v>
       </c>
       <c r="F56" t="s">
         <v>129</v>
       </c>
       <c r="G56" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="J56" t="s">
         <v>78</v>
       </c>
       <c r="L56" t="s">
         <v>132</v>
       </c>
       <c r="M56" t="s">
         <v>133</v>
       </c>
       <c r="P56" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="Q56" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>100</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F57" t="s">
         <v>33</v>
       </c>
       <c r="G57" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="J57" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L57" t="s">
         <v>64</v>
       </c>
       <c r="M57" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="P57" t="s">
         <v>138</v>
       </c>
       <c r="Q57" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C58" t="s">
         <v>68</v>
       </c>
       <c r="E58" t="s">
+        <v>339</v>
+      </c>
+      <c r="F58" t="s">
+        <v>340</v>
+      </c>
+      <c r="G58" t="s">
         <v>341</v>
       </c>
-      <c r="F58" t="s">
+      <c r="H58" t="s">
         <v>342</v>
       </c>
-      <c r="G58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I58" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>44</v>
       </c>
       <c r="L58" t="s">
         <v>79</v>
       </c>
       <c r="M58" t="s">
+        <v>343</v>
+      </c>
+      <c r="P58" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q58" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="R58" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>68</v>
       </c>
       <c r="E59" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F59" t="s">
+        <v>346</v>
+      </c>
+      <c r="G59" t="s">
+        <v>347</v>
+      </c>
+      <c r="H59" t="s">
         <v>348</v>
       </c>
-      <c r="G59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I59" t="s">
-        <v>351</v>
+        <v>327</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>54</v>
       </c>
       <c r="L59" t="s">
+        <v>183</v>
+      </c>
+      <c r="M59" t="s">
         <v>184</v>
       </c>
-      <c r="M59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P59" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="Q59" t="s">
         <v>120</v>
       </c>
       <c r="R59" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C60" t="s">
         <v>19</v>
       </c>
       <c r="E60" t="s">
+        <v>350</v>
+      </c>
+      <c r="F60" t="s">
+        <v>351</v>
+      </c>
+      <c r="G60" t="s">
+        <v>352</v>
+      </c>
+      <c r="H60" t="s">
         <v>353</v>
       </c>
-      <c r="F60" t="s">
+      <c r="I60" t="s">
+        <v>43</v>
+      </c>
+      <c r="J60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K60" t="s">
         <v>354</v>
       </c>
-      <c r="G60" t="s">
+      <c r="L60" t="s">
+        <v>328</v>
+      </c>
+      <c r="M60" t="s">
         <v>355</v>
       </c>
-      <c r="H60" t="s">
+      <c r="P60" t="s">
         <v>356</v>
       </c>
-      <c r="I60" t="s">
-[...5 lines deleted...]
-      <c r="K60" t="s">
+      <c r="Q60" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>360</v>
       </c>
       <c r="R60" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>18</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="F61" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G61" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="H61" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="I61" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>103</v>
       </c>
       <c r="L61" t="s">
         <v>55</v>
       </c>
       <c r="M61" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P61" t="s">
         <v>91</v>
       </c>
       <c r="Q61" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="R61" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>93</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F62" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G62" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="H62" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="I62" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L62" t="s">
         <v>64</v>
       </c>
       <c r="M62" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P62" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q62" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="R62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C63" t="s">
         <v>68</v>
       </c>
       <c r="E63" t="s">
+        <v>366</v>
+      </c>
+      <c r="F63" t="s">
+        <v>367</v>
+      </c>
+      <c r="G63" t="s">
+        <v>368</v>
+      </c>
+      <c r="H63" t="s">
+        <v>326</v>
+      </c>
+      <c r="I63" t="s">
+        <v>327</v>
+      </c>
+      <c r="J63" t="s">
+        <v>25</v>
+      </c>
+      <c r="K63" t="s">
         <v>369</v>
-      </c>
-[...16 lines deleted...]
-        <v>372</v>
       </c>
       <c r="L63" t="s">
         <v>64</v>
       </c>
       <c r="M63" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P63" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="Q63" t="s">
         <v>82</v>
       </c>
       <c r="R63" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C64" t="s">
         <v>68</v>
       </c>
       <c r="E64" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F64" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G64" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="H64" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="I64" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L64" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M64" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P64" t="s">
         <v>50</v>
       </c>
       <c r="Q64" t="s">
         <v>120</v>
       </c>
       <c r="R64" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>18</v>
       </c>
       <c r="C65" t="s">
         <v>19</v>
       </c>
       <c r="E65" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
       <c r="G65" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="H65" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="I65" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L65" t="s">
         <v>64</v>
       </c>
       <c r="M65" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="P65" t="s">
         <v>33</v>
       </c>
       <c r="Q65" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C66" t="s">
         <v>68</v>
       </c>
       <c r="E66" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F66" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G66" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="H66" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I66" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="L66" t="s">
         <v>89</v>
       </c>
       <c r="M66" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P66" t="s">
         <v>50</v>
       </c>
       <c r="Q66" t="s">
         <v>67</v>
       </c>
       <c r="R66" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
       <c r="G67" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="H67" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
       <c r="M67" t="s">
         <v>28</v>
       </c>
       <c r="P67" t="s">
         <v>33</v>
       </c>
       <c r="Q67" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="R67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>100</v>
       </c>
       <c r="C68" t="s">
         <v>19</v>
       </c>
       <c r="E68" t="s">
+        <v>384</v>
+      </c>
+      <c r="F68" t="s">
+        <v>385</v>
+      </c>
+      <c r="G68" t="s">
+        <v>386</v>
+      </c>
+      <c r="J68" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>390</v>
       </c>
       <c r="L68" t="s">
         <v>45</v>
       </c>
       <c r="M68" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P68" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q68" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="R68" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69" t="s">
         <v>68</v>
       </c>
       <c r="E69" t="s">
         <v>49</v>
       </c>
       <c r="F69" t="s">
         <v>50</v>
       </c>
       <c r="G69" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="H69" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69" t="s">
-        <v>393</v>
+        <v>25</v>
+      </c>
+      <c r="K69" t="s">
+        <v>103</v>
       </c>
       <c r="L69" t="s">
         <v>55</v>
       </c>
       <c r="M69" t="s">
         <v>56</v>
       </c>
       <c r="P69" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="Q69" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R69" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C70" t="s">
         <v>68</v>
       </c>
       <c r="E70" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F70" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G70" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="H70" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="I70" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L70" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M70" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P70" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q70" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>94</v>
       </c>
       <c r="G71" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="H71" t="s">
         <v>52</v>
       </c>
       <c r="I71" t="s">
         <v>53</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L71" t="s">
         <v>45</v>
       </c>
       <c r="M71" t="s">
         <v>46</v>
       </c>
       <c r="P71" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q71" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="R71" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>68</v>
       </c>
       <c r="E72" t="s">
         <v>128</v>
       </c>
       <c r="F72" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G72" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="H72" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="L72" t="s">
         <v>132</v>
       </c>
       <c r="M72" t="s">
         <v>133</v>
       </c>
       <c r="P72" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="Q72" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>18</v>
       </c>
       <c r="C73" t="s">
         <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" t="s">
         <v>94</v>
       </c>
       <c r="G73" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="H73" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73" t="s">
         <v>64</v>
       </c>
       <c r="M73" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P73" t="s">
         <v>91</v>
       </c>
       <c r="Q73" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R73" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>18</v>
       </c>
       <c r="C74" t="s">
         <v>68</v>
       </c>
       <c r="E74" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F74" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G74" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="H74" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="I74" t="s">
-        <v>24</v>
+        <v>327</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="L74" t="s">
         <v>55</v>
       </c>
       <c r="M74" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P74" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q74" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="R74" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>83</v>
       </c>
       <c r="F75" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="G75" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="J75" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L75" t="s">
         <v>89</v>
       </c>
       <c r="M75" t="s">
         <v>90</v>
       </c>
       <c r="P75" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="Q75" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="R75" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76" t="s">
         <v>68</v>
       </c>
       <c r="E76" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="F76" t="s">
         <v>94</v>
       </c>
       <c r="G76" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="J76" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
       <c r="M76" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="P76" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q76" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R76" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
         <v>68</v>
       </c>
       <c r="E77" t="s">
         <v>106</v>
       </c>
       <c r="F77" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G77" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="J77" t="s">
         <v>78</v>
       </c>
       <c r="L77" t="s">
         <v>111</v>
       </c>
       <c r="M77" t="s">
         <v>112</v>
       </c>
       <c r="P77" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="Q77" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>93</v>
       </c>
       <c r="C78" t="s">
         <v>68</v>
       </c>
       <c r="E78" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F78" t="s">
         <v>50</v>
       </c>
       <c r="G78" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="J78" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L78" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M78" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P78" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q78" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R78" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
         <v>68</v>
       </c>
       <c r="E79" t="s">
         <v>83</v>
       </c>
       <c r="F79" t="s">
         <v>129</v>
       </c>
       <c r="G79" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="H79" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="I79" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L79" t="s">
         <v>89</v>
       </c>
       <c r="M79" t="s">
         <v>90</v>
       </c>
       <c r="P79" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="Q79" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="R79" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>100</v>
       </c>
       <c r="C80" t="s">
         <v>68</v>
       </c>
       <c r="E80" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F80" t="s">
         <v>94</v>
       </c>
       <c r="G80" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="H80" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L80" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M80" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P80" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q80" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="R80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>93</v>
       </c>
       <c r="C81" t="s">
         <v>68</v>
       </c>
       <c r="E81" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F81" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G81" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="H81" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="I81" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="L81" t="s">
         <v>89</v>
       </c>
       <c r="M81" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P81" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q81" t="s">
         <v>30</v>
       </c>
       <c r="R81" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>18</v>
       </c>
       <c r="C82" t="s">
         <v>68</v>
       </c>
       <c r="E82" t="s">
         <v>106</v>
       </c>
       <c r="F82" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G82" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="J82" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L82" t="s">
         <v>111</v>
       </c>
       <c r="M82" t="s">
         <v>112</v>
       </c>
       <c r="P82" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="Q82" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>114</v>
       </c>
       <c r="F83" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G83" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="H83" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I83" t="s">
         <v>63</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>103</v>
       </c>
       <c r="L83" t="s">
         <v>45</v>
       </c>
       <c r="M83" t="s">
         <v>118</v>
       </c>
       <c r="P83" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q83" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R83" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
         <v>68</v>
       </c>
       <c r="E84" t="s">
+        <v>435</v>
+      </c>
+      <c r="F84" t="s">
+        <v>146</v>
+      </c>
+      <c r="G84" t="s">
+        <v>436</v>
+      </c>
+      <c r="H84" t="s">
+        <v>437</v>
+      </c>
+      <c r="I84" t="s">
+        <v>53</v>
+      </c>
+      <c r="J84" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" t="s">
+        <v>438</v>
+      </c>
+      <c r="L84" t="s">
+        <v>183</v>
+      </c>
+      <c r="M84" t="s">
         <v>439</v>
-      </c>
-[...22 lines deleted...]
-        <v>443</v>
       </c>
       <c r="P84" t="s">
         <v>138</v>
       </c>
       <c r="Q84" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="R84" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
         <v>68</v>
       </c>
       <c r="E85" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F85" t="s">
         <v>50</v>
       </c>
       <c r="G85" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="H85" t="s">
         <v>52</v>
       </c>
       <c r="I85" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="L85" t="s">
         <v>89</v>
       </c>
       <c r="M85" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P85" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="Q85" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="R85" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>93</v>
       </c>
       <c r="C86" t="s">
         <v>68</v>
       </c>
       <c r="E86" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F86" t="s">
         <v>50</v>
       </c>
       <c r="G86" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="H86" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M86" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P86" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="Q86" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="R86" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>68</v>
       </c>
       <c r="E87" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F87" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G87" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="H87" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="L87" t="s">
         <v>55</v>
       </c>
       <c r="M87" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P87" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="Q87" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="R87" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>106</v>
       </c>
       <c r="F88" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G88" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="H88" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="L88" t="s">
         <v>111</v>
       </c>
       <c r="M88" t="s">
         <v>112</v>
       </c>
       <c r="P88" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="Q88" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="R88" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>18</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F89" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G89" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="H89" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L89" t="s">
         <v>64</v>
       </c>
       <c r="M89" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P89" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="Q89" t="s">
         <v>113</v>
       </c>
       <c r="R89" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>18</v>
       </c>
       <c r="C90" t="s">
         <v>19</v>
       </c>
       <c r="E90" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F90" t="s">
         <v>129</v>
       </c>
       <c r="G90" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="H90" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="I90" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L90" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M90" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P90" t="s">
         <v>138</v>
       </c>
       <c r="Q90" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R90" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91" t="s">
         <v>19</v>
       </c>
       <c r="E91" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F91" t="s">
         <v>50</v>
       </c>
       <c r="G91" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="H91" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>88</v>
       </c>
       <c r="L91" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M91" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P91" t="s">
         <v>33</v>
       </c>
       <c r="Q91" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="R91" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" t="s">
         <v>68</v>
       </c>
       <c r="E92" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F92" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G92" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="H92" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="I92" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92" t="s">
         <v>64</v>
       </c>
       <c r="M92" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="P92" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="Q92" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="R92" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F93" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G93" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="H93" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="L93" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M93" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P93" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="Q93" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R93" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C94" t="s">
         <v>68</v>
       </c>
       <c r="E94" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F94" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G94" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="H94" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L94" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M94" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P94" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="Q94" t="s">
         <v>139</v>
       </c>
       <c r="R94" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>18</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F95" t="s">
         <v>129</v>
       </c>
       <c r="G95" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="J95" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L95" t="s">
         <v>64</v>
       </c>
       <c r="M95" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P95" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="Q95" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R95" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>18</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F96" t="s">
+        <v>485</v>
+      </c>
+      <c r="G96" t="s">
+        <v>486</v>
+      </c>
+      <c r="H96" t="s">
+        <v>487</v>
+      </c>
+      <c r="I96" t="s">
+        <v>43</v>
+      </c>
+      <c r="J96" t="s">
+        <v>25</v>
+      </c>
+      <c r="K96" t="s">
+        <v>488</v>
+      </c>
+      <c r="L96" t="s">
+        <v>183</v>
+      </c>
+      <c r="M96" t="s">
+        <v>184</v>
+      </c>
+      <c r="P96" t="s">
         <v>489</v>
-      </c>
-[...22 lines deleted...]
-        <v>493</v>
       </c>
       <c r="Q96" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C97" t="s">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>106</v>
       </c>
       <c r="F97" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G97" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="H97" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="L97" t="s">
         <v>111</v>
       </c>
       <c r="M97" t="s">
         <v>112</v>
       </c>
       <c r="P97" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="Q97" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F98" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G98" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="H98" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="I98" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="L98" t="s">
         <v>55</v>
       </c>
       <c r="M98" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P98" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="Q98" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="R98" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>18</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
         <v>21</v>
       </c>
       <c r="G99" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="J99" t="s">
         <v>78</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
       <c r="M99" t="s">
         <v>28</v>
       </c>
       <c r="P99" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="Q99" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="R99" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>18</v>
       </c>
       <c r="C100" t="s">
         <v>68</v>
       </c>
       <c r="E100" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F100" t="s">
         <v>107</v>
       </c>
       <c r="G100" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="H100" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="I100" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L100" t="s">
         <v>64</v>
       </c>
       <c r="M100" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="P100" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q100" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
         <v>68</v>
       </c>
       <c r="E101" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F101" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G101" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="J101" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L101" t="s">
         <v>89</v>
       </c>
       <c r="M101" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P101" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q101" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R101" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
       <c r="C102" t="s">
         <v>68</v>
       </c>
       <c r="E102" t="s">
         <v>128</v>
       </c>
       <c r="F102" t="s">
         <v>129</v>
       </c>
       <c r="G102" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="H102" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I102" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="L102" t="s">
         <v>132</v>
       </c>
       <c r="M102" t="s">
         <v>133</v>
       </c>
       <c r="P102" t="s">
         <v>91</v>
       </c>
       <c r="Q102" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="R102" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
         <v>68</v>
       </c>
       <c r="E103" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F103" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G103" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="H103" t="s">
+        <v>373</v>
+      </c>
+      <c r="I103" t="s">
+        <v>43</v>
+      </c>
+      <c r="J103" t="s">
+        <v>25</v>
+      </c>
+      <c r="K103" t="s">
         <v>376</v>
       </c>
-      <c r="I103" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L103" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M103" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P103" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="Q103" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="R103" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
         <v>68</v>
       </c>
       <c r="E104" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="F104" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="G104" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="H104" t="s">
         <v>52</v>
       </c>
       <c r="I104" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="L104" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M104" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="P104" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="Q104" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="R104" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>49</v>
       </c>
       <c r="F105" t="s">
         <v>50</v>
       </c>
       <c r="G105" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="J105" t="s">
         <v>78</v>
       </c>
       <c r="L105" t="s">
         <v>55</v>
       </c>
       <c r="M105" t="s">
         <v>56</v>
       </c>
       <c r="P105" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="Q105" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R105" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>100</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F106" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G106" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="H106" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="I106" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L106" t="s">
         <v>55</v>
       </c>
       <c r="M106" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P106" t="s">
         <v>33</v>
       </c>
       <c r="Q106" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R106" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>100</v>
       </c>
       <c r="C107" t="s">
         <v>68</v>
       </c>
       <c r="E107" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F107" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G107" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="J107" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L107" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M107" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P107" t="s">
         <v>126</v>
       </c>
       <c r="Q107" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="R107" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F108" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G108" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="L108" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M108" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P108" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="Q108" t="s">
         <v>99</v>
       </c>
       <c r="R108" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C109" t="s">
         <v>19</v>
       </c>
       <c r="E109" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F109" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G109" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="H109" t="s">
         <v>86</v>
       </c>
       <c r="I109" t="s">
         <v>87</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>103</v>
       </c>
       <c r="L109" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M109" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P109" t="s">
         <v>50</v>
       </c>
       <c r="Q109" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="R109" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>18</v>
       </c>
       <c r="C110" t="s">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>83</v>
       </c>
       <c r="F110" t="s">
         <v>50</v>
       </c>
       <c r="G110" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="H110" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="I110" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L110" t="s">
         <v>89</v>
       </c>
       <c r="M110" t="s">
         <v>90</v>
       </c>
       <c r="P110" t="s">
         <v>129</v>
       </c>
       <c r="Q110" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R110" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
         <v>68</v>
       </c>
       <c r="E111" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F111" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G111" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="H111" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="I111" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>44</v>
       </c>
       <c r="L111" t="s">
         <v>55</v>
       </c>
       <c r="M111" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P111" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="Q111" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="R111" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="F112" t="s">
         <v>107</v>
       </c>
       <c r="G112" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="J112" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L112" t="s">
         <v>89</v>
       </c>
       <c r="M112" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="P112" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="Q112" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C113" t="s">
         <v>68</v>
       </c>
       <c r="E113" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F113" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="G113" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="H113" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="I113" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L113" t="s">
         <v>79</v>
       </c>
       <c r="M113" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="P113" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="Q113" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R113" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>59</v>
       </c>
       <c r="F114" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="G114" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="J114" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="L114" t="s">
         <v>64</v>
       </c>
       <c r="M114" t="s">
         <v>65</v>
       </c>
       <c r="P114" t="s">
         <v>66</v>
       </c>
       <c r="Q114" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="R114" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C115" t="s">
         <v>68</v>
       </c>
       <c r="E115" t="s">
         <v>106</v>
       </c>
       <c r="F115" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G115" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="J115" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L115" t="s">
         <v>111</v>
       </c>
       <c r="M115" t="s">
         <v>112</v>
       </c>
       <c r="P115" t="s">
         <v>33</v>
       </c>
       <c r="Q115" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>106</v>
       </c>
       <c r="F116" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G116" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="J116" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L116" t="s">
         <v>111</v>
       </c>
       <c r="M116" t="s">
         <v>112</v>
       </c>
       <c r="P116" t="s">
         <v>104</v>
       </c>
       <c r="Q116" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="R116" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>18</v>
       </c>
       <c r="C117" t="s">
         <v>68</v>
       </c>
       <c r="E117" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F117" t="s">
         <v>122</v>
       </c>
       <c r="G117" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="H117" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="I117" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L117" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M117" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P117" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="Q117" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="R117" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>128</v>
       </c>
       <c r="F118" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G118" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="H118" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="I118" t="s">
         <v>24</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="L118" t="s">
         <v>132</v>
       </c>
       <c r="M118" t="s">
         <v>133</v>
       </c>
       <c r="P118" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="Q118" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>93</v>
       </c>
       <c r="C119" t="s">
         <v>68</v>
       </c>
       <c r="E119" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F119" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G119" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="H119" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="I119" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>103</v>
       </c>
       <c r="L119" t="s">
         <v>64</v>
       </c>
       <c r="M119" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P119" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="Q119" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R119" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
         <v>68</v>
       </c>
       <c r="E120" t="s">
         <v>128</v>
       </c>
       <c r="F120" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G120" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="H120" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="I120" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L120" t="s">
         <v>132</v>
       </c>
       <c r="M120" t="s">
         <v>133</v>
       </c>
       <c r="P120" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="Q120" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="R120" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121" t="s">
         <v>68</v>
       </c>
       <c r="E121" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="F121" t="s">
         <v>69</v>
       </c>
       <c r="G121" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="J121" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L121" t="s">
         <v>89</v>
       </c>
       <c r="M121" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="P121" t="s">
         <v>138</v>
       </c>
       <c r="Q121" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>39</v>
       </c>
       <c r="F122" t="s">
         <v>50</v>
       </c>
       <c r="G122" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="H122" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="I122" t="s">
         <v>24</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>88</v>
       </c>
       <c r="L122" t="s">
         <v>45</v>
       </c>
       <c r="M122" t="s">
         <v>46</v>
       </c>
       <c r="P122" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q122" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="R122" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
         <v>68</v>
       </c>
       <c r="E123" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F123" t="s">
         <v>33</v>
       </c>
       <c r="G123" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="J123" t="s">
         <v>78</v>
       </c>
       <c r="L123" t="s">
         <v>45</v>
       </c>
       <c r="M123" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P123" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="Q123" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F124" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G124" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="H124" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="I124" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="L124" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M124" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P124" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q124" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R124" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C125" t="s">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>39</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
       <c r="G125" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="H125" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="I125" t="s">
         <v>24</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="L125" t="s">
         <v>45</v>
       </c>
       <c r="M125" t="s">
         <v>46</v>
       </c>
       <c r="P125" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="Q125" t="s">
         <v>120</v>
       </c>
       <c r="R125" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>18</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>121</v>
       </c>
       <c r="F126" t="s">
         <v>129</v>
       </c>
       <c r="G126" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="H126" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="I126" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L126" t="s">
         <v>55</v>
       </c>
       <c r="M126" t="s">
         <v>125</v>
       </c>
       <c r="P126" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="Q126" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="R126" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>18</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>39</v>
       </c>
       <c r="F127" t="s">
         <v>94</v>
       </c>
       <c r="G127" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="H127" t="s">
         <v>52</v>
       </c>
       <c r="I127" t="s">
         <v>53</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="L127" t="s">
         <v>45</v>
       </c>
       <c r="M127" t="s">
         <v>46</v>
       </c>
       <c r="P127" t="s">
         <v>91</v>
       </c>
       <c r="Q127" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="R127" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>100</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F128" t="s">
         <v>50</v>
       </c>
       <c r="G128" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="J128" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L128" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M128" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P128" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="Q128" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="R128" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
         <v>84</v>
       </c>
       <c r="G129" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="H129" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="I129" t="s">
         <v>24</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129" t="s">
         <v>131</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
       <c r="M129" t="s">
         <v>28</v>
       </c>
       <c r="P129" t="s">
         <v>94</v>
       </c>
       <c r="Q129" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="R129" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
         <v>68</v>
       </c>
       <c r="E130" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="F130" t="s">
         <v>94</v>
       </c>
       <c r="G130" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="J130" t="s">
         <v>35</v>
       </c>
       <c r="L130" t="s">
         <v>55</v>
       </c>
       <c r="M130" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P130" t="s">
         <v>50</v>
       </c>
       <c r="Q130" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R130" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>18</v>
       </c>
       <c r="C131" t="s">
         <v>68</v>
       </c>
       <c r="E131" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F131" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G131" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="H131" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="I131" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="L131" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M131" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P131" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q131" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R131" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>18</v>
       </c>
       <c r="C132" t="s">
         <v>68</v>
       </c>
       <c r="E132" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="F132" t="s">
         <v>129</v>
       </c>
       <c r="G132" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="H132" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="I132" t="s">
         <v>24</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="L132" t="s">
         <v>55</v>
       </c>
       <c r="M132" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P132" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="Q132" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R132" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>83</v>
       </c>
       <c r="F133" t="s">
         <v>50</v>
       </c>
       <c r="G133" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="H133" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="I133" t="s">
-        <v>143</v>
+        <v>582</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133" t="s">
         <v>110</v>
       </c>
       <c r="L133" t="s">
         <v>89</v>
       </c>
       <c r="M133" t="s">
         <v>90</v>
       </c>
       <c r="P133" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="Q133" t="s">
         <v>92</v>
       </c>
       <c r="R133" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>18</v>
       </c>
       <c r="C134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>83</v>
       </c>
       <c r="F134" t="s">
         <v>129</v>
       </c>
       <c r="G134" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="H134" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="I134" t="s">
         <v>24</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="L134" t="s">
         <v>89</v>
       </c>
       <c r="M134" t="s">
         <v>90</v>
       </c>
       <c r="P134" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="Q134" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="R134" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>18</v>
       </c>
       <c r="C135" t="s">
         <v>68</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G135" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="H135" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="I135" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135" t="s">
         <v>26</v>
       </c>
       <c r="L135" t="s">
         <v>27</v>
       </c>
       <c r="M135" t="s">
         <v>28</v>
       </c>
       <c r="P135" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="Q135" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="R135" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="s">
         <v>68</v>
       </c>
       <c r="E136" t="s">
         <v>39</v>
       </c>
       <c r="F136" t="s">
         <v>94</v>
       </c>
       <c r="G136" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="H136" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="I136" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L136" t="s">
         <v>45</v>
       </c>
       <c r="M136" t="s">
         <v>46</v>
       </c>
       <c r="P136" t="s">
         <v>73</v>
       </c>
       <c r="Q136" t="s">
         <v>134</v>
       </c>
       <c r="R136" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" t="s">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>114</v>
       </c>
       <c r="F137" t="s">
         <v>50</v>
       </c>
       <c r="G137" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="H137" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="I137" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137" t="s">
         <v>45</v>
       </c>
       <c r="M137" t="s">
         <v>118</v>
       </c>
       <c r="P137" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="Q137" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="R137" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>18</v>
       </c>
       <c r="C138" t="s">
         <v>68</v>
       </c>
       <c r="E138" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F138" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G138" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="H138" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I138" t="s">
         <v>24</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="L138" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M138" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P138" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="Q138" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="R138" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>93</v>
       </c>
       <c r="C139" t="s">
         <v>68</v>
       </c>
       <c r="E139" t="s">
         <v>49</v>
       </c>
       <c r="F139" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G139" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="H139" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="I139" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="L139" t="s">
         <v>55</v>
       </c>
       <c r="M139" t="s">
         <v>56</v>
       </c>
       <c r="P139" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q139" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="R139" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>18</v>
       </c>
       <c r="C140" t="s">
         <v>68</v>
       </c>
       <c r="E140" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F140" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G140" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="H140" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="I140" t="s">
         <v>24</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="L140" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M140" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P140" t="s">
         <v>119</v>
       </c>
       <c r="Q140" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="R140" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
         <v>19</v>
       </c>
       <c r="E141" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F141" t="s">
         <v>84</v>
       </c>
       <c r="G141" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="H141" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="I141" t="s">
         <v>24</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="L141" t="s">
         <v>55</v>
       </c>
       <c r="M141" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P141" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="Q141" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="R141" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C142" t="s">
         <v>19</v>
       </c>
       <c r="E142" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F142" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G142" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="H142" t="s">
         <v>52</v>
       </c>
       <c r="I142" t="s">
         <v>53</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L142" t="s">
         <v>55</v>
       </c>
       <c r="M142" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P142" t="s">
         <v>94</v>
       </c>
       <c r="Q142" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="R142" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C143" t="s">
         <v>68</v>
       </c>
       <c r="E143" t="s">
         <v>128</v>
       </c>
       <c r="F143" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G143" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="J143" t="s">
         <v>78</v>
       </c>
       <c r="L143" t="s">
         <v>132</v>
       </c>
       <c r="M143" t="s">
         <v>133</v>
       </c>
       <c r="P143" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="Q143" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144" t="s">
         <v>19</v>
       </c>
       <c r="E144" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F144" t="s">
         <v>122</v>
       </c>
       <c r="G144" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="H144" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="I144" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>72</v>
       </c>
       <c r="L144" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M144" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P144" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="Q144" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="R144" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F145" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G145" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="H145" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="I145" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L145" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M145" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P145" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="Q145" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R145" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>100</v>
       </c>
       <c r="C146" t="s">
         <v>68</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
       <c r="F146" t="s">
         <v>94</v>
       </c>
       <c r="G146" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="J146" t="s">
         <v>78</v>
       </c>
       <c r="L146" t="s">
         <v>111</v>
       </c>
       <c r="M146" t="s">
         <v>112</v>
       </c>
       <c r="P146" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="Q146" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="R146" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>18</v>
       </c>
       <c r="C147" t="s">
         <v>68</v>
       </c>
       <c r="E147" t="s">
         <v>39</v>
       </c>
       <c r="F147" t="s">
         <v>94</v>
       </c>
       <c r="G147" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="J147" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L147" t="s">
         <v>45</v>
       </c>
       <c r="M147" t="s">
         <v>46</v>
       </c>
       <c r="P147" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q147" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R147" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G148" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="H148" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="I148" t="s">
         <v>24</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="L148" t="s">
         <v>27</v>
       </c>
       <c r="M148" t="s">
         <v>28</v>
       </c>
       <c r="P148" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="Q148" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="R148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>100</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
+        <v>624</v>
+      </c>
+      <c r="F149" t="s">
+        <v>625</v>
+      </c>
+      <c r="G149" t="s">
+        <v>626</v>
+      </c>
+      <c r="H149" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
       <c r="I149" t="s">
         <v>24</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149" t="s">
         <v>44</v>
       </c>
       <c r="L149" t="s">
         <v>64</v>
       </c>
       <c r="M149" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="P149" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q149" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="R149" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>18</v>
       </c>
       <c r="C150" t="s">
         <v>19</v>
       </c>
       <c r="E150" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F150" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G150" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="J150" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L150" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M150" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P150" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q150" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R150" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>18</v>
       </c>
       <c r="C151" t="s">
         <v>68</v>
       </c>
       <c r="E151" t="s">
         <v>83</v>
       </c>
       <c r="F151" t="s">
         <v>129</v>
       </c>
       <c r="G151" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="H151" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="I151" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L151" t="s">
         <v>89</v>
       </c>
       <c r="M151" t="s">
         <v>90</v>
       </c>
       <c r="P151" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="Q151" t="s">
         <v>139</v>
       </c>
       <c r="R151" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>93</v>
       </c>
       <c r="C152" t="s">
         <v>19</v>
       </c>
       <c r="E152" t="s">
+        <v>435</v>
+      </c>
+      <c r="F152" t="s">
+        <v>362</v>
+      </c>
+      <c r="G152" t="s">
+        <v>633</v>
+      </c>
+      <c r="H152" t="s">
+        <v>634</v>
+      </c>
+      <c r="I152" t="s">
+        <v>43</v>
+      </c>
+      <c r="J152" t="s">
+        <v>25</v>
+      </c>
+      <c r="K152" t="s">
+        <v>476</v>
+      </c>
+      <c r="L152" t="s">
+        <v>183</v>
+      </c>
+      <c r="M152" t="s">
         <v>439</v>
-      </c>
-[...22 lines deleted...]
-        <v>443</v>
       </c>
       <c r="P152" t="s">
         <v>50</v>
       </c>
       <c r="Q152" t="s">
         <v>67</v>
       </c>
       <c r="R152" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F153" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G153" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="H153" t="s">
         <v>52</v>
       </c>
       <c r="I153" t="s">
         <v>53</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153" t="s">
         <v>44</v>
       </c>
       <c r="L153" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M153" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P153" t="s">
         <v>138</v>
       </c>
       <c r="Q153" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="R153" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>68</v>
       </c>
       <c r="E154" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F154" t="s">
         <v>129</v>
       </c>
       <c r="G154" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="H154" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="I154" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="L154" t="s">
         <v>64</v>
       </c>
       <c r="M154" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P154" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="Q154" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="R154" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
         <v>19</v>
       </c>
       <c r="E155" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F155" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G155" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="H155" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="I155" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L155" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M155" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P155" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q155" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="R155" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>18</v>
       </c>
       <c r="C156" t="s">
         <v>68</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G156" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="J156" t="s">
         <v>78</v>
       </c>
       <c r="L156" t="s">
         <v>27</v>
       </c>
       <c r="M156" t="s">
         <v>28</v>
       </c>
       <c r="P156" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="Q156" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="R156" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C157" t="s">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>128</v>
       </c>
       <c r="F157" t="s">
         <v>50</v>
       </c>
       <c r="G157" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="H157" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="I157" t="s">
         <v>24</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L157" t="s">
         <v>132</v>
       </c>
       <c r="M157" t="s">
         <v>133</v>
       </c>
       <c r="P157" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="Q157" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="R157" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>93</v>
       </c>
       <c r="C158" t="s">
         <v>68</v>
       </c>
       <c r="E158" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F158" t="s">
+        <v>648</v>
+      </c>
+      <c r="G158" t="s">
+        <v>649</v>
+      </c>
+      <c r="H158" t="s">
+        <v>650</v>
+      </c>
+      <c r="I158" t="s">
+        <v>43</v>
+      </c>
+      <c r="J158" t="s">
+        <v>25</v>
+      </c>
+      <c r="K158" t="s">
+        <v>376</v>
+      </c>
+      <c r="L158" t="s">
+        <v>275</v>
+      </c>
+      <c r="M158" t="s">
+        <v>276</v>
+      </c>
+      <c r="P158" t="s">
         <v>651</v>
       </c>
-      <c r="G158" t="s">
+      <c r="Q158" t="s">
         <v>652</v>
-      </c>
-[...22 lines deleted...]
-        <v>655</v>
       </c>
       <c r="R158" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C159" t="s">
         <v>68</v>
       </c>
       <c r="E159" t="s">
+        <v>435</v>
+      </c>
+      <c r="F159" t="s">
+        <v>146</v>
+      </c>
+      <c r="G159" t="s">
+        <v>653</v>
+      </c>
+      <c r="H159" t="s">
+        <v>654</v>
+      </c>
+      <c r="I159" t="s">
+        <v>43</v>
+      </c>
+      <c r="J159" t="s">
+        <v>25</v>
+      </c>
+      <c r="K159" t="s">
+        <v>222</v>
+      </c>
+      <c r="L159" t="s">
+        <v>183</v>
+      </c>
+      <c r="M159" t="s">
         <v>439</v>
-      </c>
-[...22 lines deleted...]
-        <v>443</v>
       </c>
       <c r="P159" t="s">
         <v>91</v>
       </c>
       <c r="Q159" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="R159" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>18</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F160" t="s">
         <v>94</v>
       </c>
       <c r="G160" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="H160" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="I160" t="s">
         <v>24</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="L160" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M160" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P160" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q160" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="R160" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>100</v>
       </c>
       <c r="C161" t="s">
         <v>68</v>
       </c>
       <c r="E161" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="F161" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G161" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="J161" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L161" t="s">
         <v>64</v>
       </c>
       <c r="M161" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="P161" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="Q161" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="R161" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C162" t="s">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>39</v>
       </c>
       <c r="F162" t="s">
         <v>50</v>
       </c>
       <c r="G162" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="J162" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="L162" t="s">
         <v>45</v>
       </c>
       <c r="M162" t="s">
         <v>46</v>
       </c>
       <c r="P162" t="s">
         <v>57</v>
       </c>
       <c r="Q162" t="s">
         <v>92</v>
       </c>
       <c r="R162" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>100</v>
       </c>
       <c r="C163" t="s">
         <v>68</v>
       </c>
       <c r="E163" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F163" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="G163" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="H163" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="I163" t="s">
         <v>24</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="L163" t="s">
         <v>45</v>
       </c>
       <c r="M163" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P163" t="s">
         <v>33</v>
       </c>
       <c r="Q163" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C164" t="s">
         <v>68</v>
       </c>
       <c r="E164" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F164" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G164" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="H164" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="I164" t="s">
         <v>24</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L164" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M164" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P164" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="Q164" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="R164" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>18</v>
       </c>
       <c r="C165" t="s">
         <v>68</v>
       </c>
       <c r="E165" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F165" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G165" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="J165" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L165" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M165" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P165" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="Q165" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="R165" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
         <v>68</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
         <v>21</v>
       </c>
       <c r="G166" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="H166" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="I166" t="s">
-        <v>351</v>
+        <v>327</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L166" t="s">
         <v>27</v>
       </c>
       <c r="M166" t="s">
         <v>28</v>
       </c>
       <c r="P166" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="Q166" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="R166" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>93</v>
       </c>
       <c r="C167" t="s">
         <v>68</v>
       </c>
       <c r="E167" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="F167" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G167" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="J167" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L167" t="s">
         <v>89</v>
       </c>
       <c r="M167" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="P167" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="Q167" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="R167" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>100</v>
       </c>
       <c r="C168" t="s">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>106</v>
       </c>
       <c r="F168" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="G168" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="H168" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I168" t="s">
         <v>24</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="L168" t="s">
         <v>111</v>
       </c>
       <c r="M168" t="s">
         <v>112</v>
       </c>
       <c r="P168" t="s">
         <v>138</v>
       </c>
       <c r="Q168" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="R168" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>18</v>
       </c>
       <c r="C169" t="s">
         <v>68</v>
       </c>
       <c r="E169" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F169" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G169" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="J169" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L169" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M169" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P169" t="s">
         <v>50</v>
       </c>
       <c r="Q169" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="R169" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>18</v>
       </c>
       <c r="C170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F170" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G170" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="J170" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L170" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M170" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P170" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q170" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="R170" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>18</v>
       </c>
       <c r="C171" t="s">
         <v>68</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
       <c r="F171" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="G171" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="H171" t="s">
         <v>52</v>
       </c>
       <c r="I171" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L171" t="s">
         <v>55</v>
       </c>
       <c r="M171" t="s">
         <v>56</v>
       </c>
       <c r="P171" t="s">
         <v>138</v>
       </c>
       <c r="Q171" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="R171" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
         <v>68</v>
       </c>
       <c r="E172" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F172" t="s">
         <v>21</v>
       </c>
       <c r="G172" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="H172" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="I172" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="L172" t="s">
         <v>64</v>
       </c>
       <c r="M172" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P172" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="Q172" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="R172" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>18</v>
       </c>
       <c r="C173" t="s">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>106</v>
       </c>
       <c r="F173" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="G173" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="J173" t="s">
         <v>78</v>
       </c>
       <c r="L173" t="s">
         <v>111</v>
       </c>
       <c r="M173" t="s">
         <v>112</v>
       </c>
       <c r="P173" t="s">
         <v>129</v>
       </c>
       <c r="Q173" t="s">
         <v>105</v>
       </c>
       <c r="R173" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C174" t="s">
         <v>68</v>
       </c>
       <c r="E174" t="s">
+        <v>435</v>
+      </c>
+      <c r="F174" t="s">
+        <v>362</v>
+      </c>
+      <c r="G174" t="s">
+        <v>685</v>
+      </c>
+      <c r="H174" t="s">
+        <v>205</v>
+      </c>
+      <c r="I174" t="s">
+        <v>43</v>
+      </c>
+      <c r="J174" t="s">
+        <v>25</v>
+      </c>
+      <c r="K174" t="s">
+        <v>321</v>
+      </c>
+      <c r="L174" t="s">
+        <v>183</v>
+      </c>
+      <c r="M174" t="s">
         <v>439</v>
       </c>
-      <c r="F174" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="P174" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="Q174" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="R174" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>18</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G175" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="H175" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="I175" t="s">
         <v>24</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="L175" t="s">
         <v>27</v>
       </c>
       <c r="M175" t="s">
         <v>28</v>
       </c>
       <c r="P175" t="s">
         <v>129</v>
       </c>
       <c r="Q175" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="R175" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>18</v>
       </c>
       <c r="C176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F176" t="s">
         <v>84</v>
       </c>
       <c r="G176" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="H176" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="I176" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
         <v>54</v>
       </c>
       <c r="L176" t="s">
         <v>55</v>
       </c>
       <c r="M176" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P176" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q176" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R176" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C177" t="s">
         <v>68</v>
       </c>
       <c r="E177" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F177" t="s">
+        <v>692</v>
+      </c>
+      <c r="G177" t="s">
+        <v>693</v>
+      </c>
+      <c r="H177" t="s">
+        <v>694</v>
+      </c>
+      <c r="I177" t="s">
+        <v>463</v>
+      </c>
+      <c r="J177" t="s">
+        <v>25</v>
+      </c>
+      <c r="K177" t="s">
+        <v>537</v>
+      </c>
+      <c r="L177" t="s">
+        <v>275</v>
+      </c>
+      <c r="M177" t="s">
+        <v>276</v>
+      </c>
+      <c r="P177" t="s">
         <v>695</v>
       </c>
-      <c r="G177" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Q177" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>100</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F178" t="s">
         <v>129</v>
       </c>
       <c r="G178" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="H178" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="I178" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178" t="s">
         <v>45</v>
       </c>
       <c r="M178" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="P178" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="Q178" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R178" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>100</v>
       </c>
       <c r="C179" t="s">
         <v>68</v>
       </c>
       <c r="E179" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F179" t="s">
         <v>122</v>
       </c>
       <c r="G179" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="H179" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="I179" t="s">
         <v>24</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179" t="s">
         <v>26</v>
       </c>
       <c r="L179" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M179" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="P179" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="Q179" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="R179" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>18</v>
       </c>
       <c r="C180" t="s">
         <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F180" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="G180" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="H180" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="I180" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
         <v>110</v>
       </c>
       <c r="L180" t="s">
         <v>64</v>
       </c>
       <c r="M180" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P180" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="Q180" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="R180" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F181" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="G181" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="H181" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="I181" t="s">
         <v>24</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181" t="s">
         <v>45</v>
       </c>
       <c r="M181" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P181" t="s">
         <v>73</v>
       </c>
       <c r="Q181" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="R181" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>49</v>
       </c>
       <c r="F182" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G182" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="H182" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="I182" t="s">
         <v>24</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="L182" t="s">
         <v>55</v>
       </c>
       <c r="M182" t="s">
         <v>56</v>
       </c>
       <c r="P182" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="Q182" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R182" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F183" t="s">
         <v>94</v>
       </c>
       <c r="G183" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="H183" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="I183" t="s">
         <v>24</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M183" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P183" t="s">
         <v>50</v>
       </c>
       <c r="Q183" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="R183" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>18</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>59</v>
       </c>
       <c r="F184" t="s">
         <v>21</v>
       </c>
       <c r="G184" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="H184" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="I184" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184" t="s">
         <v>44</v>
       </c>
       <c r="L184" t="s">
         <v>64</v>
       </c>
       <c r="M184" t="s">
         <v>65</v>
       </c>
       <c r="P184" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="Q184" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="R184" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
         <v>68</v>
       </c>
       <c r="E185" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="F185" t="s">
         <v>84</v>
       </c>
       <c r="G185" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="J185" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L185" t="s">
         <v>89</v>
       </c>
       <c r="M185" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="P185" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="Q185" t="s">
         <v>99</v>
       </c>
       <c r="R185" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C186" t="s">
         <v>19</v>
       </c>
       <c r="E186" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F186" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="G186" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="J186" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L186" t="s">
         <v>64</v>
       </c>
       <c r="M186" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P186" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="Q186" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="R186" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
         <v>68</v>
       </c>
       <c r="E187" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F187" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G187" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="H187" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="I187" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
         <v>110</v>
       </c>
       <c r="L187" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M187" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P187" t="s">
         <v>50</v>
       </c>
       <c r="Q187" t="s">
         <v>139</v>
       </c>
       <c r="R187" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>18</v>
       </c>
       <c r="C188" t="s">
         <v>68</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
         <v>50</v>
       </c>
       <c r="G188" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="J188" t="s">
         <v>78</v>
       </c>
       <c r="L188" t="s">
         <v>27</v>
       </c>
       <c r="M188" t="s">
         <v>28</v>
       </c>
       <c r="P188" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q188" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="R188" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
         <v>68</v>
       </c>
       <c r="E189" t="s">
         <v>39</v>
       </c>
       <c r="F189" t="s">
         <v>129</v>
       </c>
       <c r="G189" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="H189" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="I189" t="s">
         <v>24</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>54</v>
       </c>
       <c r="L189" t="s">
         <v>45</v>
       </c>
       <c r="M189" t="s">
         <v>46</v>
       </c>
       <c r="P189" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q189" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R189" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>68</v>
       </c>
       <c r="E190" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F190" t="s">
         <v>122</v>
       </c>
       <c r="G190" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="H190" t="s">
         <v>52</v>
       </c>
       <c r="I190" t="s">
         <v>53</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L190" t="s">
         <v>89</v>
       </c>
       <c r="M190" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P190" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="Q190" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R190" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C191" t="s">
         <v>68</v>
       </c>
       <c r="E191" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F191" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G191" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="H191" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="I191" t="s">
         <v>24</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="L191" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M191" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P191" t="s">
         <v>50</v>
       </c>
       <c r="Q191" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="R191" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>100</v>
       </c>
       <c r="C192" t="s">
         <v>68</v>
       </c>
       <c r="E192" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F192" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G192" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="H192" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I192" t="s">
         <v>63</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L192" t="s">
         <v>55</v>
       </c>
       <c r="M192" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P192" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="Q192" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="R192" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F193" t="s">
         <v>21</v>
       </c>
       <c r="G193" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="J193" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="L193" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M193" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P193" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="Q193" t="s">
         <v>134</v>
       </c>
       <c r="R193" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>18</v>
       </c>
       <c r="C194" t="s">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>49</v>
       </c>
       <c r="F194" t="s">
         <v>21</v>
       </c>
       <c r="G194" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="H194" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I194" t="s">
         <v>24</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="L194" t="s">
         <v>55</v>
       </c>
       <c r="M194" t="s">
         <v>56</v>
       </c>
       <c r="P194" t="s">
         <v>138</v>
       </c>
       <c r="Q194" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R194" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>121</v>
       </c>
       <c r="F195" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G195" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="H195" t="s">
         <v>136</v>
       </c>
       <c r="I195" t="s">
         <v>24</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="L195" t="s">
         <v>55</v>
       </c>
       <c r="M195" t="s">
         <v>125</v>
       </c>
       <c r="P195" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="Q195" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>18</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>106</v>
       </c>
       <c r="F196" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G196" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="J196" t="s">
         <v>78</v>
       </c>
       <c r="L196" t="s">
         <v>111</v>
       </c>
       <c r="M196" t="s">
         <v>112</v>
       </c>
       <c r="P196" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="Q196" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="R196" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>18</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>121</v>
       </c>
       <c r="F197" t="s">
         <v>129</v>
       </c>
       <c r="G197" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="H197" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="I197" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>54</v>
       </c>
       <c r="L197" t="s">
         <v>55</v>
       </c>
       <c r="M197" t="s">
         <v>125</v>
       </c>
       <c r="P197" t="s">
         <v>94</v>
       </c>
       <c r="Q197" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="R197" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>18</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F198" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G198" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="H198" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="I198" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="L198" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M198" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P198" t="s">
         <v>91</v>
       </c>
       <c r="Q198" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R198" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>18</v>
       </c>
       <c r="C199" t="s">
         <v>68</v>
       </c>
       <c r="E199" t="s">
         <v>49</v>
       </c>
       <c r="F199" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G199" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="H199" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="I199" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="L199" t="s">
         <v>55</v>
       </c>
       <c r="M199" t="s">
         <v>56</v>
       </c>
       <c r="P199" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q199" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="R199" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="E200" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F200" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G200" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="H200" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="I200" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L200" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M200" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P200" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q200" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="R200" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>18</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F201" t="s">
         <v>129</v>
       </c>
       <c r="G201" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="J201" t="s">
         <v>78</v>
       </c>
       <c r="L201" t="s">
         <v>55</v>
       </c>
       <c r="M201" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P201" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="Q201" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="R201" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>18</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="E202" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="F202" t="s">
         <v>50</v>
       </c>
       <c r="G202" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="H202" t="s">
         <v>42</v>
       </c>
       <c r="I202" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>88</v>
       </c>
       <c r="L202" t="s">
         <v>45</v>
       </c>
       <c r="M202" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="P202" t="s">
         <v>29</v>
       </c>
       <c r="Q202" t="s">
         <v>92</v>
       </c>
       <c r="R202" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="E203" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F203" t="s">
         <v>50</v>
       </c>
       <c r="G203" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="H203" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I203" t="s">
         <v>63</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="L203" t="s">
         <v>89</v>
       </c>
       <c r="M203" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P203" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="Q203" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="R203" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C204" t="s">
         <v>68</v>
       </c>
       <c r="E204" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F204" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G204" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="H204" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="I204" t="s">
         <v>24</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L204" t="s">
+        <v>183</v>
+      </c>
+      <c r="M204" t="s">
         <v>184</v>
       </c>
-      <c r="M204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P204" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="Q204" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="R204" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C205" t="s">
         <v>19</v>
       </c>
       <c r="E205" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="F205" t="s">
         <v>50</v>
       </c>
       <c r="G205" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="H205" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="I205" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J205" t="s">
         <v>25</v>
       </c>
       <c r="K205" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="L205" t="s">
         <v>55</v>
       </c>
       <c r="M205" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P205" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="Q205" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R205" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C206" t="s">
         <v>19</v>
       </c>
       <c r="E206" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F206" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G206" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="H206" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="I206" t="s">
         <v>24</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L206" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M206" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P206" t="s">
         <v>50</v>
       </c>
       <c r="Q206" t="s">
         <v>30</v>
       </c>
       <c r="R206" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>18</v>
       </c>
       <c r="C207" t="s">
         <v>68</v>
       </c>
       <c r="E207" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F207" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="G207" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="H207" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="I207" t="s">
         <v>24</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="L207" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M207" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P207" t="s">
         <v>50</v>
       </c>
       <c r="Q207" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="R207" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>100</v>
       </c>
       <c r="C208" t="s">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>106</v>
       </c>
       <c r="F208" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G208" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="J208" t="s">
         <v>78</v>
       </c>
       <c r="L208" t="s">
         <v>111</v>
       </c>
       <c r="M208" t="s">
         <v>112</v>
       </c>
       <c r="P208" t="s">
         <v>104</v>
       </c>
       <c r="Q208" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="R208" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>18</v>
       </c>
       <c r="C209" t="s">
         <v>68</v>
       </c>
       <c r="E209" t="s">
         <v>49</v>
       </c>
       <c r="F209" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G209" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="H209" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="I209" t="s">
         <v>63</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="L209" t="s">
         <v>55</v>
       </c>
       <c r="M209" t="s">
         <v>56</v>
       </c>
       <c r="P209" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q209" t="s">
         <v>120</v>
       </c>
       <c r="R209" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>18</v>
       </c>
       <c r="C210" t="s">
         <v>19</v>
       </c>
       <c r="E210" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F210" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G210" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="H210" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I210" t="s">
         <v>24</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="L210" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M210" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P210" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="Q210" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="R210" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>93</v>
       </c>
       <c r="C211" t="s">
         <v>68</v>
       </c>
       <c r="E211" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F211" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="G211" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="H211" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="I211" t="s">
         <v>63</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="L211" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M211" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P211" t="s">
         <v>104</v>
       </c>
       <c r="Q211" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="R211" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>93</v>
       </c>
       <c r="C212" t="s">
         <v>68</v>
       </c>
       <c r="E212" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F212" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G212" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="H212" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="I212" t="s">
         <v>24</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L212" t="s">
         <v>55</v>
       </c>
       <c r="M212" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P212" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="Q212" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R212" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>18</v>
       </c>
       <c r="C213" t="s">
         <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>114</v>
       </c>
       <c r="F213" t="s">
         <v>50</v>
       </c>
       <c r="G213" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="H213" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L213" t="s">
         <v>45</v>
       </c>
       <c r="M213" t="s">
         <v>118</v>
       </c>
       <c r="P213" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="Q213" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="R213" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>18</v>
       </c>
       <c r="C214" t="s">
         <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>20</v>
       </c>
       <c r="F214" t="s">
         <v>60</v>
       </c>
       <c r="G214" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="H214" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="I214" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
       <c r="M214" t="s">
         <v>28</v>
       </c>
       <c r="P214" t="s">
         <v>138</v>
       </c>
       <c r="Q214" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="R214" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C215" t="s">
         <v>19</v>
       </c>
       <c r="E215" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F215" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G215" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="J215" t="s">
         <v>78</v>
       </c>
       <c r="L215" t="s">
         <v>55</v>
       </c>
       <c r="M215" t="s">
+        <v>150</v>
+      </c>
+      <c r="P215" t="s">
         <v>151</v>
       </c>
-      <c r="P215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q215" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="R215" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>93</v>
       </c>
       <c r="C216" t="s">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>59</v>
       </c>
       <c r="F216" t="s">
         <v>40</v>
       </c>
       <c r="G216" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="J216" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="L216" t="s">
         <v>64</v>
       </c>
       <c r="M216" t="s">
         <v>65</v>
       </c>
       <c r="P216" t="s">
         <v>94</v>
       </c>
       <c r="Q216" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="R216" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>18</v>
       </c>
       <c r="C217" t="s">
         <v>68</v>
       </c>
       <c r="E217" t="s">
         <v>49</v>
       </c>
       <c r="F217" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G217" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="J217" t="s">
         <v>78</v>
       </c>
       <c r="L217" t="s">
         <v>55</v>
       </c>
       <c r="M217" t="s">
         <v>56</v>
       </c>
       <c r="P217" t="s">
         <v>138</v>
       </c>
       <c r="Q217" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R217" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>18</v>
       </c>
       <c r="C218" t="s">
         <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>75</v>
       </c>
       <c r="F218" t="s">
         <v>84</v>
       </c>
       <c r="G218" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="J218" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="L218" t="s">
         <v>79</v>
       </c>
       <c r="M218" t="s">
         <v>80</v>
       </c>
       <c r="P218" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="Q218" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R218" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>18</v>
       </c>
       <c r="C219" t="s">
         <v>19</v>
       </c>
       <c r="E219" t="s">
         <v>128</v>
       </c>
       <c r="F219" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G219" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="J219" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L219" t="s">
         <v>132</v>
       </c>
       <c r="M219" t="s">
         <v>133</v>
       </c>
       <c r="P219" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="Q219" t="s">
         <v>134</v>
       </c>
       <c r="R219" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>18</v>
       </c>
       <c r="C220" t="s">
         <v>19</v>
       </c>
       <c r="E220" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F220" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G220" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="H220" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="I220" t="s">
         <v>63</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>44</v>
       </c>
       <c r="L220" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M220" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P220" t="s">
         <v>104</v>
       </c>
       <c r="Q220" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="R220" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C221" t="s">
         <v>19</v>
       </c>
       <c r="E221" t="s">
         <v>106</v>
       </c>
       <c r="F221" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G221" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="H221" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="I221" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
         <v>103</v>
       </c>
       <c r="L221" t="s">
         <v>111</v>
       </c>
       <c r="M221" t="s">
         <v>112</v>
       </c>
       <c r="P221" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="Q221" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>100</v>
       </c>
       <c r="C222" t="s">
         <v>19</v>
       </c>
       <c r="E222" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F222" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G222" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="H222" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="I222" t="s">
         <v>24</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222" t="s">
         <v>44</v>
       </c>
       <c r="L222" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M222" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P222" t="s">
         <v>50</v>
       </c>
       <c r="Q222" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="R222" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>18</v>
       </c>
       <c r="C223" t="s">
         <v>19</v>
       </c>
       <c r="E223" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F223" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G223" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="H223" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I223" t="s">
         <v>24</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>44</v>
       </c>
       <c r="L223" t="s">
         <v>64</v>
       </c>
       <c r="M223" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P223" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="Q223" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="R223" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>93</v>
       </c>
       <c r="C224" t="s">
         <v>19</v>
       </c>
       <c r="E224" t="s">
         <v>59</v>
       </c>
       <c r="F224" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G224" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="J224" t="s">
         <v>78</v>
       </c>
       <c r="L224" t="s">
         <v>64</v>
       </c>
       <c r="M224" t="s">
         <v>65</v>
       </c>
       <c r="P224" t="s">
         <v>129</v>
       </c>
       <c r="Q224" t="s">
         <v>113</v>
       </c>
       <c r="R224" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C225" t="s">
         <v>19</v>
       </c>
       <c r="E225" t="s">
         <v>106</v>
       </c>
       <c r="F225" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G225" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="H225" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="I225" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="L225" t="s">
         <v>111</v>
       </c>
       <c r="M225" t="s">
         <v>112</v>
       </c>
       <c r="P225" t="s">
         <v>50</v>
       </c>
       <c r="Q225" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>18</v>
       </c>
       <c r="C226" t="s">
         <v>68</v>
       </c>
       <c r="E226" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F226" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="G226" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="H226" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="I226" t="s">
         <v>24</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L226" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M226" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P226" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="Q226" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R226" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>18</v>
       </c>
       <c r="C227" t="s">
         <v>19</v>
       </c>
       <c r="E227" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F227" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G227" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="H227" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="I227" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L227" t="s">
         <v>64</v>
       </c>
       <c r="M227" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P227" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="Q227" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="R227" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
         <v>18</v>
       </c>
       <c r="C228" t="s">
         <v>68</v>
       </c>
       <c r="E228" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F228" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="G228" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="J228" t="s">
         <v>78</v>
       </c>
       <c r="L228" t="s">
         <v>45</v>
       </c>
       <c r="M228" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="P228" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="Q228" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R228" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>18</v>
       </c>
       <c r="C229" t="s">
         <v>19</v>
       </c>
       <c r="E229" t="s">
         <v>39</v>
       </c>
       <c r="F229" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G229" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="H229" t="s">
         <v>136</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L229" t="s">
         <v>45</v>
       </c>
       <c r="M229" t="s">
         <v>46</v>
       </c>
       <c r="P229" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="Q229" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>18</v>
       </c>
       <c r="C230" t="s">
         <v>19</v>
       </c>
       <c r="E230" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F230" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="G230" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="H230" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="I230" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="L230" t="s">
         <v>64</v>
       </c>
       <c r="M230" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="P230" t="s">
         <v>50</v>
       </c>
       <c r="Q230" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C231" t="s">
         <v>68</v>
       </c>
       <c r="E231" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F231" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="G231" t="s">
+        <v>813</v>
+      </c>
+      <c r="H231" t="s">
+        <v>814</v>
+      </c>
+      <c r="I231" t="s">
+        <v>815</v>
+      </c>
+      <c r="J231" t="s">
+        <v>25</v>
+      </c>
+      <c r="K231" t="s">
+        <v>182</v>
+      </c>
+      <c r="L231" t="s">
+        <v>275</v>
+      </c>
+      <c r="M231" t="s">
+        <v>276</v>
+      </c>
+      <c r="P231" t="s">
         <v>816</v>
-      </c>
-[...19 lines deleted...]
-        <v>819</v>
       </c>
       <c r="Q231" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>18</v>
       </c>
       <c r="C232" t="s">
         <v>19</v>
       </c>
       <c r="E232" t="s">
         <v>106</v>
       </c>
       <c r="F232" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G232" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="J232" t="s">
         <v>78</v>
       </c>
       <c r="L232" t="s">
         <v>111</v>
       </c>
       <c r="M232" t="s">
         <v>112</v>
       </c>
       <c r="P232" t="s">
         <v>138</v>
       </c>
       <c r="Q232" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R232" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>18</v>
       </c>
       <c r="C233" t="s">
         <v>68</v>
       </c>
       <c r="E233" t="s">
         <v>121</v>
       </c>
       <c r="F233" t="s">
         <v>129</v>
       </c>
       <c r="G233" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="H233" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="I233" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="L233" t="s">
         <v>55</v>
       </c>
       <c r="M233" t="s">
         <v>125</v>
       </c>
       <c r="P233" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="Q233" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="R233" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C234" t="s">
         <v>19</v>
       </c>
       <c r="E234" t="s">
         <v>106</v>
       </c>
       <c r="F234" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G234" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="H234" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="I234" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
         <v>103</v>
       </c>
       <c r="L234" t="s">
         <v>111</v>
       </c>
       <c r="M234" t="s">
         <v>112</v>
       </c>
       <c r="P234" t="s">
         <v>50</v>
       </c>
       <c r="Q234" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>93</v>
       </c>
       <c r="C235" t="s">
         <v>68</v>
       </c>
       <c r="E235" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F235" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G235" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="H235" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="I235" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="L235" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M235" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P235" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="Q235" t="s">
         <v>38</v>
       </c>
       <c r="R235" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>18</v>
       </c>
       <c r="C236" t="s">
         <v>19</v>
       </c>
       <c r="E236" t="s">
         <v>128</v>
       </c>
       <c r="F236" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="G236" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="H236" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="I236" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236" t="s">
         <v>44</v>
       </c>
       <c r="L236" t="s">
         <v>132</v>
       </c>
       <c r="M236" t="s">
         <v>133</v>
       </c>
       <c r="P236" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="Q236" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="R236" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C237" t="s">
         <v>19</v>
       </c>
       <c r="E237" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F237" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G237" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="H237" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="I237" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="L237" t="s">
         <v>89</v>
       </c>
       <c r="M237" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P237" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q237" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="R237" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>18</v>
       </c>
       <c r="C238" t="s">
         <v>68</v>
       </c>
       <c r="E238" t="s">
         <v>32</v>
       </c>
       <c r="F238" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G238" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="H238" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="I238" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
         <v>117</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
       <c r="M238" t="s">
         <v>36</v>
       </c>
       <c r="P238" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q238" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>18</v>
       </c>
       <c r="C239" t="s">
         <v>68</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G239" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="J239" t="s">
         <v>78</v>
       </c>
       <c r="L239" t="s">
         <v>27</v>
       </c>
       <c r="M239" t="s">
         <v>28</v>
       </c>
       <c r="P239" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="Q239" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="R239" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C240" t="s">
         <v>68</v>
       </c>
       <c r="E240" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F240" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G240" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="H240" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I240" t="s">
         <v>24</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240" t="s">
         <v>103</v>
       </c>
       <c r="L240" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M240" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P240" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q240" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="R240" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C241" t="s">
         <v>68</v>
       </c>
       <c r="E241" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F241" t="s">
         <v>84</v>
       </c>
       <c r="G241" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="H241" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="I241" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
         <v>44</v>
       </c>
       <c r="L241" t="s">
         <v>64</v>
       </c>
       <c r="M241" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P241" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="Q241" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="R241" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>18</v>
       </c>
       <c r="C242" t="s">
         <v>68</v>
       </c>
       <c r="E242" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F242" t="s">
         <v>50</v>
       </c>
       <c r="G242" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="J242" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="L242" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M242" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P242" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="Q242" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R242" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>18</v>
       </c>
       <c r="C243" t="s">
         <v>68</v>
       </c>
       <c r="E243" t="s">
         <v>75</v>
       </c>
       <c r="F243" t="s">
         <v>94</v>
       </c>
       <c r="G243" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="J243" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L243" t="s">
         <v>79</v>
       </c>
       <c r="M243" t="s">
         <v>80</v>
       </c>
       <c r="P243" t="s">
         <v>50</v>
       </c>
       <c r="Q243" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="R243" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>18</v>
       </c>
       <c r="C244" t="s">
         <v>68</v>
       </c>
       <c r="E244" t="s">
         <v>49</v>
       </c>
       <c r="F244" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G244" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="H244" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I244" t="s">
         <v>24</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="L244" t="s">
         <v>55</v>
       </c>
       <c r="M244" t="s">
         <v>56</v>
       </c>
       <c r="P244" t="s">
         <v>129</v>
       </c>
       <c r="Q244" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>100</v>
       </c>
       <c r="C245" t="s">
         <v>19</v>
       </c>
       <c r="E245" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F245" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G245" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="J245" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L245" t="s">
         <v>89</v>
       </c>
       <c r="M245" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="P245" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="Q245" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R245" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>18</v>
       </c>
       <c r="C246" t="s">
         <v>68</v>
       </c>
       <c r="E246" t="s">
         <v>121</v>
       </c>
       <c r="F246" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G246" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="H246" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I246" t="s">
         <v>24</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
         <v>103</v>
       </c>
       <c r="L246" t="s">
         <v>55</v>
       </c>
       <c r="M246" t="s">
         <v>125</v>
       </c>
       <c r="P246" t="s">
         <v>138</v>
       </c>
       <c r="Q246" t="s">
         <v>38</v>
       </c>
       <c r="R246" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>18</v>
       </c>
       <c r="C247" t="s">
         <v>68</v>
       </c>
       <c r="E247" t="s">
         <v>59</v>
       </c>
       <c r="F247" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G247" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="J247" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L247" t="s">
         <v>64</v>
       </c>
       <c r="M247" t="s">
         <v>65</v>
       </c>
       <c r="P247" t="s">
         <v>138</v>
       </c>
       <c r="Q247" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="R247" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>93</v>
       </c>
       <c r="C248" t="s">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>50</v>
       </c>
       <c r="G248" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="H248" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="I248" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>54</v>
       </c>
       <c r="L248" t="s">
         <v>27</v>
       </c>
       <c r="M248" t="s">
         <v>28</v>
       </c>
       <c r="P248" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q248" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R248" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>18</v>
       </c>
       <c r="C249" t="s">
         <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>49</v>
       </c>
       <c r="F249" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G249" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="J249" t="s">
         <v>78</v>
       </c>
       <c r="L249" t="s">
         <v>55</v>
       </c>
       <c r="M249" t="s">
         <v>56</v>
       </c>
       <c r="P249" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="Q249" t="s">
         <v>99</v>
       </c>
       <c r="R249" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>18</v>
       </c>
       <c r="C250" t="s">
         <v>68</v>
       </c>
       <c r="E250" t="s">
         <v>75</v>
       </c>
       <c r="F250" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G250" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="J250" t="s">
         <v>78</v>
       </c>
       <c r="L250" t="s">
         <v>79</v>
       </c>
       <c r="M250" t="s">
         <v>80</v>
       </c>
       <c r="P250" t="s">
         <v>50</v>
       </c>
       <c r="Q250" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="R250" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>93</v>
       </c>
       <c r="C251" t="s">
         <v>68</v>
       </c>
       <c r="E251" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F251" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G251" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="J251" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L251" t="s">
         <v>45</v>
       </c>
       <c r="M251" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P251" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q251" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R251" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>18</v>
       </c>
       <c r="C252" t="s">
         <v>68</v>
       </c>
       <c r="E252" t="s">
         <v>128</v>
       </c>
       <c r="F252" t="s">
         <v>129</v>
       </c>
       <c r="G252" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="H252" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I252" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="L252" t="s">
         <v>132</v>
       </c>
       <c r="M252" t="s">
         <v>133</v>
       </c>
       <c r="P252" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="Q252" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="R252" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>100</v>
       </c>
       <c r="C253" t="s">
         <v>68</v>
       </c>
       <c r="E253" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F253" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G253" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="H253" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="I253" t="s">
-        <v>862</v>
+        <v>327</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
         <v>26</v>
       </c>
       <c r="L253" t="s">
+        <v>183</v>
+      </c>
+      <c r="M253" t="s">
         <v>184</v>
       </c>
-      <c r="M253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P253" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="Q253" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>18</v>
       </c>
       <c r="C254" t="s">
         <v>19</v>
       </c>
       <c r="E254" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F254" t="s">
         <v>129</v>
       </c>
       <c r="G254" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="H254" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="I254" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L254" t="s">
         <v>79</v>
       </c>
       <c r="M254" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="P254" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="Q254" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="R254" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C255" t="s">
         <v>68</v>
       </c>
       <c r="E255" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F255" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G255" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="H255" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="I255" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L255" t="s">
         <v>64</v>
       </c>
       <c r="M255" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P255" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="Q255" t="s">
         <v>58</v>
       </c>
       <c r="R255" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>18</v>
       </c>
       <c r="C256" t="s">
         <v>19</v>
       </c>
       <c r="E256" t="s">
         <v>128</v>
       </c>
       <c r="F256" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G256" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="H256" t="s">
         <v>52</v>
       </c>
       <c r="I256" t="s">
         <v>53</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="L256" t="s">
         <v>132</v>
       </c>
       <c r="M256" t="s">
         <v>133</v>
       </c>
       <c r="P256" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="Q256" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>18</v>
       </c>
       <c r="C257" t="s">
         <v>68</v>
       </c>
       <c r="E257" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F257" t="s">
         <v>50</v>
       </c>
       <c r="G257" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="H257" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="I257" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L257" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M257" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P257" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="Q257" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="R257" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>18</v>
       </c>
       <c r="C258" t="s">
         <v>19</v>
       </c>
       <c r="E258" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F258" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G258" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="H258" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="I258" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>
       <c r="M258" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="P258" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="Q258" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="R258" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>18</v>
       </c>
       <c r="C259" t="s">
         <v>68</v>
       </c>
       <c r="E259" t="s">
         <v>128</v>
       </c>
       <c r="F259" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G259" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="J259" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L259" t="s">
         <v>132</v>
       </c>
       <c r="M259" t="s">
         <v>133</v>
       </c>
       <c r="P259" t="s">
         <v>138</v>
       </c>
       <c r="Q259" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="R259" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>18</v>
       </c>
       <c r="C260" t="s">
         <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>83</v>
       </c>
       <c r="F260" t="s">
         <v>129</v>
       </c>
       <c r="G260" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="H260" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="I260" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L260" t="s">
         <v>89</v>
       </c>
       <c r="M260" t="s">
         <v>90</v>
       </c>
       <c r="P260" t="s">
         <v>138</v>
       </c>
       <c r="Q260" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R260" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>18</v>
       </c>
       <c r="C261" t="s">
         <v>68</v>
       </c>
       <c r="E261" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F261" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G261" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="H261" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I261" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="L261" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M261" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P261" t="s">
         <v>50</v>
       </c>
       <c r="Q261" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="R261" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>18</v>
       </c>
       <c r="C262" t="s">
         <v>68</v>
       </c>
       <c r="E262" t="s">
         <v>49</v>
       </c>
       <c r="F262" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G262" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="J262" t="s">
         <v>78</v>
       </c>
       <c r="L262" t="s">
         <v>55</v>
       </c>
       <c r="M262" t="s">
         <v>56</v>
       </c>
       <c r="P262" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q262" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="R262" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>18</v>
       </c>
       <c r="C263" t="s">
         <v>68</v>
       </c>
       <c r="E263" t="s">
         <v>20</v>
       </c>
       <c r="F263" t="s">
         <v>84</v>
       </c>
       <c r="G263" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="H263" t="s">
-        <v>553</v>
+        <v>883</v>
       </c>
       <c r="I263" t="s">
         <v>24</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
       <c r="M263" t="s">
         <v>28</v>
       </c>
       <c r="P263" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="Q263" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="R263" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>100</v>
       </c>
       <c r="C264" t="s">
         <v>19</v>
       </c>
       <c r="E264" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F264" t="s">
         <v>50</v>
       </c>
       <c r="G264" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="H264" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I264" t="s">
         <v>24</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L264" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M264" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P264" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="Q264" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="R264" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>93</v>
       </c>
       <c r="C265" t="s">
         <v>68</v>
       </c>
       <c r="E265" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F265" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G265" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="J265" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L265" t="s">
         <v>89</v>
       </c>
       <c r="M265" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P265" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="Q265" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="R265" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>100</v>
       </c>
       <c r="C266" t="s">
         <v>68</v>
       </c>
       <c r="E266" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F266" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G266" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="J266" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="L266" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M266" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="P266" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q266" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="R266" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C267" t="s">
         <v>19</v>
       </c>
       <c r="E267" t="s">
         <v>39</v>
       </c>
       <c r="F267" t="s">
         <v>94</v>
       </c>
       <c r="G267" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="H267" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I267" t="s">
         <v>63</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="L267" t="s">
         <v>45</v>
       </c>
       <c r="M267" t="s">
         <v>46</v>
       </c>
       <c r="P267" t="s">
         <v>57</v>
       </c>
       <c r="Q267" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R267" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>18</v>
       </c>
       <c r="C268" t="s">
         <v>68</v>
       </c>
       <c r="E268" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="F268" t="s">
         <v>21</v>
       </c>
       <c r="G268" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="H268" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I268" t="s">
         <v>24</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
         <v>44</v>
       </c>
       <c r="L268" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M268" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="P268" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="Q268" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="R268" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>18</v>
       </c>
       <c r="C269" t="s">
         <v>68</v>
       </c>
       <c r="E269" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="F269" t="s">
         <v>40</v>
       </c>
       <c r="G269" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="H269" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="I269" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>44</v>
       </c>
       <c r="L269" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M269" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="P269" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="Q269" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R269" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C270" t="s">
         <v>19</v>
       </c>
       <c r="E270" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F270" t="s">
         <v>50</v>
       </c>
       <c r="G270" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="H270" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="I270" t="s">
         <v>24</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270" t="s">
         <v>103</v>
       </c>
       <c r="L270" t="s">
         <v>64</v>
       </c>
       <c r="M270" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P270" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="Q270" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="R270" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>18</v>
       </c>
       <c r="C271" t="s">
         <v>68</v>
       </c>
       <c r="E271" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F271" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G271" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="H271" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="I271" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L271" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M271" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P271" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="Q271" t="s">
         <v>127</v>
       </c>
       <c r="R271" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>18</v>
       </c>
       <c r="C272" t="s">
         <v>19</v>
       </c>
       <c r="E272" t="s">
         <v>20</v>
       </c>
       <c r="F272" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G272" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="H272" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="I272" t="s">
         <v>24</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="L272" t="s">
         <v>27</v>
       </c>
       <c r="M272" t="s">
         <v>28</v>
       </c>
       <c r="P272" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="Q272" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>18</v>
       </c>
       <c r="C273" t="s">
         <v>19</v>
       </c>
       <c r="E273" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F273" t="s">
         <v>129</v>
       </c>
       <c r="G273" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="H273" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="I273" t="s">
         <v>24</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L273" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M273" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="P273" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="Q273" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="R273" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>18</v>
       </c>
       <c r="C274" t="s">
         <v>68</v>
       </c>
       <c r="E274" t="s">
         <v>39</v>
       </c>
       <c r="F274" t="s">
         <v>21</v>
       </c>
       <c r="G274" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="H274" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="I274" t="s">
         <v>24</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
         <v>110</v>
       </c>
       <c r="L274" t="s">
         <v>45</v>
       </c>
       <c r="M274" t="s">
         <v>46</v>
       </c>
       <c r="P274" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="Q274" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="R274" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>18</v>
       </c>
       <c r="C275" t="s">
         <v>68</v>
       </c>
       <c r="E275" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F275" t="s">
         <v>69</v>
       </c>
       <c r="G275" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="H275" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="I275" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L275" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M275" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P275" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q275" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C276" t="s">
         <v>68</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276" t="s">
         <v>84</v>
       </c>
       <c r="G276" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="H276" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I276" t="s">
         <v>24</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L276" t="s">
         <v>27</v>
       </c>
       <c r="M276" t="s">
         <v>28</v>
       </c>
       <c r="P276" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="Q276" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R276" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>18</v>
       </c>
       <c r="C277" t="s">
         <v>68</v>
       </c>
       <c r="E277" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F277" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G277" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="H277" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="I277" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="L277" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M277" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P277" t="s">
         <v>50</v>
       </c>
       <c r="Q277" t="s">
         <v>74</v>
       </c>
       <c r="R277" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>18</v>
       </c>
       <c r="C278" t="s">
         <v>19</v>
       </c>
       <c r="E278" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F278" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G278" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="J278" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L278" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M278" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P278" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="Q278" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="R278" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>18</v>
       </c>
       <c r="C279" t="s">
         <v>19</v>
       </c>
       <c r="E279" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F279" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G279" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="H279" t="s">
         <v>136</v>
       </c>
       <c r="I279" t="s">
         <v>24</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="L279" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M279" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P279" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="Q279" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>18</v>
       </c>
       <c r="C280" t="s">
         <v>19</v>
       </c>
       <c r="E280" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F280" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="G280" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="J280" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="L280" t="s">
+        <v>183</v>
+      </c>
+      <c r="M280" t="s">
         <v>184</v>
       </c>
-      <c r="M280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P280" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="Q280" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R280" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>93</v>
       </c>
       <c r="C281" t="s">
         <v>68</v>
       </c>
       <c r="E281" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F281" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G281" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="H281" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I281" t="s">
         <v>24</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281" t="s">
         <v>88</v>
       </c>
       <c r="L281" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M281" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P281" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="Q281" t="s">
         <v>139</v>
       </c>
       <c r="R281" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>93</v>
       </c>
       <c r="C282" t="s">
         <v>19</v>
       </c>
       <c r="E282" t="s">
         <v>128</v>
       </c>
       <c r="F282" t="s">
         <v>129</v>
       </c>
       <c r="G282" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="J282" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L282" t="s">
         <v>132</v>
       </c>
       <c r="M282" t="s">
         <v>133</v>
       </c>
       <c r="P282" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="Q282" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="R282" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>18</v>
       </c>
       <c r="C283" t="s">
         <v>68</v>
       </c>
       <c r="E283" t="s">
         <v>114</v>
       </c>
       <c r="F283" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G283" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="J283" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L283" t="s">
         <v>45</v>
       </c>
       <c r="M283" t="s">
         <v>118</v>
       </c>
       <c r="P283" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q283" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="R283" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>18</v>
       </c>
       <c r="C284" t="s">
         <v>19</v>
       </c>
       <c r="E284" t="s">
         <v>20</v>
       </c>
       <c r="F284" t="s">
         <v>84</v>
       </c>
       <c r="G284" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="H284" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="I284" t="s">
         <v>24</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284" t="s">
         <v>110</v>
       </c>
       <c r="L284" t="s">
         <v>27</v>
       </c>
       <c r="M284" t="s">
         <v>28</v>
       </c>
       <c r="P284" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="Q284" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="R284" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>18</v>
       </c>
       <c r="C285" t="s">
         <v>68</v>
       </c>
       <c r="E285" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F285" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G285" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="H285" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I285" t="s">
         <v>24</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="L285" t="s">
         <v>64</v>
       </c>
       <c r="M285" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P285" t="s">
         <v>81</v>
       </c>
       <c r="Q285" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="R285" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>18</v>
       </c>
       <c r="C286" t="s">
         <v>19</v>
       </c>
       <c r="E286" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F286" t="s">
         <v>129</v>
       </c>
       <c r="G286" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="H286" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="I286" t="s">
         <v>24</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
         <v>88</v>
       </c>
       <c r="L286" t="s">
         <v>45</v>
       </c>
       <c r="M286" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="P286" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="Q286" t="s">
         <v>38</v>
       </c>
       <c r="R286" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C287" t="s">
         <v>19</v>
       </c>
       <c r="E287" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="F287" t="s">
         <v>33</v>
       </c>
       <c r="G287" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="H287" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="I287" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="L287" t="s">
         <v>64</v>
       </c>
       <c r="M287" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="P287" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="Q287" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="R287" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>18</v>
       </c>
       <c r="C288" t="s">
         <v>68</v>
       </c>
       <c r="E288" t="s">
         <v>39</v>
       </c>
       <c r="F288" t="s">
         <v>94</v>
       </c>
       <c r="G288" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="H288" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="I288" t="s">
         <v>24</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="L288" t="s">
         <v>45</v>
       </c>
       <c r="M288" t="s">
         <v>46</v>
       </c>
       <c r="P288" t="s">
         <v>91</v>
       </c>
       <c r="Q288" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R288" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>100</v>
       </c>
       <c r="C289" t="s">
         <v>68</v>
       </c>
       <c r="E289" t="s">
         <v>39</v>
       </c>
       <c r="F289" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G289" t="s">
+        <v>938</v>
+      </c>
+      <c r="H289" t="s">
+        <v>939</v>
+      </c>
+      <c r="I289" t="s">
+        <v>940</v>
+      </c>
+      <c r="J289" t="s">
+        <v>25</v>
+      </c>
+      <c r="K289" t="s">
         <v>941</v>
-      </c>
-[...10 lines deleted...]
-        <v>944</v>
       </c>
       <c r="L289" t="s">
         <v>45</v>
       </c>
       <c r="M289" t="s">
         <v>46</v>
       </c>
       <c r="P289" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="Q289" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="R289" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>18</v>
       </c>
       <c r="C290" t="s">
         <v>19</v>
       </c>
       <c r="E290" t="s">
         <v>83</v>
       </c>
       <c r="F290" t="s">
         <v>94</v>
       </c>
       <c r="G290" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="J290" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L290" t="s">
         <v>89</v>
       </c>
       <c r="M290" t="s">
         <v>90</v>
       </c>
       <c r="P290" t="s">
         <v>33</v>
       </c>
       <c r="Q290" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="R290" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C291" t="s">
         <v>19</v>
       </c>
       <c r="E291" t="s">
         <v>106</v>
       </c>
       <c r="F291" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="G291" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="H291" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="I291" t="s">
         <v>24</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L291" t="s">
         <v>111</v>
       </c>
       <c r="M291" t="s">
         <v>112</v>
       </c>
       <c r="P291" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="Q291" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C292" t="s">
         <v>68</v>
       </c>
       <c r="E292" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F292" t="s">
         <v>84</v>
       </c>
       <c r="G292" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="H292" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="I292" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L292" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M292" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P292" t="s">
         <v>50</v>
       </c>
       <c r="Q292" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="R292" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>18</v>
       </c>
       <c r="C293" t="s">
         <v>68</v>
       </c>
       <c r="E293" t="s">
+        <v>213</v>
+      </c>
+      <c r="F293" t="s">
         <v>214</v>
       </c>
-      <c r="F293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G293" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="H293" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="I293" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M293" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P293" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q293" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="R293" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>18</v>
       </c>
       <c r="C294" t="s">
         <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>20</v>
       </c>
       <c r="F294" t="s">
         <v>84</v>
       </c>
       <c r="G294" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="H294" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="I294" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="L294" t="s">
         <v>27</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="P294" t="s">
         <v>138</v>
       </c>
       <c r="Q294" t="s">
         <v>30</v>
       </c>
       <c r="R294" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C295" t="s">
         <v>19</v>
       </c>
       <c r="E295" t="s">
         <v>106</v>
       </c>
       <c r="F295" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G295" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="J295" t="s">
         <v>78</v>
       </c>
       <c r="L295" t="s">
         <v>111</v>
       </c>
       <c r="M295" t="s">
         <v>112</v>
       </c>
       <c r="P295" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="Q295" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C296" t="s">
         <v>19</v>
       </c>
       <c r="E296" t="s">
         <v>75</v>
       </c>
       <c r="F296" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="G296" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="J296" t="s">
         <v>78</v>
       </c>
       <c r="L296" t="s">
         <v>79</v>
       </c>
       <c r="M296" t="s">
         <v>80</v>
       </c>
       <c r="P296" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="Q296" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C297" t="s">
         <v>68</v>
       </c>
       <c r="E297" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F297" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="G297" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="H297" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="I297" t="s">
         <v>63</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L297" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M297" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P297" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="Q297" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>18</v>
       </c>
       <c r="C298" t="s">
         <v>19</v>
       </c>
       <c r="E298" t="s">
         <v>32</v>
       </c>
       <c r="F298" t="s">
         <v>107</v>
       </c>
       <c r="G298" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="H298" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="I298" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
         <v>44</v>
       </c>
       <c r="L298" t="s">
         <v>27</v>
       </c>
       <c r="M298" t="s">
         <v>36</v>
       </c>
       <c r="P298" t="s">
         <v>129</v>
       </c>
       <c r="Q298" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C299" t="s">
         <v>19</v>
       </c>
       <c r="E299" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F299" t="s">
         <v>94</v>
       </c>
       <c r="G299" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="H299" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="I299" t="s">
         <v>63</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
         <v>26</v>
       </c>
       <c r="L299" t="s">
         <v>64</v>
       </c>
       <c r="M299" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P299" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="Q299" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="R299" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>18</v>
       </c>
       <c r="C300" t="s">
         <v>19</v>
       </c>
       <c r="E300" t="s">
         <v>39</v>
       </c>
       <c r="F300" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G300" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="H300" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="I300" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
         <v>26</v>
       </c>
       <c r="L300" t="s">
         <v>45</v>
       </c>
       <c r="M300" t="s">
         <v>46</v>
       </c>
       <c r="P300" t="s">
         <v>91</v>
       </c>
       <c r="Q300" t="s">
         <v>30</v>
       </c>
       <c r="R300" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C301" t="s">
         <v>19</v>
       </c>
       <c r="E301" t="s">
         <v>106</v>
       </c>
       <c r="F301" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G301" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="H301" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="I301" t="s">
-        <v>63</v>
+        <v>642</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="L301" t="s">
         <v>111</v>
       </c>
       <c r="M301" t="s">
         <v>112</v>
       </c>
       <c r="P301" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q301" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C302" t="s">
         <v>19</v>
       </c>
       <c r="E302" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F302" t="s">
         <v>84</v>
       </c>
       <c r="G302" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="H302" t="s">
-        <v>753</v>
+        <v>966</v>
       </c>
       <c r="I302" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>103</v>
       </c>
       <c r="L302" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M302" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P302" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q302" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R302" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>18</v>
       </c>
       <c r="C303" t="s">
         <v>19</v>
       </c>
       <c r="E303" t="s">
         <v>106</v>
       </c>
       <c r="F303" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G303" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="H303" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="I303" t="s">
         <v>24</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
         <v>103</v>
       </c>
       <c r="L303" t="s">
         <v>111</v>
       </c>
       <c r="M303" t="s">
         <v>112</v>
       </c>
       <c r="P303" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="Q303" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>18</v>
       </c>
       <c r="C304" t="s">
         <v>68</v>
       </c>
       <c r="E304" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F304" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G304" t="s">
+        <v>970</v>
+      </c>
+      <c r="H304" t="s">
+        <v>971</v>
+      </c>
+      <c r="I304" t="s">
         <v>972</v>
       </c>
-      <c r="H304" t="s">
+      <c r="J304" t="s">
+        <v>25</v>
+      </c>
+      <c r="K304" t="s">
         <v>973</v>
-      </c>
-[...7 lines deleted...]
-        <v>974</v>
       </c>
       <c r="L304" t="s">
         <v>55</v>
       </c>
       <c r="M304" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P304" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="Q304" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R304" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>18</v>
       </c>
       <c r="C305" t="s">
         <v>68</v>
       </c>
       <c r="E305" t="s">
         <v>121</v>
       </c>
       <c r="F305" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G305" t="s">
+        <v>975</v>
+      </c>
+      <c r="H305" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
       <c r="I305" t="s">
         <v>24</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305" t="s">
         <v>55</v>
       </c>
       <c r="M305" t="s">
         <v>125</v>
       </c>
       <c r="P305" t="s">
         <v>129</v>
       </c>
       <c r="Q305" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="R305" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C306" t="s">
         <v>19</v>
       </c>
       <c r="E306" t="s">
         <v>106</v>
       </c>
       <c r="F306" t="s">
+        <v>978</v>
+      </c>
+      <c r="G306" t="s">
         <v>979</v>
       </c>
-      <c r="G306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J306" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L306" t="s">
         <v>111</v>
       </c>
       <c r="M306" t="s">
         <v>112</v>
       </c>
       <c r="P306" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="Q306" t="s">
         <v>134</v>
       </c>
       <c r="R306" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C307" t="s">
         <v>19</v>
       </c>
       <c r="E307" t="s">
         <v>128</v>
       </c>
       <c r="F307" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G307" t="s">
+        <v>980</v>
+      </c>
+      <c r="H307" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="I307" t="s">
         <v>24</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>97</v>
       </c>
       <c r="L307" t="s">
         <v>132</v>
       </c>
       <c r="M307" t="s">
         <v>133</v>
       </c>
       <c r="P307" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="Q307" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>93</v>
       </c>
       <c r="C308" t="s">
         <v>68</v>
       </c>
       <c r="E308" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F308" t="s">
         <v>94</v>
       </c>
       <c r="G308" t="s">
+        <v>983</v>
+      </c>
+      <c r="H308" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="I308" t="s">
         <v>24</v>
       </c>
       <c r="J308" t="s">
         <v>25</v>
       </c>
       <c r="K308" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L308" t="s">
         <v>64</v>
       </c>
       <c r="M308" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P308" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q308" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R308" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C309" t="s">
         <v>68</v>
       </c>
       <c r="E309" t="s">
         <v>39</v>
       </c>
       <c r="F309" t="s">
         <v>94</v>
       </c>
       <c r="G309" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="H309" t="s">
         <v>136</v>
       </c>
       <c r="I309" t="s">
         <v>24</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309" t="s">
         <v>103</v>
       </c>
       <c r="L309" t="s">
         <v>45</v>
       </c>
       <c r="M309" t="s">
         <v>46</v>
       </c>
       <c r="P309" t="s">
         <v>138</v>
       </c>
       <c r="Q309" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="R309" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>18</v>
       </c>
       <c r="C310" t="s">
         <v>68</v>
       </c>
       <c r="E310" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F310" t="s">
         <v>84</v>
       </c>
       <c r="G310" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="J310" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L310" t="s">
         <v>89</v>
       </c>
       <c r="M310" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P310" t="s">
         <v>138</v>
       </c>
       <c r="Q310" t="s">
         <v>127</v>
       </c>
       <c r="R310" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>100</v>
       </c>
       <c r="C311" t="s">
         <v>68</v>
       </c>
       <c r="E311" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F311" t="s">
         <v>104</v>
       </c>
       <c r="G311" t="s">
+        <v>987</v>
+      </c>
+      <c r="H311" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="I311" t="s">
         <v>24</v>
       </c>
       <c r="J311" t="s">
         <v>25</v>
       </c>
       <c r="K311" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L311" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M311" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P311" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="Q311" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="R311" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>93</v>
       </c>
       <c r="C312" t="s">
         <v>19</v>
       </c>
       <c r="E312" t="s">
         <v>121</v>
       </c>
       <c r="F312" t="s">
         <v>50</v>
       </c>
       <c r="G312" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="J312" t="s">
         <v>78</v>
       </c>
       <c r="L312" t="s">
         <v>55</v>
       </c>
       <c r="M312" t="s">
         <v>125</v>
       </c>
       <c r="P312" t="s">
         <v>129</v>
       </c>
       <c r="Q312" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R312" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>18</v>
       </c>
       <c r="C313" t="s">
         <v>68</v>
       </c>
       <c r="E313" t="s">
         <v>39</v>
       </c>
       <c r="F313" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G313" t="s">
+        <v>990</v>
+      </c>
+      <c r="H313" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="I313" t="s">
         <v>24</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="L313" t="s">
         <v>45</v>
       </c>
       <c r="M313" t="s">
         <v>46</v>
       </c>
       <c r="P313" t="s">
         <v>129</v>
       </c>
       <c r="Q313" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R313" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>18</v>
       </c>
       <c r="C314" t="s">
         <v>68</v>
       </c>
       <c r="E314" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F314" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G314" t="s">
+        <v>992</v>
+      </c>
+      <c r="H314" t="s">
         <v>993</v>
       </c>
-      <c r="H314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I314" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
         <v>44</v>
       </c>
       <c r="L314" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M314" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P314" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="Q314" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="R314" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>18</v>
       </c>
       <c r="C315" t="s">
         <v>68</v>
       </c>
       <c r="E315" t="s">
         <v>20</v>
       </c>
       <c r="F315" t="s">
         <v>84</v>
       </c>
       <c r="G315" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="J315" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L315" t="s">
         <v>27</v>
       </c>
       <c r="M315" t="s">
         <v>28</v>
       </c>
       <c r="P315" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="Q315" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="R315" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C316" t="s">
         <v>68</v>
       </c>
       <c r="E316" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F316" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G316" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="J316" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L316" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M316" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P316" t="s">
         <v>138</v>
       </c>
       <c r="Q316" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="R316" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C317" t="s">
         <v>19</v>
       </c>
       <c r="E317" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F317" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="G317" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="H317" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="I317" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="L317" t="s">
         <v>55</v>
       </c>
       <c r="M317" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P317" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q317" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="R317" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>18</v>
       </c>
       <c r="C318" t="s">
         <v>68</v>
       </c>
       <c r="E318" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F318" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G318" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="J318" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L318" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M318" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P318" t="s">
         <v>91</v>
       </c>
       <c r="Q318" t="s">
         <v>74</v>
       </c>
       <c r="R318" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>18</v>
       </c>
       <c r="C319" t="s">
         <v>19</v>
       </c>
       <c r="E319" t="s">
         <v>106</v>
       </c>
       <c r="F319" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G319" t="s">
+        <v>998</v>
+      </c>
+      <c r="H319" t="s">
         <v>999</v>
       </c>
-      <c r="H319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I319" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>117</v>
       </c>
       <c r="L319" t="s">
         <v>111</v>
       </c>
       <c r="M319" t="s">
         <v>112</v>
       </c>
       <c r="P319" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="Q319" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="R319" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C320" t="s">
         <v>68</v>
       </c>
       <c r="E320" t="s">
         <v>106</v>
       </c>
       <c r="F320" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G320" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="J320" t="s">
         <v>78</v>
       </c>
       <c r="L320" t="s">
         <v>111</v>
       </c>
       <c r="M320" t="s">
         <v>112</v>
       </c>
       <c r="P320" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="Q320" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>18</v>
       </c>
       <c r="C321" t="s">
         <v>19</v>
       </c>
       <c r="E321" t="s">
         <v>20</v>
       </c>
       <c r="F321" t="s">
         <v>129</v>
       </c>
       <c r="G321" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J321" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="L321" t="s">
         <v>27</v>
       </c>
       <c r="M321" t="s">
         <v>28</v>
       </c>
       <c r="P321" t="s">
         <v>138</v>
       </c>
       <c r="Q321" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="R321" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C322" t="s">
         <v>19</v>
       </c>
       <c r="E322" t="s">
         <v>128</v>
       </c>
       <c r="F322" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G322" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H322" t="s">
         <v>136</v>
       </c>
       <c r="I322" t="s">
         <v>24</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>131</v>
       </c>
       <c r="L322" t="s">
         <v>132</v>
       </c>
       <c r="M322" t="s">
         <v>133</v>
       </c>
       <c r="P322" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="Q322" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C323" t="s">
         <v>19</v>
       </c>
       <c r="E323" t="s">
         <v>39</v>
       </c>
       <c r="F323" t="s">
         <v>94</v>
       </c>
       <c r="G323" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="H323" t="s">
         <v>42</v>
       </c>
       <c r="I323" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="J323" t="s">
         <v>25</v>
       </c>
       <c r="K323" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L323" t="s">
         <v>45</v>
       </c>
       <c r="M323" t="s">
         <v>46</v>
       </c>
       <c r="P323" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q323" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="R323" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>18</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="E324" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F324" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G324" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H324" t="s">
         <v>1007</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="I324" t="s">
         <v>24</v>
       </c>
       <c r="J324" t="s">
         <v>25</v>
       </c>
       <c r="K324" t="s">
         <v>103</v>
       </c>
       <c r="L324" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M324" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P324" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="Q324" t="s">
         <v>82</v>
       </c>
       <c r="R324" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>93</v>
       </c>
       <c r="C325" t="s">
         <v>68</v>
       </c>
       <c r="E325" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F325" t="s">
         <v>21</v>
       </c>
       <c r="G325" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="J325" t="s">
         <v>78</v>
       </c>
       <c r="L325" t="s">
         <v>55</v>
       </c>
       <c r="M325" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P325" t="s">
+        <v>1009</v>
+      </c>
+      <c r="Q325" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="R325" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C326" t="s">
         <v>19</v>
       </c>
       <c r="E326" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F326" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G326" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="J326" t="s">
         <v>78</v>
       </c>
       <c r="L326" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M326" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P326" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="Q326" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="R326" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>100</v>
       </c>
       <c r="C327" t="s">
         <v>68</v>
       </c>
       <c r="E327" t="s">
         <v>39</v>
       </c>
       <c r="F327" t="s">
         <v>94</v>
       </c>
       <c r="G327" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="H327" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I327" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327" t="s">
         <v>45</v>
       </c>
       <c r="M327" t="s">
         <v>46</v>
       </c>
       <c r="P327" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="Q327" t="s">
         <v>113</v>
       </c>
       <c r="R327" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C328" t="s">
         <v>68</v>
       </c>
       <c r="E328" t="s">
         <v>128</v>
       </c>
       <c r="F328" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G328" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H328" t="s">
         <v>1015</v>
       </c>
-      <c r="H328" t="s">
+      <c r="I328" t="s">
+        <v>43</v>
+      </c>
+      <c r="J328" t="s">
+        <v>25</v>
+      </c>
+      <c r="K328" t="s">
         <v>1016</v>
-      </c>
-[...7 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="L328" t="s">
         <v>132</v>
       </c>
       <c r="M328" t="s">
         <v>133</v>
       </c>
       <c r="P328" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="Q328" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>18</v>
       </c>
       <c r="C329" t="s">
         <v>68</v>
       </c>
       <c r="E329" t="s">
         <v>114</v>
       </c>
       <c r="F329" t="s">
         <v>129</v>
       </c>
       <c r="G329" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="J329" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L329" t="s">
         <v>45</v>
       </c>
       <c r="M329" t="s">
         <v>118</v>
       </c>
       <c r="P329" t="s">
         <v>94</v>
       </c>
       <c r="Q329" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="R329" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C330" t="s">
         <v>68</v>
       </c>
       <c r="E330" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F330" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="G330" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="J330" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L330" t="s">
         <v>45</v>
       </c>
       <c r="M330" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P330" t="s">
         <v>138</v>
       </c>
       <c r="Q330" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="R330" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>18</v>
       </c>
       <c r="C331" t="s">
         <v>19</v>
       </c>
       <c r="E331" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F331" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G331" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H331" t="s">
         <v>1022</v>
       </c>
-      <c r="H331" t="s">
+      <c r="I331" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J331" t="s">
         <v>25</v>
       </c>
       <c r="K331" t="s">
         <v>26</v>
       </c>
       <c r="L331" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M331" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P331" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="Q331" t="s">
         <v>30</v>
       </c>
       <c r="R331" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C332" t="s">
         <v>19</v>
       </c>
       <c r="E332" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F332" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G332" t="s">
         <v>1024</v>
       </c>
       <c r="H332" t="s">
         <v>1025</v>
       </c>
       <c r="I332" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="L332" t="s">
         <v>55</v>
       </c>
       <c r="M332" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P332" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q332" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="R332" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>18</v>
       </c>
       <c r="C333" t="s">
         <v>68</v>
       </c>
       <c r="E333" t="s">
         <v>59</v>
       </c>
       <c r="F333" t="s">
         <v>1026</v>
       </c>
       <c r="G333" t="s">
         <v>1027</v>
       </c>
       <c r="J333" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L333" t="s">
         <v>64</v>
       </c>
       <c r="M333" t="s">
         <v>65</v>
       </c>
       <c r="P333" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="Q333" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>18</v>
       </c>
       <c r="C334" t="s">
         <v>68</v>
       </c>
       <c r="E334" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F334" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G334" t="s">
         <v>1028</v>
       </c>
       <c r="J334" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L334" t="s">
         <v>89</v>
       </c>
       <c r="M334" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P334" t="s">
         <v>1029</v>
       </c>
       <c r="Q334" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="R334" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>18</v>
       </c>
       <c r="C335" t="s">
         <v>19</v>
       </c>
       <c r="E335" t="s">
         <v>121</v>
       </c>
       <c r="F335" t="s">
         <v>129</v>
       </c>
       <c r="G335" t="s">
         <v>1030</v>
       </c>
       <c r="J335" t="s">
         <v>78</v>
       </c>
       <c r="L335" t="s">
         <v>55</v>
       </c>
       <c r="M335" t="s">
         <v>125</v>
       </c>
       <c r="P335" t="s">
         <v>91</v>
       </c>
       <c r="Q335" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="R335" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>100</v>
       </c>
       <c r="C336" t="s">
         <v>19</v>
       </c>
       <c r="E336" t="s">
         <v>106</v>
       </c>
       <c r="F336" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="G336" t="s">
         <v>1031</v>
       </c>
       <c r="J336" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L336" t="s">
         <v>111</v>
       </c>
       <c r="M336" t="s">
         <v>112</v>
       </c>
       <c r="P336" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="Q336" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="R336" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>18</v>
       </c>
       <c r="C337" t="s">
         <v>19</v>
       </c>
       <c r="E337" t="s">
         <v>49</v>
       </c>
       <c r="F337" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G337" t="s">
         <v>1032</v>
       </c>
       <c r="J337" t="s">
         <v>78</v>
       </c>
       <c r="L337" t="s">
         <v>55</v>
       </c>
       <c r="M337" t="s">
         <v>56</v>
       </c>
       <c r="P337" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="Q337" t="s">
         <v>105</v>
       </c>
       <c r="R337" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>18</v>
       </c>
       <c r="C338" t="s">
         <v>19</v>
       </c>
       <c r="E338" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F338" t="s">
         <v>122</v>
       </c>
       <c r="G338" t="s">
         <v>1033</v>
       </c>
       <c r="J338" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="L338" t="s">
         <v>45</v>
       </c>
       <c r="M338" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P338" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q338" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="R338" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>18</v>
       </c>
       <c r="C339" t="s">
         <v>68</v>
       </c>
       <c r="E339" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F339" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G339" t="s">
         <v>1034</v>
       </c>
       <c r="J339" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L339" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M339" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P339" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="Q339" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="R339" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>18</v>
       </c>
       <c r="C340" t="s">
         <v>68</v>
       </c>
       <c r="E340" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="F340" t="s">
         <v>94</v>
       </c>
       <c r="G340" t="s">
         <v>1035</v>
       </c>
       <c r="H340" t="s">
         <v>1036</v>
       </c>
       <c r="I340" t="s">
         <v>24</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
         <v>1037</v>
       </c>
       <c r="L340" t="s">
         <v>64</v>
       </c>
       <c r="M340" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="P340" t="s">
         <v>33</v>
       </c>
       <c r="Q340" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R340" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>18</v>
       </c>
       <c r="C341" t="s">
         <v>19</v>
       </c>
       <c r="E341" t="s">
+        <v>199</v>
+      </c>
+      <c r="F341" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G341" t="s">
         <v>1038</v>
       </c>
       <c r="H341" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="I341" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341" t="s">
         <v>44</v>
       </c>
       <c r="L341" t="s">
         <v>45</v>
       </c>
       <c r="M341" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P341" t="s">
         <v>29</v>
       </c>
       <c r="Q341" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>18</v>
       </c>
       <c r="C342" t="s">
         <v>68</v>
       </c>
       <c r="E342" t="s">
         <v>39</v>
       </c>
       <c r="F342" t="s">
         <v>129</v>
       </c>
       <c r="G342" t="s">
         <v>1040</v>
       </c>
       <c r="H342" t="s">
         <v>1041</v>
       </c>
       <c r="I342" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342" t="s">
         <v>88</v>
       </c>
       <c r="L342" t="s">
         <v>45</v>
       </c>
       <c r="M342" t="s">
         <v>46</v>
       </c>
       <c r="P342" t="s">
         <v>1042</v>
       </c>
       <c r="Q342" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R342" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C343" t="s">
         <v>68</v>
       </c>
       <c r="E343" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F343" t="s">
         <v>50</v>
       </c>
       <c r="G343" t="s">
         <v>1043</v>
       </c>
       <c r="H343" t="s">
         <v>1044</v>
       </c>
       <c r="I343" t="s">
         <v>24</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="L343" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M343" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P343" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="Q343" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="R343" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>93</v>
       </c>
       <c r="C344" t="s">
         <v>68</v>
       </c>
       <c r="E344" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F344" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G344" t="s">
         <v>1045</v>
       </c>
       <c r="H344" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I344" t="s">
         <v>63</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="L344" t="s">
         <v>79</v>
       </c>
       <c r="M344" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="P344" t="s">
         <v>129</v>
       </c>
       <c r="Q344" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="R344" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C345" t="s">
         <v>19</v>
       </c>
       <c r="E345" t="s">
         <v>20</v>
       </c>
       <c r="F345" t="s">
         <v>60</v>
       </c>
       <c r="G345" t="s">
         <v>1046</v>
       </c>
       <c r="H345" t="s">
         <v>1047</v>
       </c>
       <c r="I345" t="s">
         <v>63</v>
       </c>
       <c r="J345" t="s">
         <v>25</v>
       </c>
       <c r="K345" t="s">
         <v>1048</v>
       </c>
       <c r="L345" t="s">
         <v>27</v>
       </c>
       <c r="M345" t="s">
         <v>28</v>
       </c>
       <c r="P345" t="s">
         <v>1049</v>
       </c>
       <c r="Q345" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R345" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>100</v>
       </c>
       <c r="C346" t="s">
         <v>19</v>
       </c>
       <c r="E346" t="s">
         <v>106</v>
       </c>
       <c r="F346" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G346" t="s">
         <v>1050</v>
       </c>
       <c r="H346" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="I346" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J346" t="s">
         <v>25</v>
       </c>
       <c r="K346" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="L346" t="s">
         <v>111</v>
       </c>
       <c r="M346" t="s">
         <v>112</v>
       </c>
       <c r="P346" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="Q346" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="R346" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C347" t="s">
         <v>68</v>
       </c>
       <c r="E347" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="F347" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="G347" t="s">
         <v>1051</v>
       </c>
       <c r="H347" t="s">
         <v>1052</v>
       </c>
       <c r="I347" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347" t="s">
         <v>72</v>
       </c>
       <c r="L347" t="s">
         <v>64</v>
       </c>
       <c r="M347" t="s">
+        <v>255</v>
+      </c>
+      <c r="P347" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>198</v>
+      </c>
+      <c r="R347" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>18</v>
       </c>
       <c r="C348" t="s">
         <v>68</v>
       </c>
       <c r="E348" t="s">
         <v>121</v>
       </c>
       <c r="F348" t="s">
         <v>129</v>
       </c>
       <c r="G348" t="s">
         <v>1053</v>
       </c>
       <c r="H348" t="s">
         <v>1054</v>
       </c>
       <c r="I348" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="L348" t="s">
         <v>55</v>
       </c>
       <c r="M348" t="s">
         <v>125</v>
       </c>
       <c r="P348" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="Q348" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="R348" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>18</v>
       </c>
       <c r="C349" t="s">
         <v>68</v>
       </c>
       <c r="E349" t="s">
         <v>49</v>
       </c>
       <c r="F349" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G349" t="s">
         <v>1055</v>
       </c>
       <c r="H349" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="I349" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349" t="s">
         <v>26</v>
       </c>
       <c r="L349" t="s">
         <v>55</v>
       </c>
       <c r="M349" t="s">
         <v>56</v>
       </c>
       <c r="P349" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q349" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>18</v>
       </c>
       <c r="C350" t="s">
         <v>68</v>
       </c>
       <c r="E350" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F350" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G350" t="s">
         <v>1056</v>
       </c>
       <c r="J350" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L350" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M350" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P350" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q350" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="R350" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C351" t="s">
         <v>19</v>
       </c>
       <c r="E351" t="s">
         <v>106</v>
       </c>
       <c r="F351" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="G351" t="s">
         <v>1057</v>
       </c>
       <c r="J351" t="s">
         <v>78</v>
       </c>
       <c r="L351" t="s">
         <v>111</v>
       </c>
       <c r="M351" t="s">
         <v>112</v>
       </c>
       <c r="P351" t="s">
         <v>1058</v>
       </c>
       <c r="Q351" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="R351" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>18</v>
       </c>
       <c r="C352" t="s">
         <v>68</v>
       </c>
       <c r="E352" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F352" t="s">
         <v>129</v>
       </c>
       <c r="G352" t="s">
         <v>1059</v>
       </c>
       <c r="H352" t="s">
         <v>1060</v>
       </c>
       <c r="I352" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J352" t="s">
         <v>25</v>
       </c>
       <c r="K352" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="L352" t="s">
         <v>55</v>
       </c>
       <c r="M352" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P352" t="s">
         <v>91</v>
       </c>
       <c r="Q352" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R352" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>93</v>
       </c>
       <c r="C353" t="s">
         <v>68</v>
       </c>
       <c r="E353" t="s">
         <v>49</v>
       </c>
       <c r="F353" t="s">
         <v>1061</v>
       </c>
       <c r="G353" t="s">
         <v>1062</v>
       </c>
       <c r="H353" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="I353" t="s">
         <v>24</v>
       </c>
       <c r="J353" t="s">
         <v>25</v>
       </c>
       <c r="K353" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="L353" t="s">
         <v>55</v>
       </c>
       <c r="M353" t="s">
         <v>56</v>
       </c>
       <c r="P353" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q353" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="R353" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>18</v>
       </c>
       <c r="C354" t="s">
         <v>19</v>
       </c>
       <c r="E354" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F354" t="s">
         <v>129</v>
       </c>
       <c r="G354" t="s">
         <v>1063</v>
       </c>
       <c r="H354" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="I354" t="s">
         <v>24</v>
       </c>
       <c r="J354" t="s">
         <v>25</v>
       </c>
       <c r="K354" t="s">
         <v>1064</v>
       </c>
       <c r="L354" t="s">
         <v>55</v>
       </c>
       <c r="M354" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P354" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q354" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="R354" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>18</v>
       </c>
       <c r="C355" t="s">
         <v>19</v>
       </c>
       <c r="E355" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F355" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G355" t="s">
         <v>1065</v>
       </c>
       <c r="H355" t="s">
         <v>42</v>
       </c>
       <c r="I355" t="s">
         <v>43</v>
       </c>
       <c r="J355" t="s">
         <v>25</v>
       </c>
       <c r="K355" t="s">
         <v>44</v>
       </c>
       <c r="L355" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M355" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="P355" t="s">
         <v>129</v>
       </c>
       <c r="Q355" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>18</v>
       </c>
       <c r="C356" t="s">
         <v>68</v>
       </c>
       <c r="E356" t="s">
         <v>49</v>
       </c>
       <c r="F356" t="s">
         <v>50</v>
       </c>
       <c r="G356" t="s">
         <v>1066</v>
       </c>
       <c r="H356" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="I356" t="s">
         <v>24</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>131</v>
       </c>
       <c r="L356" t="s">
         <v>55</v>
       </c>
       <c r="M356" t="s">
         <v>56</v>
       </c>
       <c r="P356" t="s">
         <v>1067</v>
       </c>
       <c r="Q356" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R356" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>18</v>
       </c>
       <c r="C357" t="s">
         <v>19</v>
       </c>
       <c r="E357" t="s">
         <v>106</v>
       </c>
       <c r="F357" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G357" t="s">
         <v>1068</v>
       </c>
       <c r="H357" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="I357" t="s">
         <v>24</v>
       </c>
       <c r="J357" t="s">
         <v>25</v>
       </c>
       <c r="K357" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="L357" t="s">
         <v>111</v>
       </c>
       <c r="M357" t="s">
         <v>112</v>
       </c>
       <c r="P357" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="Q357" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="R357" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>18</v>
       </c>
       <c r="C358" t="s">
         <v>19</v>
       </c>
       <c r="E358" t="s">
         <v>128</v>
       </c>
       <c r="F358" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G358" t="s">
         <v>1069</v>
       </c>
       <c r="J358" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L358" t="s">
         <v>132</v>
       </c>
       <c r="M358" t="s">
         <v>133</v>
       </c>
       <c r="P358" t="s">
         <v>1070</v>
       </c>
       <c r="Q358" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>18</v>
       </c>
       <c r="C359" t="s">
         <v>19</v>
       </c>
       <c r="E359" t="s">
         <v>121</v>
       </c>
       <c r="F359" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G359" t="s">
         <v>1071</v>
       </c>
       <c r="J359" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="L359" t="s">
         <v>55</v>
       </c>
       <c r="M359" t="s">
         <v>125</v>
       </c>
       <c r="P359" t="s">
         <v>1072</v>
       </c>
       <c r="Q359" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="R359" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>93</v>
       </c>
       <c r="C360" t="s">
         <v>68</v>
       </c>
       <c r="E360" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F360" t="s">
         <v>60</v>
       </c>
       <c r="G360" t="s">
         <v>1073</v>
       </c>
       <c r="H360" t="s">
         <v>1074</v>
       </c>
       <c r="I360" t="s">
         <v>24</v>
       </c>
       <c r="J360" t="s">
         <v>25</v>
       </c>
       <c r="K360" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="L360" t="s">
         <v>89</v>
       </c>
       <c r="M360" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P360" t="s">
         <v>138</v>
       </c>
       <c r="Q360" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="R360" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>18</v>
       </c>
       <c r="C361" t="s">
         <v>19</v>
       </c>
       <c r="E361" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F361" t="s">
         <v>1075</v>
       </c>
       <c r="G361" t="s">
         <v>1076</v>
       </c>
       <c r="J361" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L361" t="s">
         <v>79</v>
       </c>
       <c r="M361" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="P361" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q361" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>100</v>
       </c>
       <c r="C362" t="s">
         <v>68</v>
       </c>
       <c r="E362" t="s">
         <v>121</v>
       </c>
       <c r="F362" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G362" t="s">
         <v>1077</v>
       </c>
       <c r="H362" t="s">
         <v>1078</v>
       </c>
       <c r="I362" t="s">
         <v>87</v>
       </c>
       <c r="J362" t="s">
         <v>25</v>
       </c>
       <c r="K362" t="s">
         <v>54</v>
       </c>
       <c r="L362" t="s">
         <v>55</v>
       </c>
       <c r="M362" t="s">
         <v>125</v>
       </c>
       <c r="P362" t="s">
         <v>138</v>
       </c>
       <c r="Q362" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="R362" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>18</v>
       </c>
       <c r="C363" t="s">
         <v>19</v>
       </c>
       <c r="E363" t="s">
         <v>83</v>
       </c>
       <c r="F363" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G363" t="s">
         <v>1079</v>
       </c>
       <c r="H363" t="s">
         <v>1080</v>
       </c>
       <c r="I363" t="s">
         <v>24</v>
       </c>
       <c r="J363" t="s">
         <v>25</v>
       </c>
       <c r="K363" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L363" t="s">
         <v>89</v>
       </c>
       <c r="M363" t="s">
         <v>90</v>
       </c>
       <c r="P363" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="Q363" t="s">
         <v>1081</v>
       </c>
       <c r="R363" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>18</v>
       </c>
       <c r="C364" t="s">
         <v>19</v>
       </c>
       <c r="E364" t="s">
         <v>114</v>
       </c>
       <c r="F364" t="s">
         <v>129</v>
       </c>
       <c r="G364" t="s">
         <v>1082</v>
       </c>
       <c r="H364" t="s">
         <v>52</v>
       </c>
       <c r="I364" t="s">
         <v>53</v>
       </c>
       <c r="J364" t="s">
         <v>25</v>
       </c>
       <c r="K364" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="L364" t="s">
         <v>45</v>
       </c>
       <c r="M364" t="s">
         <v>118</v>
       </c>
       <c r="P364" t="s">
         <v>1083</v>
       </c>
       <c r="Q364" t="s">
         <v>99</v>
       </c>
       <c r="R364" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>18</v>
       </c>
       <c r="C365" t="s">
         <v>19</v>
       </c>
       <c r="E365" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F365" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G365" t="s">
         <v>1084</v>
       </c>
       <c r="J365" t="s">
         <v>1085</v>
       </c>
       <c r="L365" t="s">
         <v>45</v>
       </c>
       <c r="M365" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P365" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="Q365" t="s">
         <v>134</v>
       </c>
       <c r="R365" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>93</v>
       </c>
       <c r="C366" t="s">
         <v>68</v>
       </c>
       <c r="E366" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F366" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G366" t="s">
         <v>1086</v>
       </c>
       <c r="H366" t="s">
         <v>1087</v>
       </c>
       <c r="I366" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J366" t="s">
         <v>25</v>
       </c>
       <c r="K366" t="s">
         <v>72</v>
       </c>
       <c r="L366" t="s">
         <v>55</v>
       </c>
       <c r="M366" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P366" t="s">
         <v>1088</v>
       </c>
       <c r="Q366" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R366" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>93</v>
       </c>
       <c r="C367" t="s">
         <v>19</v>
       </c>
       <c r="E367" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F367" t="s">
         <v>33</v>
       </c>
       <c r="G367" t="s">
         <v>1089</v>
       </c>
       <c r="J367" t="s">
         <v>78</v>
       </c>
       <c r="L367" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M367" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P367" t="s">
         <v>1090</v>
       </c>
       <c r="Q367" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C368" t="s">
         <v>19</v>
       </c>
       <c r="E368" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F368" t="s">
         <v>84</v>
       </c>
       <c r="G368" t="s">
         <v>1091</v>
       </c>
       <c r="H368" t="s">
         <v>1092</v>
       </c>
       <c r="I368" t="s">
         <v>24</v>
       </c>
       <c r="J368" t="s">
         <v>25</v>
       </c>
       <c r="K368" t="s">
         <v>44</v>
       </c>
       <c r="L368" t="s">
         <v>89</v>
       </c>
       <c r="M368" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P368" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q368" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="R368" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>18</v>
       </c>
       <c r="C369" t="s">
         <v>68</v>
       </c>
       <c r="E369" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="F369" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G369" t="s">
         <v>1093</v>
       </c>
       <c r="J369" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L369" t="s">
         <v>45</v>
       </c>
       <c r="M369" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="P369" t="s">
         <v>138</v>
       </c>
       <c r="Q369" t="s">
         <v>127</v>
       </c>
       <c r="R369" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="E370" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F370" t="s">
         <v>50</v>
       </c>
       <c r="G370" t="s">
         <v>1094</v>
       </c>
       <c r="H370" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="I370" t="s">
         <v>63</v>
       </c>
       <c r="J370" t="s">
         <v>25</v>
       </c>
       <c r="K370" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L370" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M370" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P370" t="s">
         <v>94</v>
       </c>
       <c r="Q370" t="s">
         <v>1095</v>
       </c>
       <c r="R370" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="371" spans="1:18">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>93</v>
       </c>
       <c r="C371" t="s">
         <v>19</v>
       </c>
       <c r="E371" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="F371" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G371" t="s">
         <v>1096</v>
       </c>
       <c r="H371" t="s">
         <v>1097</v>
       </c>
       <c r="I371" t="s">
         <v>24</v>
       </c>
       <c r="J371" t="s">
         <v>25</v>
       </c>
       <c r="K371" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L371" t="s">
         <v>79</v>
       </c>
       <c r="M371" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="P371" t="s">
         <v>66</v>
       </c>
       <c r="Q371" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R371" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="372" spans="1:18">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>18</v>
       </c>
       <c r="C372" t="s">
         <v>68</v>
       </c>
       <c r="E372" t="s">
         <v>106</v>
       </c>
       <c r="F372" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G372" t="s">
         <v>1098</v>
       </c>
       <c r="J372" t="s">
         <v>78</v>
       </c>
       <c r="L372" t="s">
         <v>111</v>
       </c>
       <c r="M372" t="s">
         <v>112</v>
       </c>
       <c r="P372" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="Q372" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
     </row>
     <row r="373" spans="1:18">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>93</v>
       </c>
       <c r="C373" t="s">
         <v>19</v>
       </c>
       <c r="E373" t="s">
         <v>1099</v>
       </c>
       <c r="F373" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G373" t="s">
         <v>1100</v>
       </c>
       <c r="J373" t="s">
         <v>35</v>
       </c>
       <c r="L373" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M373" t="s">
         <v>1101</v>
       </c>
       <c r="P373" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q373" t="s">
         <v>139</v>
       </c>
       <c r="R373" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="374" spans="1:18">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>18</v>
       </c>
       <c r="C374" t="s">
         <v>19</v>
       </c>
       <c r="E374" t="s">
         <v>83</v>
       </c>
       <c r="F374" t="s">
         <v>50</v>
       </c>
       <c r="G374" t="s">
         <v>1102</v>
       </c>
       <c r="H374" t="s">
         <v>1103</v>
       </c>
       <c r="I374" t="s">
         <v>24</v>
       </c>
       <c r="J374" t="s">
         <v>25</v>
       </c>
       <c r="K374" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="L374" t="s">
         <v>89</v>
       </c>
       <c r="M374" t="s">
         <v>90</v>
       </c>
       <c r="P374" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q374" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="R374" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="375" spans="1:18">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>18</v>
       </c>
       <c r="C375" t="s">
         <v>68</v>
       </c>
       <c r="E375" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F375" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G375" t="s">
         <v>1104</v>
       </c>
       <c r="H375" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="I375" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J375" t="s">
         <v>25</v>
       </c>
       <c r="K375" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="L375" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M375" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P375" t="s">
         <v>1105</v>
       </c>
       <c r="Q375" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="R375" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="376" spans="1:18">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>18</v>
       </c>
       <c r="C376" t="s">
         <v>19</v>
       </c>
       <c r="E376" t="s">
         <v>49</v>
       </c>
       <c r="F376" t="s">
         <v>50</v>
       </c>
       <c r="G376" t="s">
         <v>1106</v>
       </c>
       <c r="H376" t="s">
         <v>1107</v>
       </c>
       <c r="I376" t="s">
         <v>24</v>
       </c>
       <c r="J376" t="s">
         <v>25</v>
       </c>
       <c r="K376" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="L376" t="s">
         <v>55</v>
       </c>
       <c r="M376" t="s">
         <v>56</v>
       </c>
       <c r="P376" t="s">
         <v>129</v>
       </c>
       <c r="Q376" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="R376" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:18">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>18</v>
       </c>
       <c r="C377" t="s">
         <v>68</v>
       </c>
       <c r="E377" t="s">
         <v>49</v>
       </c>
       <c r="F377" t="s">
         <v>94</v>
       </c>
       <c r="G377" t="s">
         <v>1108</v>
       </c>
       <c r="H377" t="s">
         <v>1109</v>
       </c>
       <c r="I377" t="s">
         <v>63</v>
       </c>
       <c r="J377" t="s">
         <v>25</v>
       </c>
       <c r="K377" t="s">
         <v>54</v>
       </c>
       <c r="L377" t="s">
         <v>55</v>
       </c>
       <c r="M377" t="s">
         <v>56</v>
       </c>
       <c r="P377" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q377" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="R377" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="378" spans="1:18">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>100</v>
       </c>
       <c r="C378" t="s">
         <v>19</v>
       </c>
       <c r="E378" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F378" t="s">
         <v>122</v>
       </c>
       <c r="G378" t="s">
         <v>1110</v>
       </c>
       <c r="H378" t="s">
         <v>1111</v>
       </c>
       <c r="I378" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J378" t="s">
         <v>25</v>
       </c>
       <c r="K378" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="L378" t="s">
         <v>89</v>
       </c>
       <c r="M378" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P378" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="Q378" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="R378" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="379" spans="1:18">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>93</v>
       </c>
       <c r="C379" t="s">
         <v>68</v>
       </c>
       <c r="E379" t="s">
         <v>106</v>
       </c>
       <c r="F379" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G379" t="s">
         <v>1112</v>
       </c>
       <c r="J379" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L379" t="s">
         <v>111</v>
       </c>
       <c r="M379" t="s">
         <v>112</v>
       </c>
       <c r="P379" t="s">
         <v>129</v>
       </c>
       <c r="Q379" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="380" spans="1:18">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>18</v>
       </c>
       <c r="C380" t="s">
         <v>68</v>
       </c>
       <c r="E380" t="s">
         <v>39</v>
       </c>
       <c r="F380" t="s">
         <v>40</v>
       </c>
       <c r="G380" t="s">
         <v>1113</v>
       </c>
       <c r="H380" t="s">
         <v>1114</v>
       </c>
       <c r="I380" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J380" t="s">
         <v>25</v>
       </c>
       <c r="K380" t="s">
         <v>72</v>
       </c>
       <c r="L380" t="s">
         <v>45</v>
       </c>
       <c r="M380" t="s">
         <v>46</v>
       </c>
       <c r="P380" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q380" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="R380" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="381" spans="1:18">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C381" t="s">
         <v>68</v>
       </c>
       <c r="E381" t="s">
         <v>59</v>
       </c>
       <c r="F381" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G381" t="s">
         <v>1115</v>
       </c>
       <c r="H381" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="I381" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J381" t="s">
         <v>25</v>
       </c>
       <c r="K381" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="L381" t="s">
         <v>64</v>
       </c>
       <c r="M381" t="s">
         <v>65</v>
       </c>
       <c r="P381" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="Q381" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="R381" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="382" spans="1:18">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>100</v>
       </c>
       <c r="C382" t="s">
         <v>19</v>
       </c>
       <c r="E382" t="s">
         <v>20</v>
       </c>
       <c r="F382" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G382" t="s">
         <v>1116</v>
       </c>
       <c r="H382" t="s">
         <v>1117</v>
       </c>
       <c r="I382" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J382" t="s">
         <v>25</v>
       </c>
       <c r="K382" t="s">
         <v>1118</v>
       </c>
       <c r="L382" t="s">
         <v>27</v>
       </c>
       <c r="M382" t="s">
         <v>28</v>
       </c>
       <c r="P382" t="s">
         <v>1119</v>
       </c>
       <c r="Q382" t="s">
         <v>48</v>
       </c>
       <c r="R382" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="383" spans="1:18">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>100</v>
       </c>
       <c r="C383" t="s">
         <v>68</v>
       </c>
       <c r="E383" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F383" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="G383" t="s">
         <v>1120</v>
       </c>
       <c r="J383" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="L383" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M383" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P383" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="Q383" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="R383" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="384" spans="1:18">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>18</v>
       </c>
       <c r="C384" t="s">
         <v>19</v>
       </c>
       <c r="E384" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F384" t="s">
         <v>50</v>
       </c>
       <c r="G384" t="s">
         <v>1121</v>
       </c>
       <c r="H384" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="I384" t="s">
         <v>24</v>
       </c>
       <c r="J384" t="s">
         <v>25</v>
       </c>
       <c r="K384" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="L384" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M384" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P384" t="s">
         <v>1122</v>
       </c>
       <c r="Q384" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="R384" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="385" spans="1:18">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>18</v>
       </c>
       <c r="C385" t="s">
         <v>19</v>
       </c>
       <c r="E385" t="s">
         <v>20</v>
       </c>
       <c r="F385" t="s">
         <v>21</v>
       </c>
       <c r="G385" t="s">
         <v>1123</v>
       </c>
       <c r="H385" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="I385" t="s">
         <v>24</v>
       </c>
       <c r="J385" t="s">
         <v>25</v>
       </c>
       <c r="K385" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L385" t="s">
         <v>27</v>
       </c>
       <c r="M385" t="s">
         <v>28</v>
       </c>
       <c r="P385" t="s">
         <v>138</v>
       </c>
       <c r="Q385" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="R385" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="386" spans="1:18">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>100</v>
       </c>
       <c r="C386" t="s">
         <v>68</v>
       </c>
       <c r="E386" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F386" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G386" t="s">
         <v>1124</v>
       </c>
       <c r="H386" t="s">
         <v>1125</v>
       </c>
       <c r="I386" t="s">
         <v>24</v>
       </c>
       <c r="J386" t="s">
         <v>25</v>
       </c>
       <c r="K386" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L386" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M386" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="P386" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q386" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="387" spans="1:18">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>18</v>
       </c>
       <c r="C387" t="s">
         <v>68</v>
       </c>
       <c r="E387" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F387" t="s">
         <v>107</v>
       </c>
       <c r="G387" t="s">
         <v>1126</v>
       </c>
       <c r="H387" t="s">
         <v>1127</v>
       </c>
       <c r="I387" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J387" t="s">
         <v>25</v>
       </c>
       <c r="K387" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L387" t="s">
         <v>55</v>
       </c>
       <c r="M387" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P387" t="s">
         <v>33</v>
       </c>
       <c r="Q387" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="388" spans="1:18">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
         <v>18</v>
       </c>
       <c r="C388" t="s">
         <v>19</v>
       </c>
       <c r="E388" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F388" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G388" t="s">
         <v>1128</v>
       </c>
       <c r="H388" t="s">
         <v>1129</v>
       </c>
       <c r="I388" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J388" t="s">
         <v>25</v>
       </c>
       <c r="K388" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="L388" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M388" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P388" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="Q388" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="R388" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="389" spans="1:18">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>18</v>
       </c>
       <c r="C389" t="s">
         <v>68</v>
       </c>
       <c r="E389" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="F389" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G389" t="s">
         <v>1130</v>
       </c>
       <c r="J389" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L389" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M389" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="P389" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="Q389" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R389" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="390" spans="1:18">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>18</v>
       </c>
       <c r="C390" t="s">
         <v>68</v>
       </c>
       <c r="E390" t="s">
         <v>49</v>
       </c>
       <c r="F390" t="s">
         <v>94</v>
       </c>
       <c r="G390" t="s">
         <v>1131</v>
       </c>
       <c r="J390" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L390" t="s">
         <v>55</v>
       </c>
       <c r="M390" t="s">
         <v>56</v>
       </c>
       <c r="P390" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q390" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="R390" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="391" spans="1:18">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
         <v>18</v>
       </c>
       <c r="C391" t="s">
         <v>68</v>
       </c>
       <c r="E391" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F391" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G391" t="s">
         <v>1132</v>
       </c>
       <c r="H391" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I391" t="s">
         <v>24</v>
       </c>
       <c r="J391" t="s">
         <v>25</v>
       </c>
       <c r="K391" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="L391" t="s">
         <v>64</v>
       </c>
       <c r="M391" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="P391" t="s">
         <v>1133</v>
       </c>
       <c r="Q391" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="R391" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="392" spans="1:18">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C392" t="s">
         <v>19</v>
       </c>
       <c r="E392" t="s">
         <v>114</v>
       </c>
       <c r="F392" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G392" t="s">
         <v>1134</v>
       </c>
       <c r="J392" t="s">
         <v>78</v>
       </c>
       <c r="L392" t="s">
         <v>45</v>
       </c>
       <c r="M392" t="s">
         <v>118</v>
       </c>
       <c r="P392" t="s">
         <v>1135</v>
       </c>
       <c r="Q392" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="R392" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="393" spans="1:18">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C393" t="s">
         <v>19</v>
       </c>
       <c r="E393" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="F393" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G393" t="s">
         <v>1136</v>
       </c>
       <c r="J393" t="s">
         <v>78</v>
       </c>
       <c r="L393" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="M393" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="P393" t="s">
         <v>104</v>
       </c>
       <c r="Q393" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
     </row>
     <row r="394" spans="1:18">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>18</v>
       </c>
       <c r="C394" t="s">
         <v>68</v>
       </c>
       <c r="E394" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F394" t="s">
         <v>21</v>
       </c>
       <c r="G394" t="s">
         <v>1137</v>
       </c>
       <c r="H394" t="s">
         <v>52</v>
       </c>
       <c r="I394" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J394" t="s">
         <v>25</v>
       </c>
       <c r="K394" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="L394" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M394" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P394" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q394" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="R394" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="395" spans="1:18">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>18</v>
       </c>
       <c r="C395" t="s">
         <v>68</v>
       </c>
       <c r="E395" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F395" t="s">
         <v>94</v>
       </c>
       <c r="G395" t="s">
         <v>1138</v>
       </c>
       <c r="H395" t="s">
         <v>1074</v>
       </c>
       <c r="I395" t="s">
         <v>24</v>
       </c>
       <c r="J395" t="s">
         <v>25</v>
       </c>
       <c r="K395" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="L395" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M395" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="P395" t="s">
         <v>91</v>
       </c>
       <c r="Q395" t="s">
         <v>113</v>
       </c>
       <c r="R395" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="396" spans="1:18">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>18</v>
       </c>
       <c r="C396" t="s">
         <v>68</v>
       </c>
       <c r="E396" t="s">
         <v>128</v>
       </c>
       <c r="F396" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G396" t="s">
         <v>1139</v>
       </c>
       <c r="H396" t="s">
         <v>1140</v>
       </c>
       <c r="I396" t="s">
         <v>24</v>
       </c>
       <c r="J396" t="s">
         <v>25</v>
       </c>
       <c r="K396" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L396" t="s">
         <v>132</v>
       </c>
       <c r="M396" t="s">
         <v>133</v>
       </c>
       <c r="P396" t="s">
         <v>1141</v>
       </c>
       <c r="Q396" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
     </row>
     <row r="397" spans="1:18">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C397" t="s">
         <v>68</v>
       </c>
       <c r="E397" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F397" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G397" t="s">
         <v>1142</v>
       </c>
       <c r="H397" t="s">
         <v>1143</v>
       </c>
       <c r="I397" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J397" t="s">
         <v>25</v>
       </c>
       <c r="K397" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L397" t="s">
         <v>64</v>
       </c>
       <c r="M397" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P397" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q397" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="R397" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="398" spans="1:18">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>18</v>
       </c>
       <c r="C398" t="s">
         <v>68</v>
       </c>
       <c r="E398" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F398" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G398" t="s">
         <v>1144</v>
       </c>
       <c r="H398" t="s">
         <v>1145</v>
       </c>
       <c r="I398" t="s">
+        <v>327</v>
+      </c>
+      <c r="J398" t="s">
+        <v>25</v>
+      </c>
+      <c r="K398" t="s">
+        <v>321</v>
+      </c>
+      <c r="L398" t="s">
+        <v>275</v>
+      </c>
+      <c r="M398" t="s">
+        <v>276</v>
+      </c>
+      <c r="P398" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q398" t="s">
         <v>1146</v>
-      </c>
-[...16 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="R398" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="399" spans="1:18">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>18</v>
       </c>
       <c r="C399" t="s">
         <v>19</v>
       </c>
       <c r="E399" t="s">
         <v>106</v>
       </c>
       <c r="F399" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G399" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="J399" t="s">
         <v>78</v>
       </c>
       <c r="L399" t="s">
         <v>111</v>
       </c>
       <c r="M399" t="s">
         <v>112</v>
       </c>
       <c r="P399" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="Q399" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R399" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="400" spans="1:18">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>18</v>
       </c>
       <c r="C400" t="s">
         <v>68</v>
       </c>
       <c r="E400" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F400" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="G400" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H400" t="s">
         <v>1150</v>
       </c>
-      <c r="H400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I400" t="s">
-        <v>1152</v>
+        <v>972</v>
       </c>
       <c r="J400" t="s">
         <v>25</v>
       </c>
       <c r="K400" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="L400" t="s">
         <v>55</v>
       </c>
       <c r="M400" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P400" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="Q400" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="R400" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="401" spans="1:18">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>18</v>
       </c>
       <c r="C401" t="s">
         <v>68</v>
       </c>
       <c r="E401" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F401" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="G401" t="s">
-        <v>1153</v>
+        <v>1151</v>
       </c>
       <c r="H401" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I401" t="s">
         <v>63</v>
       </c>
       <c r="J401" t="s">
         <v>25</v>
       </c>
       <c r="K401" t="s">
         <v>44</v>
       </c>
       <c r="L401" t="s">
         <v>64</v>
       </c>
       <c r="M401" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="P401" t="s">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="Q401" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
     </row>
     <row r="402" spans="1:18">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
         <v>93</v>
       </c>
       <c r="C402" t="s">
         <v>19</v>
       </c>
       <c r="E402" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F402" t="s">
         <v>129</v>
       </c>
       <c r="G402" t="s">
-        <v>1155</v>
+        <v>1153</v>
       </c>
       <c r="J402" t="s">
         <v>78</v>
       </c>
       <c r="L402" t="s">
         <v>55</v>
       </c>
       <c r="M402" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P402" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="Q402" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="R402" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="403" spans="1:18">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C403" t="s">
         <v>19</v>
       </c>
       <c r="E403" t="s">
         <v>20</v>
       </c>
       <c r="F403" t="s">
         <v>21</v>
       </c>
       <c r="G403" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="J403" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L403" t="s">
         <v>27</v>
       </c>
       <c r="M403" t="s">
         <v>28</v>
       </c>
       <c r="P403" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="Q403" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R403" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="404" spans="1:18">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>100</v>
       </c>
       <c r="C404" t="s">
         <v>19</v>
       </c>
       <c r="E404" t="s">
         <v>106</v>
       </c>
       <c r="F404" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="G404" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="H404" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="I404" t="s">
         <v>24</v>
       </c>
       <c r="J404" t="s">
         <v>25</v>
       </c>
       <c r="K404" t="s">
         <v>72</v>
       </c>
       <c r="L404" t="s">
         <v>111</v>
       </c>
       <c r="M404" t="s">
         <v>112</v>
       </c>
       <c r="P404" t="s">
         <v>50</v>
       </c>
       <c r="Q404" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="R404" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="405" spans="1:18">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>18</v>
       </c>
       <c r="C405" t="s">
         <v>68</v>
       </c>
       <c r="E405" t="s">
         <v>32</v>
       </c>
       <c r="F405" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="G405" t="s">
-        <v>1158</v>
+        <v>1156</v>
       </c>
       <c r="J405" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L405" t="s">
         <v>27</v>
       </c>
       <c r="M405" t="s">
         <v>36</v>
       </c>
       <c r="P405" t="s">
         <v>50</v>
       </c>
       <c r="Q405" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
     </row>
     <row r="406" spans="1:18">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>93</v>
       </c>
       <c r="C406" t="s">
         <v>19</v>
       </c>
       <c r="E406" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F406" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G406" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="H406" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="I406" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J406" t="s">
         <v>25</v>
       </c>
       <c r="K406" t="s">
         <v>54</v>
       </c>
       <c r="L406" t="s">
+        <v>183</v>
+      </c>
+      <c r="M406" t="s">
         <v>184</v>
       </c>
-      <c r="M406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P406" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="Q406" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="407" spans="1:18">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C407" t="s">
         <v>68</v>
       </c>
       <c r="E407" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F407" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G407" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="H407" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="I407" t="s">
-        <v>143</v>
+        <v>327</v>
       </c>
       <c r="J407" t="s">
         <v>25</v>
       </c>
       <c r="K407" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="L407" t="s">
         <v>89</v>
       </c>
       <c r="M407" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="P407" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="Q407" t="s">
         <v>82</v>
       </c>
       <c r="R407" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="408" spans="1:18">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>18</v>
       </c>
       <c r="C408" t="s">
         <v>68</v>
       </c>
       <c r="E408" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F408" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G408" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="J408" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L408" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M408" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P408" t="s">
-        <v>1166</v>
+        <v>1164</v>
       </c>
       <c r="Q408" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="R408" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="409" spans="1:18">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>18</v>
       </c>
       <c r="C409" t="s">
         <v>19</v>
       </c>
       <c r="E409" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F409" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G409" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="J409" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="L409" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M409" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P409" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="Q409" t="s">
         <v>58</v>
       </c>
       <c r="R409" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="410" spans="1:18">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>18</v>
       </c>
       <c r="C410" t="s">
         <v>68</v>
       </c>
       <c r="E410" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F410" t="s">
         <v>50</v>
       </c>
       <c r="G410" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="J410" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L410" t="s">
         <v>64</v>
       </c>
       <c r="M410" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="P410" t="s">
         <v>129</v>
       </c>
       <c r="Q410" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="R410" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="411" spans="1:18">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>18</v>
       </c>
       <c r="C411" t="s">
         <v>19</v>
       </c>
       <c r="E411" t="s">
         <v>39</v>
       </c>
       <c r="F411" t="s">
         <v>50</v>
       </c>
       <c r="G411" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="H411" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="I411" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J411" t="s">
         <v>25</v>
       </c>
       <c r="K411" t="s">
         <v>131</v>
       </c>
       <c r="L411" t="s">
         <v>45</v>
       </c>
       <c r="M411" t="s">
         <v>46</v>
       </c>
       <c r="P411" t="s">
         <v>94</v>
       </c>
       <c r="Q411" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="R411" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="412" spans="1:18">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>18</v>
       </c>
       <c r="C412" t="s">
         <v>68</v>
       </c>
       <c r="E412" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F412" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="G412" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="H412" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="I412" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J412" t="s">
         <v>25</v>
       </c>
       <c r="K412" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="L412" t="s">
         <v>64</v>
       </c>
       <c r="M412" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="P412" t="s">
         <v>91</v>
       </c>
       <c r="Q412" t="s">
         <v>82</v>
       </c>
       <c r="R412" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="413" spans="1:18">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>93</v>
       </c>
       <c r="C413" t="s">
         <v>19</v>
       </c>
       <c r="E413" t="s">
         <v>106</v>
       </c>
       <c r="F413" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G413" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="H413" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="I413" t="s">
         <v>63</v>
       </c>
       <c r="J413" t="s">
         <v>25</v>
       </c>
       <c r="K413" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L413" t="s">
         <v>111</v>
       </c>
       <c r="M413" t="s">
         <v>112</v>
       </c>
       <c r="P413" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="Q413" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
       <c r="R413" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="414" spans="1:18">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>18</v>
       </c>
       <c r="C414" t="s">
         <v>19</v>
       </c>
       <c r="E414" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F414" t="s">
         <v>129</v>
       </c>
       <c r="G414" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="H414" t="s">
-        <v>1177</v>
+        <v>1175</v>
       </c>
       <c r="I414" t="s">
-        <v>53</v>
+        <v>940</v>
       </c>
       <c r="J414" t="s">
         <v>25</v>
       </c>
       <c r="K414" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L414" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M414" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P414" t="s">
         <v>1049</v>
       </c>
       <c r="Q414" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="R414" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="415" spans="1:18">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
         <v>18</v>
       </c>
       <c r="C415" t="s">
         <v>19</v>
       </c>
       <c r="E415" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F415" t="s">
         <v>122</v>
       </c>
       <c r="G415" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="J415" t="s">
         <v>78</v>
       </c>
       <c r="L415" t="s">
         <v>55</v>
       </c>
       <c r="M415" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P415" t="s">
         <v>138</v>
       </c>
       <c r="Q415" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="R415" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="416" spans="1:18">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
         <v>100</v>
       </c>
       <c r="C416" t="s">
         <v>68</v>
       </c>
       <c r="E416" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F416" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G416" t="s">
-        <v>1179</v>
+        <v>1177</v>
       </c>
       <c r="H416" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I416" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J416" t="s">
         <v>25</v>
       </c>
       <c r="K416" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L416" t="s">
         <v>27</v>
       </c>
       <c r="M416" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="P416" t="s">
         <v>50</v>
       </c>
       <c r="Q416" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="R416" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="417" spans="1:18">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
         <v>18</v>
       </c>
       <c r="C417" t="s">
         <v>68</v>
       </c>
       <c r="E417" t="s">
         <v>49</v>
       </c>
       <c r="F417" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G417" t="s">
-        <v>1180</v>
+        <v>1178</v>
       </c>
       <c r="J417" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L417" t="s">
         <v>55</v>
       </c>
       <c r="M417" t="s">
         <v>56</v>
       </c>
       <c r="P417" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q417" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="R417" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="418" spans="1:18">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>18</v>
       </c>
       <c r="C418" t="s">
         <v>19</v>
       </c>
       <c r="E418" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F418" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G418" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I418" t="s">
         <v>1181</v>
       </c>
-      <c r="H418" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J418" t="s">
         <v>25</v>
       </c>
       <c r="K418" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="L418" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M418" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P418" t="s">
         <v>138</v>
       </c>
       <c r="Q418" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="419" spans="1:18">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C419" t="s">
         <v>19</v>
       </c>
       <c r="E419" t="s">
         <v>20</v>
       </c>
       <c r="F419" t="s">
         <v>84</v>
       </c>
       <c r="G419" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="H419" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="I419" t="s">
         <v>24</v>
       </c>
       <c r="J419" t="s">
         <v>25</v>
       </c>
       <c r="K419" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="L419" t="s">
         <v>27</v>
       </c>
       <c r="M419" t="s">
         <v>28</v>
       </c>
       <c r="P419" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="Q419" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="R419" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="420" spans="1:18">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>93</v>
       </c>
       <c r="C420" t="s">
         <v>19</v>
       </c>
       <c r="E420" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F420" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G420" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="H420" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="I420" t="s">
         <v>24</v>
       </c>
       <c r="J420" t="s">
         <v>25</v>
       </c>
       <c r="K420" t="s">
         <v>103</v>
       </c>
       <c r="L420" t="s">
         <v>64</v>
       </c>
       <c r="M420" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="P420" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q420" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="R420" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="421" spans="1:18">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>18</v>
       </c>
       <c r="C421" t="s">
         <v>68</v>
       </c>
       <c r="E421" t="s">
         <v>39</v>
       </c>
       <c r="F421" t="s">
         <v>94</v>
       </c>
       <c r="G421" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="H421" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I421" t="s">
         <v>24</v>
       </c>
       <c r="J421" t="s">
         <v>25</v>
       </c>
       <c r="K421" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="L421" t="s">
         <v>45</v>
       </c>
       <c r="M421" t="s">
         <v>46</v>
       </c>
       <c r="P421" t="s">
         <v>129</v>
       </c>
       <c r="Q421" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="R421" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="422" spans="1:18">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>18</v>
       </c>
       <c r="C422" t="s">
         <v>19</v>
       </c>
       <c r="D422" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
       <c r="E422" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F422" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G422" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="J422" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L422" t="s">
         <v>89</v>
       </c>
       <c r="M422" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="P422" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="Q422" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R422" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="423" spans="1:18">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>18</v>
       </c>
       <c r="C423" t="s">
         <v>68</v>
       </c>
       <c r="E423" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F423" t="s">
         <v>94</v>
       </c>
       <c r="G423" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="J423" t="s">
         <v>78</v>
       </c>
       <c r="L423" t="s">
         <v>55</v>
       </c>
       <c r="M423" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P423" t="s">
         <v>129</v>
       </c>
       <c r="Q423" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="R423" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="424" spans="1:18">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>18</v>
       </c>
       <c r="C424" t="s">
         <v>19</v>
       </c>
       <c r="E424" t="s">
         <v>121</v>
       </c>
       <c r="F424" t="s">
         <v>140</v>
       </c>
       <c r="G424" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="H424" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="I424" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J424" t="s">
         <v>25</v>
       </c>
       <c r="K424" t="s">
         <v>103</v>
       </c>
       <c r="L424" t="s">
         <v>55</v>
       </c>
       <c r="M424" t="s">
         <v>125</v>
       </c>
       <c r="P424" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="Q424" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="R424" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="425" spans="1:18">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>93</v>
       </c>
       <c r="C425" t="s">
         <v>19</v>
       </c>
       <c r="E425" t="s">
         <v>106</v>
       </c>
       <c r="F425" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="G425" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="J425" t="s">
         <v>78</v>
       </c>
       <c r="L425" t="s">
         <v>111</v>
       </c>
       <c r="M425" t="s">
         <v>112</v>
       </c>
       <c r="P425" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="Q425" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="R425" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="426" spans="1:18">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>18</v>
       </c>
       <c r="C426" t="s">
         <v>19</v>
       </c>
       <c r="E426" t="s">
         <v>128</v>
       </c>
       <c r="F426" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G426" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="H426" t="s">
         <v>86</v>
       </c>
       <c r="I426" t="s">
         <v>87</v>
       </c>
       <c r="J426" t="s">
         <v>25</v>
       </c>
       <c r="K426" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L426" t="s">
         <v>132</v>
       </c>
       <c r="M426" t="s">
         <v>133</v>
       </c>
       <c r="P426" t="s">
         <v>94</v>
       </c>
       <c r="Q426" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="R426" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="427" spans="1:18">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>18</v>
       </c>
       <c r="C427" t="s">
         <v>68</v>
       </c>
       <c r="E427" t="s">
         <v>83</v>
       </c>
       <c r="F427" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G427" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="H427" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="I427" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J427" t="s">
         <v>25</v>
       </c>
       <c r="K427" t="s">
         <v>26</v>
       </c>
       <c r="L427" t="s">
         <v>89</v>
       </c>
       <c r="M427" t="s">
         <v>90</v>
       </c>
       <c r="P427" t="s">
         <v>138</v>
       </c>
       <c r="Q427" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="R427" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="428" spans="1:18">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>18</v>
       </c>
       <c r="C428" t="s">
         <v>68</v>
       </c>
       <c r="E428" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="F428" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="G428" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="H428" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="I428" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J428" t="s">
         <v>25</v>
       </c>
       <c r="K428" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L428" t="s">
         <v>89</v>
       </c>
       <c r="M428" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="P428" t="s">
-        <v>1197</v>
+        <v>1195</v>
       </c>
       <c r="Q428" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="R428" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="429" spans="1:18">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
         <v>18</v>
       </c>
       <c r="C429" t="s">
         <v>19</v>
       </c>
       <c r="E429" t="s">
         <v>39</v>
       </c>
       <c r="F429" t="s">
         <v>129</v>
       </c>
       <c r="G429" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="H429" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="I429" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="J429" t="s">
         <v>25</v>
       </c>
       <c r="K429" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="L429" t="s">
         <v>45</v>
       </c>
       <c r="M429" t="s">
         <v>46</v>
       </c>
       <c r="P429" t="s">
         <v>50</v>
       </c>
       <c r="Q429" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="R429" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="430" spans="1:18">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>18</v>
       </c>
       <c r="C430" t="s">
         <v>19</v>
       </c>
       <c r="E430" t="s">
         <v>114</v>
       </c>
       <c r="F430" t="s">
         <v>50</v>
       </c>
       <c r="G430" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="H430" t="s">
         <v>52</v>
       </c>
       <c r="I430" t="s">
         <v>53</v>
       </c>
       <c r="J430" t="s">
         <v>25</v>
       </c>
       <c r="K430" t="s">
         <v>131</v>
       </c>
       <c r="L430" t="s">
         <v>45</v>
       </c>
       <c r="M430" t="s">
         <v>118</v>
       </c>
       <c r="P430" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="Q430" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="R430" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="431" spans="1:18">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>18</v>
       </c>
       <c r="C431" t="s">
         <v>19</v>
       </c>
       <c r="E431" t="s">
         <v>39</v>
       </c>
       <c r="F431" t="s">
         <v>94</v>
       </c>
       <c r="G431" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="J431" t="s">
         <v>78</v>
       </c>
       <c r="L431" t="s">
         <v>45</v>
       </c>
       <c r="M431" t="s">
         <v>46</v>
       </c>
       <c r="P431" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q431" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="R431" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="432" spans="1:18">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
         <v>93</v>
       </c>
       <c r="C432" t="s">
         <v>19</v>
       </c>
       <c r="E432" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F432" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G432" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="J432" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="L432" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M432" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P432" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q432" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="R432" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="433" spans="1:18">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>18</v>
       </c>
       <c r="C433" t="s">
         <v>19</v>
       </c>
       <c r="E433" t="s">
         <v>49</v>
       </c>
       <c r="F433" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G433" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="H433" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
       <c r="I433" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="J433" t="s">
         <v>25</v>
       </c>
       <c r="K433" t="s">
         <v>44</v>
       </c>
       <c r="L433" t="s">
         <v>55</v>
       </c>
       <c r="M433" t="s">
         <v>56</v>
       </c>
       <c r="P433" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="Q433" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="R433" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="434" spans="1:18">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>18</v>
       </c>
       <c r="C434" t="s">
         <v>19</v>
       </c>
       <c r="E434" t="s">
         <v>106</v>
       </c>
       <c r="F434" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G434" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="H434" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="I434" t="s">
         <v>24</v>
       </c>
       <c r="J434" t="s">
         <v>25</v>
       </c>
       <c r="K434" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L434" t="s">
         <v>111</v>
       </c>
       <c r="M434" t="s">
         <v>112</v>
       </c>
       <c r="P434" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="Q434" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="R434" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="435" spans="1:18">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>18</v>
       </c>
       <c r="C435" t="s">
         <v>68</v>
       </c>
       <c r="E435" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="F435" t="s">
         <v>50</v>
       </c>
       <c r="G435" t="s">
-        <v>1207</v>
+        <v>1205</v>
       </c>
       <c r="J435" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="L435" t="s">
         <v>89</v>
       </c>
       <c r="M435" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="P435" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="Q435" t="s">
         <v>1039</v>
       </c>
       <c r="R435" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:18">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C436" t="s">
         <v>68</v>
       </c>
       <c r="E436" t="s">
         <v>75</v>
       </c>
       <c r="F436" t="s">
         <v>94</v>
       </c>
       <c r="G436" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="H436" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="I436" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J436" t="s">
         <v>25</v>
       </c>
       <c r="K436" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="L436" t="s">
         <v>79</v>
       </c>
       <c r="M436" t="s">
         <v>80</v>
       </c>
       <c r="P436" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q436" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="R436" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:18">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>18</v>
       </c>
       <c r="C437" t="s">
         <v>68</v>
       </c>
       <c r="E437" t="s">
         <v>128</v>
       </c>
       <c r="F437" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G437" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="H437" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="I437" t="s">
         <v>24</v>
       </c>
       <c r="J437" t="s">
         <v>25</v>
       </c>
       <c r="K437" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="L437" t="s">
         <v>132</v>
       </c>
       <c r="M437" t="s">
         <v>133</v>
       </c>
       <c r="P437" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="Q437" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="438" spans="1:18">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
         <v>100</v>
       </c>
       <c r="C438" t="s">
         <v>19</v>
       </c>
       <c r="E438" t="s">
         <v>106</v>
       </c>
       <c r="F438" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="G438" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="H438" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="I438" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="J438" t="s">
         <v>25</v>
       </c>
       <c r="K438" t="s">
         <v>44</v>
       </c>
       <c r="L438" t="s">
         <v>111</v>
       </c>
       <c r="M438" t="s">
         <v>112</v>
       </c>
       <c r="P438" t="s">
         <v>1072</v>
       </c>
       <c r="Q438" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="R438" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="439" spans="1:18">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
         <v>18</v>
       </c>
       <c r="C439" t="s">
         <v>19</v>
       </c>
       <c r="E439" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F439" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="G439" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
       <c r="J439" t="s">
         <v>78</v>
       </c>
       <c r="L439" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M439" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P439" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="Q439" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="R439" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="440" spans="1:18">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>18</v>
       </c>
       <c r="C440" t="s">
         <v>68</v>
       </c>
       <c r="E440" t="s">
         <v>106</v>
       </c>
       <c r="F440" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G440" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="H440" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="I440" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J440" t="s">
         <v>25</v>
       </c>
       <c r="K440" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="L440" t="s">
         <v>111</v>
       </c>
       <c r="M440" t="s">
         <v>112</v>
       </c>
       <c r="P440" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="Q440" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="441" spans="1:18">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C441" t="s">
         <v>19</v>
       </c>
       <c r="E441" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F441" t="s">
         <v>94</v>
       </c>
       <c r="G441" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="H441" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I441" t="s">
         <v>63</v>
       </c>
       <c r="J441" t="s">
         <v>25</v>
       </c>
       <c r="K441" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="L441" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M441" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="P441" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q441" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="R441" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="442" spans="1:18">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C442" t="s">
         <v>68</v>
       </c>
       <c r="E442" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="F442" t="s">
         <v>21</v>
       </c>
       <c r="G442" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="H442" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="I442" t="s">
         <v>24</v>
       </c>
       <c r="J442" t="s">
         <v>25</v>
       </c>
       <c r="K442" t="s">
         <v>103</v>
       </c>
       <c r="L442" t="s">
         <v>45</v>
       </c>
       <c r="M442" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="P442" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="Q442" t="s">
         <v>127</v>
       </c>
       <c r="R442" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="443" spans="1:18">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>18</v>
       </c>
       <c r="C443" t="s">
         <v>19</v>
       </c>
       <c r="E443" t="s">
         <v>39</v>
       </c>
       <c r="F443" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="G443" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="H443" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="I443" t="s">
         <v>63</v>
       </c>
       <c r="J443" t="s">
         <v>25</v>
       </c>
       <c r="K443" t="s">
         <v>44</v>
       </c>
       <c r="L443" t="s">
         <v>45</v>
       </c>
       <c r="M443" t="s">
         <v>46</v>
       </c>
       <c r="P443" t="s">
         <v>50</v>
       </c>
       <c r="Q443" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="R443" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="444" spans="1:18">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>18</v>
       </c>
       <c r="C444" t="s">
         <v>68</v>
       </c>
       <c r="E444" t="s">
         <v>121</v>
       </c>
       <c r="F444" t="s">
         <v>129</v>
       </c>
       <c r="G444" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="J444" t="s">
         <v>78</v>
       </c>
       <c r="L444" t="s">
         <v>55</v>
       </c>
       <c r="M444" t="s">
         <v>125</v>
       </c>
       <c r="P444" t="s">
         <v>1049</v>
       </c>
       <c r="Q444" t="s">
         <v>67</v>
       </c>
       <c r="R444" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="445" spans="1:18">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
         <v>93</v>
       </c>
       <c r="C445" t="s">
         <v>19</v>
       </c>
       <c r="E445" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F445" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="G445" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="J445" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="L445" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M445" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P445" t="s">
         <v>33</v>
       </c>
       <c r="Q445" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="R445" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="446" spans="1:18">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>100</v>
       </c>
       <c r="C446" t="s">
         <v>19</v>
       </c>
       <c r="E446" t="s">
         <v>20</v>
       </c>
       <c r="F446" t="s">
         <v>50</v>
       </c>
       <c r="G446" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="H446" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I446" t="s">
         <v>24</v>
       </c>
       <c r="J446" t="s">
         <v>25</v>
       </c>
       <c r="K446" t="s">
         <v>88</v>
       </c>
       <c r="L446" t="s">
         <v>27</v>
       </c>
       <c r="M446" t="s">
         <v>28</v>
       </c>
       <c r="P446" t="s">
         <v>94</v>
       </c>
       <c r="Q446" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="R446" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="447" spans="1:18">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>93</v>
       </c>
       <c r="C447" t="s">
         <v>68</v>
       </c>
       <c r="E447" t="s">
         <v>106</v>
       </c>
       <c r="F447" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="G447" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
       <c r="J447" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="L447" t="s">
         <v>111</v>
       </c>
       <c r="M447" t="s">
         <v>112</v>
       </c>
       <c r="P447" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
       <c r="Q447" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="R447" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="448" spans="1:18">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C448" t="s">
         <v>19</v>
       </c>
       <c r="E448" t="s">
         <v>114</v>
       </c>
       <c r="F448" t="s">
         <v>40</v>
       </c>
       <c r="G448" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
       <c r="H448" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="I448" t="s">
         <v>24</v>
       </c>
       <c r="J448" t="s">
         <v>25</v>
       </c>
       <c r="K448" t="s">
         <v>44</v>
       </c>
       <c r="L448" t="s">
         <v>45</v>
       </c>
       <c r="M448" t="s">
         <v>118</v>
       </c>
       <c r="P448" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q448" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="R448" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>18</v>
       </c>
       <c r="C449" t="s">
         <v>19</v>
       </c>
       <c r="E449" t="s">
         <v>106</v>
       </c>
       <c r="F449" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G449" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="J449" t="s">
         <v>78</v>
       </c>
       <c r="L449" t="s">
         <v>111</v>
       </c>
       <c r="M449" t="s">
         <v>112</v>
       </c>
       <c r="P449" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q449" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>18</v>
       </c>
       <c r="C450" t="s">
         <v>68</v>
       </c>
       <c r="E450" t="s">
         <v>128</v>
       </c>
       <c r="F450" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="G450" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I450" t="s">
         <v>1232</v>
       </c>
-      <c r="H450" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J450" t="s">
         <v>25</v>
       </c>
       <c r="K450" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="L450" t="s">
         <v>132</v>
       </c>
       <c r="M450" t="s">
         <v>133</v>
       </c>
       <c r="P450" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="Q450" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="R450" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="451" spans="1:18">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C451" t="s">
         <v>68</v>
       </c>
       <c r="E451" t="s">
         <v>128</v>
       </c>
       <c r="F451" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G451" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
       <c r="H451" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I451" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J451" t="s">
         <v>25</v>
       </c>
       <c r="K451" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
       <c r="L451" t="s">
         <v>132</v>
       </c>
       <c r="M451" t="s">
         <v>133</v>
       </c>
       <c r="P451" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="Q451" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
     </row>
     <row r="452" spans="1:18">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>18</v>
       </c>
       <c r="C452" t="s">
         <v>68</v>
       </c>
       <c r="E452" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F452" t="s">
         <v>50</v>
       </c>
       <c r="G452" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="H452" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="I452" t="s">
         <v>24</v>
       </c>
       <c r="J452" t="s">
         <v>25</v>
       </c>
       <c r="K452" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="L452" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M452" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P452" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="Q452" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="R452" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="453" spans="1:18">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>18</v>
       </c>
       <c r="C453" t="s">
         <v>19</v>
       </c>
       <c r="E453" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F453" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G453" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J453" t="s">
         <v>1241</v>
-      </c>
-[...4 lines deleted...]
-        <v>1243</v>
       </c>
       <c r="L453" t="s">
         <v>27</v>
       </c>
       <c r="M453" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="P453" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q453" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R453" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="454" spans="1:18">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>18</v>
       </c>
       <c r="C454" t="s">
         <v>19</v>
       </c>
       <c r="E454" t="s">
         <v>114</v>
       </c>
       <c r="F454" t="s">
         <v>84</v>
       </c>
       <c r="G454" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="J454" t="s">
         <v>78</v>
       </c>
       <c r="L454" t="s">
         <v>45</v>
       </c>
       <c r="M454" t="s">
         <v>118</v>
       </c>
       <c r="P454" t="s">
         <v>129</v>
       </c>
       <c r="Q454" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R454" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="455" spans="1:18">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>18</v>
       </c>
       <c r="C455" t="s">
         <v>68</v>
       </c>
       <c r="E455" t="s">
+        <v>435</v>
+      </c>
+      <c r="F455" t="s">
+        <v>179</v>
+      </c>
+      <c r="G455" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J455" t="s">
+        <v>317</v>
+      </c>
+      <c r="L455" t="s">
+        <v>183</v>
+      </c>
+      <c r="M455" t="s">
         <v>439</v>
       </c>
-      <c r="F455" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P455" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="Q455" t="s">
         <v>30</v>
       </c>
       <c r="R455" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="456" spans="1:18">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>18</v>
       </c>
       <c r="C456" t="s">
         <v>19</v>
       </c>
       <c r="E456" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="F456" t="s">
         <v>50</v>
       </c>
       <c r="G456" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="H456" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
       <c r="I456" t="s">
-        <v>1250</v>
+        <v>53</v>
       </c>
       <c r="J456" t="s">
         <v>25</v>
       </c>
       <c r="K456" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L456" t="s">
         <v>45</v>
       </c>
       <c r="M456" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="P456" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q456" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="R456" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="457" spans="1:18">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>18</v>
       </c>
       <c r="C457" t="s">
         <v>19</v>
       </c>
       <c r="E457" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F457" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="G457" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="J457" t="s">
         <v>78</v>
       </c>
       <c r="L457" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M457" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P457" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="Q457" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="R457" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="458" spans="1:18">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C458" t="s">
         <v>19</v>
       </c>
       <c r="E458" t="s">
         <v>59</v>
       </c>
       <c r="F458" t="s">
         <v>84</v>
       </c>
       <c r="G458" t="s">
-        <v>1252</v>
+        <v>1249</v>
       </c>
       <c r="J458" t="s">
         <v>78</v>
       </c>
       <c r="L458" t="s">
         <v>64</v>
       </c>
       <c r="M458" t="s">
         <v>65</v>
       </c>
       <c r="P458" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="Q458" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="R458" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="459" spans="1:18">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C459" t="s">
         <v>19</v>
       </c>
       <c r="E459" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F459" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="G459" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="J459" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="L459" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M459" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="P459" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="Q459" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="R459" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="460" spans="1:18">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>18</v>
       </c>
       <c r="C460" t="s">
         <v>68</v>
       </c>
       <c r="E460" t="s">
         <v>114</v>
       </c>
       <c r="F460" t="s">
         <v>40</v>
       </c>
       <c r="G460" t="s">
-        <v>1254</v>
+        <v>1251</v>
       </c>
       <c r="H460" t="s">
-        <v>1255</v>
+        <v>1252</v>
       </c>
       <c r="I460" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J460" t="s">
         <v>25</v>
       </c>
       <c r="K460" t="s">
         <v>103</v>
       </c>
       <c r="L460" t="s">
         <v>45</v>
       </c>
       <c r="M460" t="s">
         <v>118</v>
       </c>
       <c r="P460" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="Q460" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="R460" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="461" spans="1:18">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>18</v>
       </c>
       <c r="C461" t="s">
         <v>68</v>
       </c>
       <c r="E461" t="s">
         <v>106</v>
       </c>
       <c r="F461" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G461" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="J461" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="L461" t="s">
         <v>111</v>
       </c>
       <c r="M461" t="s">
         <v>112</v>
       </c>
       <c r="P461" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="Q461" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="462" spans="1:18">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C462" t="s">
         <v>68</v>
       </c>
       <c r="E462" t="s">
         <v>20</v>
       </c>
       <c r="F462" t="s">
         <v>60</v>
       </c>
       <c r="G462" t="s">
-        <v>1257</v>
+        <v>1254</v>
       </c>
       <c r="H462" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="I462" t="s">
         <v>24</v>
       </c>
       <c r="J462" t="s">
         <v>25</v>
       </c>
       <c r="K462" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L462" t="s">
         <v>27</v>
       </c>
       <c r="M462" t="s">
         <v>28</v>
       </c>
       <c r="P462" t="s">
         <v>138</v>
       </c>
       <c r="Q462" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="R462" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="463" spans="1:18">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>100</v>
       </c>
       <c r="C463" t="s">
         <v>68</v>
       </c>
       <c r="E463" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="F463" t="s">
         <v>122</v>
       </c>
       <c r="G463" t="s">
-        <v>1258</v>
+        <v>1255</v>
       </c>
       <c r="H463" t="s">
-        <v>1259</v>
+        <v>1256</v>
       </c>
       <c r="I463" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J463" t="s">
         <v>25</v>
       </c>
       <c r="K463" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L463" t="s">
         <v>89</v>
       </c>
       <c r="M463" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="P463" t="s">
         <v>66</v>
       </c>
       <c r="Q463" t="s">
         <v>120</v>
       </c>
       <c r="R463" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="464" spans="1:18">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>18</v>
       </c>
       <c r="C464" t="s">
         <v>68</v>
       </c>
       <c r="E464" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F464" t="s">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="G464" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="H464" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="I464" t="s">
         <v>24</v>
       </c>
       <c r="J464" t="s">
         <v>25</v>
       </c>
       <c r="K464" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="L464" t="s">
         <v>45</v>
       </c>
       <c r="M464" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P464" t="s">
         <v>37</v>
       </c>
       <c r="Q464" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="465" spans="1:18">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
         <v>18</v>
       </c>
       <c r="C465" t="s">
         <v>19</v>
       </c>
       <c r="E465" t="s">
         <v>59</v>
       </c>
       <c r="F465" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G465" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="J465" t="s">
         <v>78</v>
       </c>
       <c r="L465" t="s">
         <v>64</v>
       </c>
       <c r="M465" t="s">
         <v>65</v>
       </c>
       <c r="P465" t="s">
         <v>1058</v>
       </c>
       <c r="Q465" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="R465" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="466" spans="1:18">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>18</v>
       </c>
       <c r="C466" t="s">
         <v>19</v>
       </c>
       <c r="E466" t="s">
         <v>106</v>
       </c>
       <c r="F466" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="G466" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="J466" t="s">
         <v>78</v>
       </c>
       <c r="L466" t="s">
         <v>111</v>
       </c>
       <c r="M466" t="s">
         <v>112</v>
       </c>
       <c r="P466" t="s">
-        <v>1266</v>
+        <v>1263</v>
       </c>
       <c r="Q466" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="467" spans="1:18">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>18</v>
       </c>
       <c r="C467" t="s">
         <v>68</v>
       </c>
       <c r="E467" t="s">
         <v>20</v>
       </c>
       <c r="F467" t="s">
         <v>60</v>
       </c>
       <c r="G467" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="J467" t="s">
         <v>78</v>
       </c>
       <c r="L467" t="s">
         <v>27</v>
       </c>
       <c r="M467" t="s">
         <v>28</v>
       </c>
       <c r="P467" t="s">
         <v>129</v>
       </c>
       <c r="Q467" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="R467" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="468" spans="1:18">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>18</v>
       </c>
       <c r="C468" t="s">
         <v>68</v>
       </c>
       <c r="E468" t="s">
         <v>20</v>
       </c>
       <c r="F468" t="s">
         <v>50</v>
       </c>
       <c r="G468" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="H468" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="I468" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="J468" t="s">
         <v>25</v>
       </c>
       <c r="K468" t="s">
         <v>97</v>
       </c>
       <c r="L468" t="s">
         <v>27</v>
       </c>
       <c r="M468" t="s">
         <v>28</v>
       </c>
       <c r="P468" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="Q468" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="R468" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="469" spans="1:18">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>18</v>
       </c>
       <c r="C469" t="s">
         <v>19</v>
       </c>
       <c r="E469" t="s">
         <v>39</v>
       </c>
       <c r="F469" t="s">
         <v>94</v>
       </c>
       <c r="G469" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="H469" t="s">
         <v>1107</v>
       </c>
       <c r="I469" t="s">
         <v>24</v>
       </c>
       <c r="J469" t="s">
         <v>25</v>
       </c>
       <c r="K469" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="L469" t="s">
         <v>45</v>
       </c>
       <c r="M469" t="s">
         <v>46</v>
       </c>
       <c r="P469" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="Q469" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="R469" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="470" spans="1:18">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>18</v>
       </c>
       <c r="C470" t="s">
         <v>68</v>
       </c>
       <c r="E470" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F470" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="G470" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
       <c r="H470" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="I470" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="J470" t="s">
         <v>25</v>
       </c>
       <c r="K470" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="L470" t="s">
         <v>55</v>
       </c>
       <c r="M470" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="P470" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="Q470" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="R470" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="471" spans="1:18">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>93</v>
       </c>
       <c r="C471" t="s">
         <v>68</v>
       </c>
       <c r="E471" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F471" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G471" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="J471" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L471" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="M471" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P471" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="Q471" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="R471" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="472" spans="1:18">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>18</v>
       </c>
       <c r="C472" t="s">
         <v>68</v>
       </c>
       <c r="E472" t="s">
         <v>121</v>
       </c>
       <c r="F472" t="s">
         <v>129</v>
       </c>
       <c r="G472" t="s">
-        <v>1275</v>
+        <v>1272</v>
       </c>
       <c r="H472" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="I472" t="s">
         <v>63</v>
       </c>
       <c r="J472" t="s">
         <v>25</v>
       </c>
       <c r="K472" t="s">
         <v>26</v>
       </c>
       <c r="L472" t="s">
         <v>55</v>
       </c>
       <c r="M472" t="s">
         <v>125</v>
       </c>
       <c r="P472" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="Q472" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="R472" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="473" spans="1:18">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>18</v>
       </c>
       <c r="C473" t="s">
         <v>68</v>
       </c>
       <c r="E473" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="F473" t="s">
         <v>104</v>
       </c>
       <c r="G473" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
       <c r="J473" t="s">
         <v>78</v>
       </c>
       <c r="L473" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M473" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="P473" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="Q473" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="R473" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>