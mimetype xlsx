--- v3 (2026-06-20)
+++ v4 (2026-09-12)
@@ -3596,51 +3596,51 @@
   <si>
     <t>My Xanadu</t>
   </si>
   <si>
     <t>Cool Partners Inc</t>
   </si>
   <si>
     <t>Myriads</t>
   </si>
   <si>
     <t>Curraghmore Stud</t>
   </si>
   <si>
     <t>Mystic Gem</t>
   </si>
   <si>
     <t>Dhillon Parminder Singh</t>
   </si>
   <si>
     <t>Mystic Mermaid</t>
   </si>
   <si>
     <t>Naantali (NZ)</t>
   </si>
   <si>
-    <t>Trilogy Racing / Suman Hedge Bloodstock (FBAA)</t>
+    <t>Blue Gum Farm / Suman Hedge Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>Rip Van Winkle</t>
   </si>
   <si>
     <t>Nabbed</t>
   </si>
   <si>
     <t>C Classan</t>
   </si>
   <si>
     <t>Nadeem Lass</t>
   </si>
   <si>
     <t>Nahab</t>
   </si>
   <si>
     <t>Native Bombshell (USA)</t>
   </si>
   <si>
     <t>Navua Mist</t>
   </si>
   <si>
     <t>Elvira Park</t>
   </si>