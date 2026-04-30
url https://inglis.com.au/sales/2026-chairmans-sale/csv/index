--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="604">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -1686,50 +1686,188 @@
     <t>Bal de la Rose (IRE)</t>
   </si>
   <si>
     <t>Cadeaux Genereux</t>
   </si>
   <si>
     <t>2019-01-30</t>
   </si>
   <si>
     <t>Colt</t>
   </si>
   <si>
     <t>A Shareholder, Sydney</t>
   </si>
   <si>
     <t>Not a Single Doubt</t>
   </si>
   <si>
     <t>Extremely</t>
   </si>
   <si>
     <t>Hussonet</t>
   </si>
   <si>
     <t>2013-09-06</t>
+  </si>
+  <si>
+    <t>Southern Heiress</t>
+  </si>
+  <si>
+    <t>Savannah River</t>
+  </si>
+  <si>
+    <t>2022-08-26</t>
+  </si>
+  <si>
+    <t>Adrift (NZ)</t>
+  </si>
+  <si>
+    <t>Zabeel (NZ)</t>
+  </si>
+  <si>
+    <t>Stray (NZ)</t>
+  </si>
+  <si>
+    <t>Tale of the Cat</t>
+  </si>
+  <si>
+    <t>2011-11-02</t>
+  </si>
+  <si>
+    <t>Brigidine Gal</t>
+  </si>
+  <si>
+    <t>Pride Racing Pty Ltd, Sydney</t>
+  </si>
+  <si>
+    <t>Al Maher</t>
+  </si>
+  <si>
+    <t>Randwick Bound</t>
+  </si>
+  <si>
+    <t>Stable 70</t>
+  </si>
+  <si>
+    <t>Beautiful Crown</t>
+  </si>
+  <si>
+    <t>2021-09-13</t>
+  </si>
+  <si>
+    <t>Luna Rocks</t>
+  </si>
+  <si>
+    <t>Fimatino</t>
+  </si>
+  <si>
+    <t>Stay Inside</t>
+  </si>
+  <si>
+    <t>2019-08-26</t>
+  </si>
+  <si>
+    <t>Br. or Blk.</t>
+  </si>
+  <si>
+    <t>Villami</t>
+  </si>
+  <si>
+    <t>Galapagos Girl</t>
+  </si>
+  <si>
+    <t>2016-10-22</t>
+  </si>
+  <si>
+    <t>Canadian Spice</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>Paprika</t>
+  </si>
+  <si>
+    <t>2017-08-15</t>
+  </si>
+  <si>
+    <t>Philia</t>
+  </si>
+  <si>
+    <t>Meerlust</t>
+  </si>
+  <si>
+    <t>Stable 45</t>
+  </si>
+  <si>
+    <t>Johannesburg</t>
+  </si>
+  <si>
+    <t>2021-08-22</t>
+  </si>
+  <si>
+    <t>Hazlebrook</t>
+  </si>
+  <si>
+    <t>Hinchinbrook</t>
+  </si>
+  <si>
+    <t>Quipster</t>
+  </si>
+  <si>
+    <t>2013-08-09</t>
+  </si>
+  <si>
+    <t>Sizzlefly</t>
+  </si>
+  <si>
+    <t>Sizzling</t>
+  </si>
+  <si>
+    <t>Come Fly With Me</t>
+  </si>
+  <si>
+    <t>2016-09-08</t>
+  </si>
+  <si>
+    <t>Vestas</t>
+  </si>
+  <si>
+    <t>Ready Set Sail</t>
+  </si>
+  <si>
+    <t>2021-09-26</t>
+  </si>
+  <si>
+    <t>Chayan</t>
+  </si>
+  <si>
+    <t>Lubiton</t>
+  </si>
+  <si>
+    <t>2023-08-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2033,74 +2171,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R105"/>
+  <dimension ref="A1:R116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4146,51 +4284,51 @@
       </c>
       <c r="G56" t="s">
         <v>330</v>
       </c>
       <c r="L56" t="s">
         <v>151</v>
       </c>
       <c r="M56" t="s">
         <v>232</v>
       </c>
       <c r="O56" t="s">
         <v>53</v>
       </c>
       <c r="P56" t="s">
         <v>331</v>
       </c>
       <c r="Q56" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="D57" t="s">
         <v>333</v>
       </c>
       <c r="E57" t="s">
         <v>334</v>
       </c>
       <c r="F57" t="s">
         <v>335</v>
       </c>
       <c r="G57" t="s">
         <v>336</v>
       </c>
       <c r="L57" t="s">
         <v>33</v>
       </c>
       <c r="M57" t="s">
         <v>11</v>
       </c>
       <c r="P57" t="s">
         <v>141</v>
       </c>
@@ -5938,50 +6076,453 @@
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>62</v>
       </c>
       <c r="C105" t="s">
         <v>552</v>
       </c>
       <c r="D105" t="s">
         <v>443</v>
       </c>
       <c r="E105" t="s">
         <v>553</v>
       </c>
       <c r="F105" t="s">
         <v>554</v>
       </c>
       <c r="G105" t="s">
         <v>555</v>
       </c>
       <c r="P105" t="s">
         <v>556</v>
       </c>
       <c r="Q105" t="s">
         <v>557</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" t="s">
+        <v>86</v>
+      </c>
+      <c r="D106" t="s">
+        <v>558</v>
+      </c>
+      <c r="E106" t="s">
+        <v>197</v>
+      </c>
+      <c r="F106" t="s">
+        <v>36</v>
+      </c>
+      <c r="G106" t="s">
+        <v>559</v>
+      </c>
+      <c r="L106" t="s">
+        <v>33</v>
+      </c>
+      <c r="M106" t="s">
+        <v>200</v>
+      </c>
+      <c r="P106" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" t="s">
+        <v>19</v>
+      </c>
+      <c r="D107" t="s">
+        <v>561</v>
+      </c>
+      <c r="E107" t="s">
+        <v>39</v>
+      </c>
+      <c r="F107" t="s">
+        <v>562</v>
+      </c>
+      <c r="G107" t="s">
+        <v>563</v>
+      </c>
+      <c r="L107" t="s">
+        <v>42</v>
+      </c>
+      <c r="M107" t="s">
+        <v>353</v>
+      </c>
+      <c r="O107" t="s">
+        <v>44</v>
+      </c>
+      <c r="P107" t="s">
+        <v>564</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" t="s">
+        <v>19</v>
+      </c>
+      <c r="D108" t="s">
+        <v>566</v>
+      </c>
+      <c r="E108" t="s">
+        <v>567</v>
+      </c>
+      <c r="F108" t="s">
+        <v>568</v>
+      </c>
+      <c r="G108" t="s">
+        <v>569</v>
+      </c>
+      <c r="L108" t="s">
+        <v>51</v>
+      </c>
+      <c r="M108" t="s">
+        <v>570</v>
+      </c>
+      <c r="P108" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" t="s">
+        <v>19</v>
+      </c>
+      <c r="D109" t="s">
+        <v>573</v>
+      </c>
+      <c r="E109" t="s">
+        <v>48</v>
+      </c>
+      <c r="F109" t="s">
+        <v>231</v>
+      </c>
+      <c r="G109" t="s">
+        <v>574</v>
+      </c>
+      <c r="L109" t="s">
+        <v>51</v>
+      </c>
+      <c r="M109" t="s">
+        <v>52</v>
+      </c>
+      <c r="O109" t="s">
+        <v>575</v>
+      </c>
+      <c r="P109" t="s">
+        <v>554</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>577</v>
+      </c>
+      <c r="C110" t="s">
+        <v>19</v>
+      </c>
+      <c r="D110" t="s">
+        <v>578</v>
+      </c>
+      <c r="E110" t="s">
+        <v>39</v>
+      </c>
+      <c r="F110" t="s">
+        <v>368</v>
+      </c>
+      <c r="G110" t="s">
+        <v>579</v>
+      </c>
+      <c r="L110" t="s">
+        <v>42</v>
+      </c>
+      <c r="M110" t="s">
+        <v>353</v>
+      </c>
+      <c r="O110" t="s">
+        <v>66</v>
+      </c>
+      <c r="P110" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" t="s">
+        <v>19</v>
+      </c>
+      <c r="D111" t="s">
+        <v>581</v>
+      </c>
+      <c r="E111" t="s">
+        <v>48</v>
+      </c>
+      <c r="F111" t="s">
+        <v>582</v>
+      </c>
+      <c r="G111" t="s">
+        <v>583</v>
+      </c>
+      <c r="L111" t="s">
+        <v>51</v>
+      </c>
+      <c r="M111" t="s">
+        <v>52</v>
+      </c>
+      <c r="O111" t="s">
+        <v>575</v>
+      </c>
+      <c r="P111" t="s">
+        <v>492</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" t="s">
+        <v>19</v>
+      </c>
+      <c r="D112" t="s">
+        <v>585</v>
+      </c>
+      <c r="E112" t="s">
+        <v>230</v>
+      </c>
+      <c r="F112" t="s">
+        <v>113</v>
+      </c>
+      <c r="G112" t="s">
+        <v>586</v>
+      </c>
+      <c r="L112" t="s">
+        <v>151</v>
+      </c>
+      <c r="M112" t="s">
+        <v>587</v>
+      </c>
+      <c r="P112" t="s">
+        <v>588</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" t="s">
+        <v>19</v>
+      </c>
+      <c r="D113" t="s">
+        <v>590</v>
+      </c>
+      <c r="E113" t="s">
+        <v>48</v>
+      </c>
+      <c r="F113" t="s">
+        <v>591</v>
+      </c>
+      <c r="G113" t="s">
+        <v>592</v>
+      </c>
+      <c r="L113" t="s">
+        <v>51</v>
+      </c>
+      <c r="M113" t="s">
+        <v>52</v>
+      </c>
+      <c r="O113" t="s">
+        <v>443</v>
+      </c>
+      <c r="P113" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" t="s">
+        <v>19</v>
+      </c>
+      <c r="D114" t="s">
+        <v>594</v>
+      </c>
+      <c r="E114" t="s">
+        <v>48</v>
+      </c>
+      <c r="F114" t="s">
+        <v>595</v>
+      </c>
+      <c r="G114" t="s">
+        <v>596</v>
+      </c>
+      <c r="L114" t="s">
+        <v>51</v>
+      </c>
+      <c r="M114" t="s">
+        <v>52</v>
+      </c>
+      <c r="O114" t="s">
+        <v>443</v>
+      </c>
+      <c r="P114" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>19</v>
+      </c>
+      <c r="D115" t="s">
+        <v>598</v>
+      </c>
+      <c r="E115" t="s">
+        <v>197</v>
+      </c>
+      <c r="F115" t="s">
+        <v>75</v>
+      </c>
+      <c r="G115" t="s">
+        <v>599</v>
+      </c>
+      <c r="L115" t="s">
+        <v>33</v>
+      </c>
+      <c r="M115" t="s">
+        <v>200</v>
+      </c>
+      <c r="P115" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116" t="s">
+        <v>86</v>
+      </c>
+      <c r="D116" t="s">
+        <v>601</v>
+      </c>
+      <c r="E116" t="s">
+        <v>48</v>
+      </c>
+      <c r="F116" t="s">
+        <v>66</v>
+      </c>
+      <c r="G116" t="s">
+        <v>602</v>
+      </c>
+      <c r="L116" t="s">
+        <v>51</v>
+      </c>
+      <c r="M116" t="s">
+        <v>52</v>
+      </c>
+      <c r="P116" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">