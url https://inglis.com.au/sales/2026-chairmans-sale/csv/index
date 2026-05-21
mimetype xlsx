--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -86,893 +86,1133 @@
   <si>
     <t>DOB</t>
   </si>
   <si>
     <t>Bonus Schemes</t>
   </si>
   <si>
     <t>B.</t>
   </si>
   <si>
     <t>Mare</t>
   </si>
   <si>
     <t>Sanitize</t>
   </si>
   <si>
     <t>Vinery Stud, Scone</t>
   </si>
   <si>
     <t>Exceed and Excel</t>
   </si>
   <si>
     <t>Cleanup</t>
   </si>
   <si>
+    <t>RIFA Mustang Pty Ltd</t>
+  </si>
+  <si>
+    <t>VIC</t>
+  </si>
+  <si>
+    <t>Sold</t>
+  </si>
+  <si>
+    <t>$300,000</t>
+  </si>
+  <si>
     <t>Barn I</t>
   </si>
   <si>
     <t>Stables 33-36</t>
   </si>
   <si>
     <t>Ole Kirk</t>
   </si>
   <si>
     <t>Dehere</t>
   </si>
   <si>
     <t>2021-10-14</t>
   </si>
   <si>
     <t>Sassy Jenni</t>
   </si>
   <si>
     <t>Cape Schanck Stud, Cape Schanck, Vic</t>
   </si>
   <si>
     <t>Shalaa (IRE)</t>
   </si>
   <si>
     <t>Sheer Style</t>
   </si>
   <si>
+    <t>Kingstar Farm</t>
+  </si>
+  <si>
+    <t>NSW</t>
+  </si>
+  <si>
+    <t>$125,000</t>
+  </si>
+  <si>
     <t>Big Barn</t>
   </si>
   <si>
     <t>Stables 8-10</t>
   </si>
   <si>
     <t>Pride of Dubai</t>
   </si>
   <si>
     <t>Snitzel</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>Saucey Horsey</t>
   </si>
   <si>
     <t>Segenhoe Stud, Aberdeen</t>
   </si>
   <si>
     <t>So You Think (NZ)</t>
   </si>
   <si>
     <t>Zara Bay</t>
   </si>
   <si>
+    <t>Little Avondale Stud / Andrew Williams Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>NEW ZEALAND</t>
+  </si>
+  <si>
+    <t>$160,000</t>
+  </si>
+  <si>
     <t>Barn C</t>
   </si>
   <si>
     <t>Stables 49-53,60-64</t>
   </si>
   <si>
     <t>Harry Angel (IRE)</t>
   </si>
   <si>
     <t>Fastnet Rock</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Second Time Lucky (NZ)</t>
   </si>
   <si>
     <t>Newgate Consignment, Aberdeen</t>
   </si>
   <si>
     <t>Any Suggestion</t>
   </si>
   <si>
     <t>Dance Parade</t>
   </si>
   <si>
+    <t>David Redvers Bloodstock</t>
+  </si>
+  <si>
+    <t>$200,000</t>
+  </si>
+  <si>
     <t>Barn B</t>
   </si>
   <si>
     <t>Stables 49-55,57-64</t>
   </si>
   <si>
     <t>Anamoe</t>
   </si>
   <si>
     <t>Personal Hope</t>
   </si>
   <si>
     <t>2011-09-30</t>
   </si>
   <si>
     <t>Blk.</t>
   </si>
   <si>
     <t>Setarhe (IRE)</t>
   </si>
   <si>
     <t>Footstepsinthesand (GB)</t>
   </si>
   <si>
     <t>Sommorell (IRE)</t>
   </si>
   <si>
+    <t>Fairhill Farm Partnership</t>
+  </si>
+  <si>
+    <t>$120,000</t>
+  </si>
+  <si>
     <t>Fast Company</t>
   </si>
   <si>
     <t>2018-03-27</t>
   </si>
   <si>
     <t>Ch.</t>
   </si>
   <si>
     <t>Skagerrak</t>
   </si>
   <si>
     <t>Dawn Approach (IRE)</t>
   </si>
   <si>
     <t>Itameri</t>
   </si>
   <si>
+    <t>Withdrawn</t>
+  </si>
+  <si>
     <t>I Am Invincible</t>
   </si>
   <si>
     <t>2015-10-07</t>
   </si>
   <si>
     <t>Snow in May</t>
   </si>
   <si>
     <t>The Autumn Sun</t>
   </si>
   <si>
     <t>See You Soon</t>
   </si>
   <si>
+    <t>Yulong Investments (Australia) Pty Ltd</t>
+  </si>
+  <si>
+    <t>$1,050,000</t>
+  </si>
+  <si>
     <t>Siyouni</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>Solaia</t>
   </si>
   <si>
     <t>Durham Park, Durham Lead, Vic</t>
   </si>
   <si>
     <t>Toronado (IRE)</t>
   </si>
   <si>
     <t>Isola Blu</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $200,000</t>
+  </si>
+  <si>
     <t>Stable 69</t>
   </si>
   <si>
     <t>Home Affairs</t>
   </si>
   <si>
     <t>Blackfriars</t>
   </si>
   <si>
     <t>2017-09-17</t>
   </si>
   <si>
     <t>Spicy Martini</t>
   </si>
   <si>
     <t>Justify (USA)</t>
   </si>
   <si>
     <t>Extra Olives</t>
   </si>
   <si>
     <t>Redoute's Choice</t>
   </si>
   <si>
     <t>2021-11-07</t>
   </si>
   <si>
     <t>Filly</t>
   </si>
   <si>
     <t>Summer in Capri (NZ)</t>
   </si>
   <si>
     <t>Proisir</t>
   </si>
   <si>
     <t>Temolie</t>
   </si>
   <si>
+    <t>Kentucky Bloodstock</t>
+  </si>
+  <si>
+    <t>QLD</t>
+  </si>
+  <si>
+    <t>$100,000</t>
+  </si>
+  <si>
     <t>Star Witness</t>
   </si>
   <si>
     <t>2022-10-21</t>
   </si>
   <si>
     <t>Sun Flare (GB)</t>
   </si>
   <si>
     <t>Yarraman Park Stud, Scone</t>
   </si>
   <si>
     <t>Rose et Or (IRE)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $500,000</t>
+  </si>
+  <si>
     <t>Stables 27-29</t>
   </si>
   <si>
     <t>Iffraaj</t>
   </si>
   <si>
     <t>2019-02-27</t>
   </si>
   <si>
     <t>Terra Mater</t>
   </si>
   <si>
     <t>Rheinwood Pastoral Co, Mittagong</t>
   </si>
   <si>
     <t>Wandjina</t>
   </si>
   <si>
     <t>Before Time</t>
   </si>
   <si>
+    <t>K Yoshida</t>
+  </si>
+  <si>
+    <t>JAPAN</t>
+  </si>
+  <si>
+    <t>$260,000</t>
+  </si>
+  <si>
     <t>Barn F</t>
   </si>
   <si>
     <t>Stable 57</t>
   </si>
   <si>
     <t>Bel Esprit</t>
   </si>
   <si>
     <t>2019-09-28</t>
   </si>
   <si>
     <t>Br.</t>
   </si>
   <si>
     <t>Terrifictonka</t>
   </si>
   <si>
     <t>Lime Country Thoroughbreds, Blandford</t>
   </si>
   <si>
     <t>More Than Ready (USA)</t>
   </si>
   <si>
     <t>Makybe Diva (GB)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $275,000</t>
+  </si>
+  <si>
     <t>Barn D</t>
   </si>
   <si>
     <t>Stables 1-15</t>
   </si>
   <si>
     <t>All Too Hard</t>
   </si>
   <si>
     <t>Desert King</t>
   </si>
   <si>
     <t>2019-11-09</t>
   </si>
   <si>
     <t>The Autumn Belle</t>
   </si>
   <si>
     <t>Winning Belle (NZ)</t>
   </si>
   <si>
+    <t>Vin Cox Bloodstock</t>
+  </si>
+  <si>
+    <t>$250,000</t>
+  </si>
+  <si>
     <t>Zabeel</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>The Black Cloud</t>
   </si>
   <si>
     <t>Proven Thoroughbreds, Sydney</t>
   </si>
   <si>
     <t>Shamus Award</t>
   </si>
   <si>
     <t>Containment</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $250,000</t>
+  </si>
+  <si>
     <t>Stables 19-21</t>
   </si>
   <si>
     <t>Krupt</t>
   </si>
   <si>
     <t>2020-10-20</t>
   </si>
   <si>
     <t>The Playwright</t>
   </si>
   <si>
     <t>Written By</t>
   </si>
   <si>
     <t>Sugarparma</t>
   </si>
   <si>
+    <t>Widden Bloodstock Pty Ltd</t>
+  </si>
+  <si>
+    <t>$675,000</t>
+  </si>
+  <si>
     <t>2022-08-30</t>
   </si>
   <si>
     <t>Tiger Shark</t>
   </si>
   <si>
     <t>Rich Enuff</t>
   </si>
   <si>
     <t>Langoustine</t>
   </si>
   <si>
+    <t>Newgate Bloodstock</t>
+  </si>
+  <si>
+    <t>$450,000</t>
+  </si>
+  <si>
     <t>2020-09-21</t>
   </si>
   <si>
     <t>Torsheen</t>
   </si>
   <si>
     <t>Demasheen</t>
   </si>
   <si>
+    <t>Bahen Bloodstock Ltd</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>$575,000</t>
+  </si>
+  <si>
     <t>2022-09-13</t>
   </si>
   <si>
     <t>Very Sewreel</t>
   </si>
   <si>
     <t>Sewreel (NZ)</t>
   </si>
   <si>
+    <t>Gaire Pty Ltd / Trives</t>
+  </si>
+  <si>
+    <t>$360,000</t>
+  </si>
+  <si>
     <t>Street Boss (USA)</t>
   </si>
   <si>
     <t>Savabeel</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Via Napoli</t>
   </si>
   <si>
     <t>Celebria</t>
   </si>
   <si>
+    <t>Fernrigg Farm Pty Ltd</t>
+  </si>
+  <si>
+    <t>$240,000</t>
+  </si>
+  <si>
     <t>Peintre Celebre</t>
   </si>
   <si>
     <t>2012-10-07</t>
   </si>
   <si>
     <t>Warm Smile (GB)</t>
   </si>
   <si>
     <t>Cannon Hayes Stud, Scone</t>
   </si>
   <si>
     <t>New Approach (IRE)</t>
   </si>
   <si>
     <t>Adoringly (IRE)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $625,000</t>
+  </si>
+  <si>
     <t>Barn J</t>
   </si>
   <si>
     <t>Stables 81-84</t>
   </si>
   <si>
     <t>Dubawi</t>
   </si>
   <si>
     <t>2018-03-05</t>
   </si>
   <si>
     <t>Whatalovelyday</t>
   </si>
   <si>
     <t>Domesday</t>
   </si>
   <si>
     <t>Krysia</t>
   </si>
   <si>
+    <t>Merricks Station / Matt Houldsworth / Group 1 Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$325,000</t>
+  </si>
+  <si>
     <t>Elvstroem</t>
   </si>
   <si>
     <t>2011-08-04</t>
   </si>
   <si>
     <t>Wollemia Angel</t>
   </si>
   <si>
     <t>Northmore Thoroughbreds, Murchison North, Vic</t>
   </si>
   <si>
     <t>Florabella</t>
   </si>
   <si>
+    <t>Rich Hill Thoroughbreds</t>
+  </si>
+  <si>
+    <t>$140,000</t>
+  </si>
+  <si>
     <t>Barn K</t>
   </si>
   <si>
     <t>Stables 57-59,67-71</t>
   </si>
   <si>
     <t>Shamexpress (NZ)</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>Zelify</t>
   </si>
   <si>
     <t>Snipify</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $180,000</t>
+  </si>
+  <si>
     <t>City of Troy (USA)</t>
   </si>
   <si>
     <t>Snippets</t>
   </si>
   <si>
     <t>2017-10-06</t>
   </si>
   <si>
     <t>Zouper Star</t>
   </si>
   <si>
     <t>Zoustar</t>
   </si>
   <si>
     <t>Simply the Best (NZ)</t>
   </si>
   <si>
+    <t>$800,000</t>
+  </si>
+  <si>
     <t>Kingdom Bay</t>
   </si>
   <si>
     <t>2015-11-13</t>
   </si>
   <si>
     <t>B. or Br.</t>
   </si>
   <si>
     <t>Abu Simbel</t>
   </si>
   <si>
     <t>Siwa Lady</t>
   </si>
   <si>
+    <t>FF Consulting</t>
+  </si>
+  <si>
+    <t>$320,000</t>
+  </si>
+  <si>
     <t>Broadsiding</t>
   </si>
   <si>
     <t>Gonski</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>Ad Merajj (FR)</t>
   </si>
   <si>
     <t>Glenbeigh Farm, Scone</t>
   </si>
   <si>
     <t>Style Vendome (FR)</t>
   </si>
   <si>
     <t>Zalonia (GB)</t>
   </si>
   <si>
+    <t>Mustica Bloodstock</t>
+  </si>
+  <si>
+    <t>$280,000</t>
+  </si>
+  <si>
     <t>Stable 12</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>Cape Cross</t>
   </si>
   <si>
     <t>2018-05-16</t>
   </si>
   <si>
     <t>Advance Party</t>
   </si>
   <si>
     <t>Charge Forward</t>
   </si>
   <si>
     <t>Luanne</t>
   </si>
   <si>
+    <t>Allam Bloodstock / Kestrel Thoroughbreds</t>
+  </si>
+  <si>
     <t>In the Congo</t>
   </si>
   <si>
     <t>2016-08-29</t>
   </si>
   <si>
     <t>Ahha Ahha</t>
   </si>
   <si>
     <t>Newington Farm Premium Consignment, Biddaddaba, Qld</t>
   </si>
   <si>
     <t>Starspangledbanner</t>
   </si>
   <si>
     <t>Tragic Moment (USA)</t>
   </si>
   <si>
+    <t>David Redvers Bloodstock / Widden Stud</t>
+  </si>
+  <si>
+    <t>$750,000</t>
+  </si>
+  <si>
     <t>Stables 11-13</t>
   </si>
   <si>
     <t>Pivotal</t>
   </si>
   <si>
     <t>2021-10-18</t>
   </si>
   <si>
     <t>Alabama Magic</t>
   </si>
   <si>
     <t>Alabama Express</t>
   </si>
   <si>
     <t>Makfi Lass</t>
   </si>
   <si>
+    <t>Nearco Stud Ltd</t>
+  </si>
+  <si>
     <t>Makfi</t>
   </si>
   <si>
     <t>2022-11-20</t>
   </si>
   <si>
     <t>Appin Girl</t>
   </si>
   <si>
     <t>Capitalist</t>
   </si>
   <si>
     <t>Sarthemare</t>
   </si>
   <si>
+    <t>Corumbene Stud / Vin Cox Bloodstock</t>
+  </si>
+  <si>
+    <t>$700,000</t>
+  </si>
+  <si>
     <t>Street Cry</t>
   </si>
   <si>
     <t>2020-10-05</t>
   </si>
   <si>
     <t>Arabian Summer</t>
   </si>
   <si>
     <t>Too Darn Hot (GB)</t>
   </si>
   <si>
     <t>Maraam</t>
   </si>
   <si>
+    <t>Arrowfield Pastoral / Hermitage Thoroughbreds</t>
+  </si>
+  <si>
+    <t>$1,000,000</t>
+  </si>
+  <si>
     <t>2021-09-09</t>
   </si>
   <si>
     <t>Arktika</t>
   </si>
   <si>
     <t>Valkyrie Diva</t>
   </si>
   <si>
+    <t>Hermitage Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
     <t>Jade Robbery</t>
   </si>
   <si>
     <t>2018-11-17</t>
   </si>
   <si>
     <t>Ausbred Flirt</t>
   </si>
   <si>
     <t>Fairview Park Stud, Grose Wold</t>
   </si>
   <si>
     <t>Maurice (JPN)</t>
   </si>
   <si>
     <t>Seven Year Itch</t>
   </si>
   <si>
+    <t>Astute Bloodstock (FBAA) / Cressfield</t>
+  </si>
+  <si>
     <t>Stables 45,46</t>
   </si>
   <si>
     <t>Shinzo</t>
   </si>
   <si>
     <t>Keltrice</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Benedetta</t>
   </si>
   <si>
     <t>Widden Stud, Widden Valley</t>
   </si>
   <si>
     <t>Hellbent</t>
   </si>
   <si>
+    <t>$1,900,000</t>
+  </si>
+  <si>
     <t>Stables 33-35, 46,47</t>
   </si>
   <si>
     <t>2019-09-22</t>
   </si>
   <si>
     <t>Blk. or Br.</t>
   </si>
   <si>
     <t>Blackberry Bomb</t>
   </si>
   <si>
     <t>Brazen Beau</t>
   </si>
   <si>
     <t>Segenhoe Valley</t>
   </si>
   <si>
+    <t>$290,000</t>
+  </si>
+  <si>
     <t>Dane Shadow</t>
   </si>
   <si>
     <t>2021-10-29</t>
   </si>
   <si>
     <t>Blue Berets</t>
   </si>
   <si>
     <t>Peace Force</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $300,000</t>
+  </si>
+  <si>
     <t>Bernardini</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Gr.</t>
   </si>
   <si>
     <t>Bona Dea Tapit</t>
   </si>
   <si>
     <t>Coolmore Stud, Jerrys Plains</t>
   </si>
   <si>
     <t>Tapit (USA)</t>
   </si>
   <si>
     <t>Anatole (USA)</t>
   </si>
   <si>
     <t>Stables 49,50,62-64</t>
   </si>
   <si>
     <t>Quiet American</t>
   </si>
   <si>
     <t>2016-10-08</t>
   </si>
   <si>
     <t>Bright Red</t>
   </si>
   <si>
     <t>Pierro</t>
   </si>
   <si>
     <t>All Cerise</t>
   </si>
   <si>
+    <t>Twin Hills Stud</t>
+  </si>
+  <si>
+    <t>$230,000</t>
+  </si>
+  <si>
     <t>2020-10-07</t>
   </si>
   <si>
     <t>California Gallant</t>
   </si>
   <si>
     <t>Set to Unleash</t>
   </si>
   <si>
+    <t>Trilogy Racing / Suman Hedge Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>$475,000</t>
+  </si>
+  <si>
     <t>Reset</t>
   </si>
   <si>
     <t>2018-09-09</t>
   </si>
   <si>
     <t>Cashel Palace</t>
   </si>
   <si>
     <t>Burgoyne</t>
   </si>
   <si>
+    <t>Riverstone Lodge / Suman Hedge Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>War Chant</t>
   </si>
   <si>
     <t>2021-08-09</t>
   </si>
   <si>
     <t>Celebrity Dame</t>
   </si>
   <si>
     <t>Pepper Tree Farm, Cowra</t>
   </si>
   <si>
     <t>Xtravagant (NZ)</t>
   </si>
   <si>
     <t>Celebrity Miss</t>
   </si>
   <si>
     <t>Stables 14,15</t>
   </si>
   <si>
     <t>More Than Ready</t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Choice (NZ)</t>
   </si>
   <si>
     <t>Mastercraftsman (IRE)</t>
   </si>
   <si>
     <t>Femme Britannia</t>
   </si>
   <si>
+    <t>$210,000</t>
+  </si>
+  <si>
     <t>Encosta de Lago</t>
   </si>
   <si>
     <t>2011-11-11</t>
   </si>
   <si>
     <t>Coco Jamboo (IRE)</t>
   </si>
   <si>
     <t>Massaat (IRE)</t>
   </si>
   <si>
     <t>Beta Tauri (USA)</t>
   </si>
   <si>
+    <t>$180,000</t>
+  </si>
+  <si>
     <t>Oasis Dream</t>
   </si>
   <si>
     <t>2020-02-10</t>
   </si>
   <si>
     <t>Communication (GB)</t>
   </si>
   <si>
     <t>War Front (USA)</t>
   </si>
   <si>
     <t>Susan B Anthony (IRE)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $130,000</t>
+  </si>
+  <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Galileo</t>
   </si>
   <si>
     <t>2020-04-02</t>
   </si>
   <si>
     <t>Cordina</t>
   </si>
   <si>
     <t>Tallow</t>
   </si>
   <si>
+    <t>Patrick Hodgens</t>
+  </si>
+  <si>
+    <t>$400,000</t>
+  </si>
+  <si>
     <t>2021-10-15</t>
   </si>
   <si>
     <t>Cosmonova</t>
   </si>
   <si>
     <t>Time Awaits</t>
   </si>
   <si>
+    <t>$550,000</t>
+  </si>
+  <si>
     <t>Nicconi</t>
   </si>
   <si>
     <t>2020-11-05</t>
   </si>
   <si>
     <t>Covalent</t>
   </si>
   <si>
     <t>Calming Influence</t>
   </si>
   <si>
+    <t>HP Thoroughbreds</t>
+  </si>
+  <si>
+    <t>$220,000</t>
+  </si>
+  <si>
     <t>Commands</t>
   </si>
   <si>
     <t>2019-08-27</t>
   </si>
   <si>
     <t>Crumpets</t>
   </si>
   <si>
     <t>Warranty</t>
   </si>
   <si>
+    <t>Grenville Stud</t>
+  </si>
+  <si>
+    <t>TAS</t>
+  </si>
+  <si>
     <t>2020-09-23</t>
   </si>
   <si>
     <t>Dark Glitter</t>
   </si>
   <si>
     <t>Booralie Stud, Richmond Lowlands</t>
   </si>
   <si>
     <t>Spieth (NZ)</t>
   </si>
   <si>
     <t>Berning Affair</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $350,000</t>
+  </si>
+  <si>
     <t>Stable 68</t>
   </si>
   <si>
     <t>2020-09-18</t>
   </si>
   <si>
     <t>Des Moines</t>
   </si>
   <si>
     <t>War</t>
   </si>
   <si>
     <t>Inkster</t>
   </si>
   <si>
     <t>Umatilla</t>
   </si>
   <si>
     <t>2015-09-27</t>
   </si>
   <si>
     <t>Dream in Colour (GB)</t>
   </si>
   <si>
     <t>Frankel (GB)</t>
@@ -989,116 +1229,131 @@
   <si>
     <t>Rosa's Spur</t>
   </si>
   <si>
     <t>Stable 16</t>
   </si>
   <si>
     <t>Flying Spur</t>
   </si>
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Ella Hazel</t>
   </si>
   <si>
     <t>Glastonbury Farms, Scone</t>
   </si>
   <si>
     <t>Dundeel (NZ)</t>
   </si>
   <si>
     <t>Maid of Heaven</t>
   </si>
   <si>
+    <t>Willow Park Stud</t>
+  </si>
+  <si>
+    <t>$50,000</t>
+  </si>
+  <si>
     <t>Stable 17</t>
   </si>
   <si>
     <t>Smart Missile</t>
   </si>
   <si>
     <t>2021-09-07</t>
   </si>
   <si>
     <t>Escabiar (ARG)</t>
   </si>
   <si>
     <t>Portal del Alto (ARG)</t>
   </si>
   <si>
     <t>Ever Linda (ARG)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $190,000</t>
+  </si>
+  <si>
     <t>Lucky Roberto</t>
   </si>
   <si>
     <t>2017-10-24</t>
   </si>
   <si>
     <t>Eternal Flame (NZ)</t>
   </si>
   <si>
     <t>MK Racing, Cranbourne, Vic</t>
   </si>
   <si>
     <t>Sacred Falls (NZ)</t>
   </si>
   <si>
     <t>Suriyan (NZ)</t>
   </si>
   <si>
+    <t>Gilgai Farm</t>
+  </si>
+  <si>
     <t>2019-11-16</t>
   </si>
   <si>
     <t>Fashion Diva</t>
   </si>
   <si>
     <t>Rosemont Stud, Gnarwarre, Vic</t>
   </si>
   <si>
     <t>Wootton Bassett (GB)</t>
   </si>
   <si>
     <t>Extensible</t>
   </si>
   <si>
     <t>Stable 48</t>
   </si>
   <si>
     <t>2022-09-21</t>
   </si>
   <si>
     <t>Flamboyant Lass</t>
   </si>
   <si>
     <t>Stratum</t>
   </si>
   <si>
     <t>Flamboyance</t>
   </si>
   <si>
+    <t>T Magnier</t>
+  </si>
+  <si>
     <t>Storm Boy</t>
   </si>
   <si>
     <t>Snowland</t>
   </si>
   <si>
     <t>2012-08-28</t>
   </si>
   <si>
     <t>Futatsu</t>
   </si>
   <si>
     <t>Ponderosa Park, Nathalia, Vic</t>
   </si>
   <si>
     <t>Love is Fickle</t>
   </si>
   <si>
     <t>Stables 65,66</t>
   </si>
   <si>
     <t>2020-10-26</t>
   </si>
   <si>
     <t>Generosity</t>
@@ -1106,467 +1361,548 @@
   <si>
     <t>Chris Waller Racing, Sydney</t>
   </si>
   <si>
     <t>Divine Prophet</t>
   </si>
   <si>
     <t>Orabelle</t>
   </si>
   <si>
     <t>Casino Prince</t>
   </si>
   <si>
     <t>2020-11-07</t>
   </si>
   <si>
     <t>Get Up Girl</t>
   </si>
   <si>
     <t>No Nay Never (USA)</t>
   </si>
   <si>
     <t>Fursa</t>
   </si>
   <si>
+    <t>Kia Ora Stud Pty Limited</t>
+  </si>
+  <si>
     <t>Hard Spun</t>
   </si>
   <si>
     <t>2019-10-02</t>
   </si>
   <si>
     <t>Glamour Gal</t>
   </si>
   <si>
     <t>Alma Vale Thoroughbreds, Scone</t>
   </si>
   <si>
     <t>Foxwedge</t>
   </si>
   <si>
     <t>Pink Siris</t>
   </si>
   <si>
     <t>Barn E</t>
   </si>
   <si>
     <t>Stables 81-83</t>
   </si>
   <si>
     <t>2013-08-02</t>
   </si>
   <si>
     <t>Good Banter (NZ)</t>
   </si>
   <si>
     <t>Astute Bloodstock, Sydney</t>
   </si>
   <si>
     <t>Tavistock (NZ)</t>
   </si>
   <si>
     <t>Danza Kuduro (NZ)</t>
   </si>
   <si>
+    <t>$350,000</t>
+  </si>
+  <si>
     <t>Stables 5-7</t>
   </si>
   <si>
     <t>Grantland (ARG)</t>
   </si>
   <si>
     <t>Violence (USA)</t>
   </si>
   <si>
     <t>Gallant Miss (USA)</t>
   </si>
   <si>
     <t>Giant's Causeway</t>
   </si>
   <si>
     <t>2016-09-21</t>
   </si>
   <si>
     <t>Grecian Lass</t>
   </si>
   <si>
     <t>Sacred Eye</t>
   </si>
   <si>
+    <t>Triple S Bloodstock</t>
+  </si>
+  <si>
+    <t>$270,000</t>
+  </si>
+  <si>
     <t>High Chaparral</t>
   </si>
   <si>
     <t>2018-08-10</t>
   </si>
   <si>
     <t>Grinzinger Love</t>
   </si>
   <si>
     <t>Show Affection</t>
   </si>
   <si>
+    <t>Stonehouse Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
     <t>Show a Heart</t>
   </si>
   <si>
     <t>2021-09-29</t>
   </si>
   <si>
     <t>Ha Ha Ha (IRE)</t>
   </si>
   <si>
     <t>Dark Angel (IRE)</t>
   </si>
   <si>
     <t>Fashionable (GB)</t>
   </si>
   <si>
     <t>Nashwan</t>
   </si>
   <si>
     <t>2019-03-18</t>
   </si>
   <si>
     <t>Hot and Icy</t>
   </si>
   <si>
     <t>Snow Flight (NZ)</t>
   </si>
   <si>
+    <t>Rushton Park</t>
+  </si>
+  <si>
+    <t>$190,000</t>
+  </si>
+  <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>2021-10-27</t>
   </si>
   <si>
     <t>I Am Famous</t>
   </si>
   <si>
     <t>Arrowfield Stud, Scone</t>
   </si>
   <si>
     <t>Pinocchio</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $1,500,000</t>
+  </si>
+  <si>
     <t>Stable 4</t>
   </si>
   <si>
     <t>2020-08-20</t>
   </si>
   <si>
     <t>In Flight</t>
   </si>
   <si>
     <t>Flying Artie</t>
   </si>
   <si>
     <t>Waveline (USA)</t>
   </si>
   <si>
     <t>Stravinsky</t>
   </si>
   <si>
     <t>2020-11-04</t>
   </si>
   <si>
     <t>Infancy</t>
   </si>
   <si>
     <t>Childhood (USA)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $775,000</t>
+  </si>
+  <si>
     <t>Lonhro</t>
   </si>
   <si>
     <t>2020-08-09</t>
   </si>
   <si>
     <t>Iphimedia</t>
   </si>
   <si>
     <t>Montana Sunset</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>Ippodamia's Girl (USA)</t>
   </si>
   <si>
     <t>Stormy Atlantic (USA)</t>
   </si>
   <si>
     <t>Ippodamia (USA)</t>
   </si>
   <si>
+    <t>$625,000</t>
+  </si>
+  <si>
     <t>Peterhof</t>
   </si>
   <si>
     <t>2015-01-28</t>
   </si>
   <si>
     <t>Jennilala</t>
   </si>
   <si>
     <t>Rosarian</t>
   </si>
   <si>
     <t>Manhattan Rain</t>
   </si>
   <si>
     <t>2019-09-23</t>
   </si>
   <si>
     <t>Junqueira</t>
   </si>
   <si>
     <t>Bibby (USA)</t>
   </si>
   <si>
+    <t>Mitchell Bloodstock (FBAA) / Blandford Bloodstock</t>
+  </si>
+  <si>
     <t>Stormy Atlantic</t>
   </si>
   <si>
     <t>2019-09-15</t>
   </si>
   <si>
     <t>Just Feelin' Lucky</t>
   </si>
   <si>
     <t>Phylicia</t>
   </si>
   <si>
     <t>2021-11-04</t>
   </si>
   <si>
     <t>Just Kick (NZ)</t>
   </si>
   <si>
     <t>Staphanos (JPN)</t>
   </si>
   <si>
     <t>Rekindled Outlook</t>
   </si>
   <si>
+    <t>Hunter Valley Bloodstock</t>
+  </si>
+  <si>
     <t>2022-11-03</t>
   </si>
   <si>
     <t>Kansherun</t>
   </si>
   <si>
     <t>Se Sauver</t>
   </si>
   <si>
+    <t>Donna Hunt &amp; Trevor Kennedy</t>
+  </si>
+  <si>
+    <t>$30,000</t>
+  </si>
+  <si>
     <t>2020-09-28</t>
   </si>
   <si>
     <t>Kiki Express</t>
   </si>
   <si>
     <t>Sepoy</t>
   </si>
   <si>
     <t>Maloose</t>
   </si>
   <si>
+    <t>SP Bloodstock (Aust) Pty Ltd</t>
+  </si>
+  <si>
+    <t>$1,200,000</t>
+  </si>
+  <si>
     <t>Extreme Choice</t>
   </si>
   <si>
     <t>2019-09-06</t>
   </si>
   <si>
     <t>Kinky Boom</t>
   </si>
   <si>
     <t>Spirit of Boom</t>
   </si>
   <si>
     <t>Kinka Rhode</t>
   </si>
   <si>
     <t>2015-08-12</t>
   </si>
   <si>
     <t>La Bianca</t>
   </si>
   <si>
     <t>Bivouac</t>
   </si>
   <si>
     <t>Set to Skelter</t>
   </si>
   <si>
+    <t>Bell River Thoroughbreds</t>
+  </si>
+  <si>
+    <t>$170,000</t>
+  </si>
+  <si>
     <t>2022-11-01</t>
   </si>
   <si>
     <t>Lucky Helmet</t>
   </si>
   <si>
     <t>Davali Thoroughbreds, Luskintyre</t>
   </si>
   <si>
     <t>Helmet</t>
   </si>
   <si>
     <t>Lucky Mascot (NZ)</t>
   </si>
   <si>
     <t>Stable 88</t>
   </si>
   <si>
     <t>2015-10-10</t>
   </si>
   <si>
     <t>Luminescent Lady</t>
   </si>
   <si>
     <t>Lustre Lady</t>
   </si>
   <si>
+    <t>The Lofty Thoroughbreds Group Pty Ltd</t>
+  </si>
+  <si>
     <t>Lumosity</t>
   </si>
   <si>
     <t>Demandz (NZ)</t>
   </si>
   <si>
+    <t>Equine Growth Fund Pty Ltd V2</t>
+  </si>
+  <si>
     <t>2021-08-23</t>
   </si>
   <si>
     <t>Madhmoonah</t>
   </si>
   <si>
     <t>Dissident</t>
   </si>
   <si>
     <t>Our Songbird</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $150,000</t>
+  </si>
+  <si>
     <t>Mare of Mt Buller</t>
   </si>
   <si>
     <t>Aliberani</t>
   </si>
   <si>
+    <t>Arrowfield Pastoral Pty Limited</t>
+  </si>
+  <si>
+    <t>$500,000</t>
+  </si>
+  <si>
     <t>2020-09-02</t>
   </si>
   <si>
     <t>Maximak</t>
   </si>
   <si>
     <t>Wecansay Mak</t>
   </si>
   <si>
     <t>Starcraft</t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>
   <si>
     <t>Meu Amor (FR)</t>
   </si>
   <si>
     <t>Noorilim Park, Arcadia, Vic</t>
   </si>
   <si>
     <t>Siyouni (FR)</t>
   </si>
   <si>
     <t>Enraptured (IRE)</t>
   </si>
   <si>
     <t>Stables 31,32</t>
   </si>
   <si>
     <t>2018-04-11</t>
   </si>
   <si>
     <t>Miss Icelandic</t>
   </si>
   <si>
     <t>Deep Field</t>
   </si>
   <si>
     <t>Iceland Turf Belle</t>
   </si>
   <si>
+    <t>$430,000</t>
+  </si>
+  <si>
     <t>Duporth</t>
   </si>
   <si>
     <t>2019-08-18</t>
   </si>
   <si>
     <t>Mixed Spice</t>
   </si>
   <si>
     <t>Russian Revolution</t>
   </si>
   <si>
     <t>Typing</t>
   </si>
   <si>
+    <t>Alma Vale Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
     <t>Sebring</t>
   </si>
   <si>
     <t>2020-10-06</t>
   </si>
   <si>
     <t>Moldova</t>
   </si>
   <si>
     <t>La Fluorescent (NZ)</t>
   </si>
   <si>
     <t>General Nediym</t>
   </si>
   <si>
     <t>2016-09-27</t>
   </si>
   <si>
     <t>Nooks and Crannies</t>
   </si>
   <si>
     <t>Denman</t>
   </si>
   <si>
     <t>Crevice (USA)</t>
   </si>
   <si>
+    <t>Yes Bloodstock Pty Ltd</t>
+  </si>
+  <si>
     <t>King's Gambit</t>
   </si>
   <si>
     <t>Gulch</t>
   </si>
   <si>
     <t>2015-08-09</t>
   </si>
   <si>
     <t>Nunthorpe</t>
   </si>
   <si>
     <t>Playing God</t>
   </si>
   <si>
     <t>Latoria</t>
   </si>
   <si>
+    <t>Mitchell Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Castelvecchio</t>
   </si>
   <si>
     <t>Oratorio</t>
   </si>
   <si>
     <t>2019-10-24</t>
   </si>
   <si>
     <t>Opulent (IRE)</t>
   </si>
   <si>
     <t>Dubawi (IRE)</t>
   </si>
   <si>
     <t>Bracelet (IRE)</t>
   </si>
   <si>
     <t>Montjeu</t>
   </si>
   <si>
     <t>2019-03-14</t>
   </si>
   <si>
     <t>Our Maryanne</t>
@@ -1616,255 +1952,288 @@
   <si>
     <t>Ocean Park (NZ)</t>
   </si>
   <si>
     <t>Strada Cavallo (NZ)</t>
   </si>
   <si>
     <t>Stable 18</t>
   </si>
   <si>
     <t>Alamosa</t>
   </si>
   <si>
     <t>2021-09-14</t>
   </si>
   <si>
     <t>Princess Jenni (NZ)</t>
   </si>
   <si>
     <t>High Chaparral (IRE)</t>
   </si>
   <si>
     <t>Glitzabeel (NZ)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $600,000</t>
+  </si>
+  <si>
     <t>2015-10-28</t>
   </si>
   <si>
     <t>Provence (NZ)</t>
   </si>
   <si>
     <t>Newgate - Milan Park Consignment, Aberdeen</t>
   </si>
   <si>
     <t>Sombreuil</t>
   </si>
   <si>
+    <t>$1,800,000</t>
+  </si>
+  <si>
     <t>2019-11-20</t>
   </si>
   <si>
     <t>Rapt</t>
   </si>
   <si>
     <t>Bimbadeen Park, Werombi</t>
   </si>
   <si>
     <t>Ghenwaa</t>
   </si>
   <si>
+    <t>Vinery Stud (Australia) Pty Limited</t>
+  </si>
+  <si>
     <t>Regalton (GB)</t>
   </si>
   <si>
     <t>Paulinie (GB)</t>
   </si>
   <si>
     <t>Not This Time (USA)</t>
   </si>
   <si>
     <t>Royal Applause</t>
   </si>
   <si>
     <t>2022-01-30</t>
   </si>
   <si>
     <t>Roselyne (FR)</t>
   </si>
   <si>
     <t>Dariyan (FR)</t>
   </si>
   <si>
     <t>Bal de la Rose (IRE)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $700,000</t>
+  </si>
+  <si>
     <t>Cadeaux Genereux</t>
   </si>
   <si>
     <t>2019-01-30</t>
   </si>
   <si>
     <t>Colt</t>
   </si>
   <si>
     <t>A Shareholder, Sydney</t>
   </si>
   <si>
     <t>Not a Single Doubt</t>
   </si>
   <si>
     <t>Extremely</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $950,000</t>
+  </si>
+  <si>
     <t>Hussonet</t>
   </si>
   <si>
     <t>2013-09-06</t>
   </si>
   <si>
     <t>Southern Heiress</t>
   </si>
   <si>
     <t>Savannah River</t>
   </si>
   <si>
+    <t>Gaire Pty Ltd / Trives Bloodstock / Willaroon</t>
+  </si>
+  <si>
     <t>2022-08-26</t>
   </si>
   <si>
     <t>Adrift (NZ)</t>
   </si>
   <si>
     <t>Zabeel (NZ)</t>
   </si>
   <si>
     <t>Stray (NZ)</t>
   </si>
   <si>
     <t>Tale of the Cat</t>
   </si>
   <si>
     <t>2011-11-02</t>
   </si>
   <si>
     <t>Brigidine Gal</t>
   </si>
   <si>
     <t>Pride Racing Pty Ltd, Sydney</t>
   </si>
   <si>
     <t>Al Maher</t>
   </si>
   <si>
     <t>Randwick Bound</t>
   </si>
   <si>
+    <t>$80,000</t>
+  </si>
+  <si>
     <t>Stable 70</t>
   </si>
   <si>
     <t>Beautiful Crown</t>
   </si>
   <si>
     <t>2021-09-13</t>
   </si>
   <si>
     <t>Luna Rocks</t>
   </si>
   <si>
     <t>Fimatino</t>
   </si>
   <si>
     <t>Stay Inside</t>
   </si>
   <si>
     <t>2019-08-26</t>
   </si>
   <si>
     <t>Br. or Blk.</t>
   </si>
   <si>
     <t>Villami</t>
   </si>
   <si>
     <t>Galapagos Girl</t>
   </si>
   <si>
+    <t>$525,000</t>
+  </si>
+  <si>
     <t>2016-10-22</t>
   </si>
   <si>
     <t>Canadian Spice</t>
   </si>
   <si>
     <t>Vancouver</t>
   </si>
   <si>
     <t>Paprika</t>
   </si>
   <si>
     <t>2017-08-15</t>
   </si>
   <si>
     <t>Philia</t>
   </si>
   <si>
     <t>Meerlust</t>
   </si>
   <si>
+    <t>$1,400,000</t>
+  </si>
+  <si>
     <t>Stable 45</t>
   </si>
   <si>
     <t>Johannesburg</t>
   </si>
   <si>
     <t>2021-08-22</t>
   </si>
   <si>
     <t>Hazlebrook</t>
   </si>
   <si>
     <t>Hinchinbrook</t>
   </si>
   <si>
     <t>Quipster</t>
   </si>
   <si>
     <t>2013-08-09</t>
   </si>
   <si>
     <t>Sizzlefly</t>
   </si>
   <si>
     <t>Sizzling</t>
   </si>
   <si>
     <t>Come Fly With Me</t>
   </si>
   <si>
+    <t>$600,000</t>
+  </si>
+  <si>
     <t>2016-09-08</t>
   </si>
   <si>
     <t>Vestas</t>
   </si>
   <si>
     <t>Ready Set Sail</t>
   </si>
   <si>
     <t>2021-09-26</t>
   </si>
   <si>
     <t>Chayan</t>
   </si>
   <si>
     <t>Lubiton</t>
+  </si>
+  <si>
+    <t>$5,600,000</t>
   </si>
   <si>
     <t>2023-08-25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2186,54 +2555,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -2277,4252 +2646,5323 @@
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
+      <c r="H2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2" t="s">
+        <v>27</v>
+      </c>
       <c r="L2" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="O2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="P2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="Q2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G3" t="s">
-        <v>32</v>
+        <v>36</v>
+      </c>
+      <c r="H3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>39</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="Q3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>49</v>
+      </c>
+      <c r="I4" t="s">
+        <v>50</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>51</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="Q4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>60</v>
+      </c>
+      <c r="H5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
+        <v>62</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O5" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="Q5" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>71</v>
+      </c>
+      <c r="H6" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>73</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="Q6" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G7" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="J7" t="s">
+        <v>80</v>
       </c>
       <c r="L7" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M7" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O7" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P7" t="s">
         <v>22</v>
       </c>
       <c r="Q7" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G8" t="s">
-        <v>70</v>
+        <v>85</v>
+      </c>
+      <c r="H8" t="s">
+        <v>86</v>
+      </c>
+      <c r="I8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" t="s">
+        <v>87</v>
       </c>
       <c r="L8" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M8" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P8" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="Q8" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E9" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="F9" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G9" t="s">
-        <v>76</v>
+        <v>93</v>
+      </c>
+      <c r="J9" t="s">
+        <v>94</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="P9" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="Q9" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>18</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="G10" t="s">
-        <v>83</v>
+        <v>101</v>
+      </c>
+      <c r="J10" t="s">
+        <v>80</v>
       </c>
       <c r="L10" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P10" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="Q10" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="G11" t="s">
-        <v>89</v>
+        <v>107</v>
+      </c>
+      <c r="H11" t="s">
+        <v>108</v>
+      </c>
+      <c r="I11" t="s">
+        <v>109</v>
+      </c>
+      <c r="J11" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" t="s">
+        <v>110</v>
       </c>
       <c r="L11" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P11" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="Q11" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="E12" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
       <c r="G12" t="s">
-        <v>94</v>
+        <v>115</v>
+      </c>
+      <c r="J12" t="s">
+        <v>116</v>
       </c>
       <c r="L12" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M12" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="O12" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P12" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="Q12" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="E13" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="F13" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="G13" t="s">
-        <v>101</v>
+        <v>123</v>
+      </c>
+      <c r="H13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" t="s">
+        <v>126</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="M13" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="P13" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="Q13" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="E14" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F14" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="G14" t="s">
-        <v>110</v>
+        <v>135</v>
+      </c>
+      <c r="J14" t="s">
+        <v>136</v>
       </c>
       <c r="L14" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M14" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O14" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="P14" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="Q14" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G15" t="s">
-        <v>117</v>
+        <v>143</v>
+      </c>
+      <c r="H15" t="s">
+        <v>144</v>
+      </c>
+      <c r="I15" t="s">
+        <v>109</v>
+      </c>
+      <c r="J15" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" t="s">
+        <v>145</v>
       </c>
       <c r="L15" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P15" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="Q15" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" t="s">
         <v>19</v>
       </c>
       <c r="D16" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="E16" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="F16" t="s">
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="G16" t="s">
-        <v>123</v>
+        <v>151</v>
+      </c>
+      <c r="J16" t="s">
+        <v>152</v>
       </c>
       <c r="L16" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M16" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="P16" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="Q16" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>128</v>
+        <v>157</v>
       </c>
       <c r="G17" t="s">
-        <v>129</v>
+        <v>158</v>
+      </c>
+      <c r="H17" t="s">
+        <v>159</v>
+      </c>
+      <c r="I17" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" t="s">
+        <v>160</v>
       </c>
       <c r="L17" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M17" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P17" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="Q17" t="s">
-        <v>130</v>
+        <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>162</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F18" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="G18" t="s">
-        <v>133</v>
+        <v>164</v>
+      </c>
+      <c r="H18" t="s">
+        <v>165</v>
+      </c>
+      <c r="I18" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" t="s">
+        <v>166</v>
       </c>
       <c r="L18" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M18" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P18" t="s">
         <v>22</v>
       </c>
       <c r="Q18" t="s">
-        <v>134</v>
+        <v>167</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>135</v>
+        <v>168</v>
       </c>
       <c r="E19" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G19" t="s">
-        <v>136</v>
+        <v>169</v>
+      </c>
+      <c r="H19" t="s">
+        <v>170</v>
+      </c>
+      <c r="I19" t="s">
+        <v>171</v>
+      </c>
+      <c r="J19" t="s">
+        <v>26</v>
+      </c>
+      <c r="K19" t="s">
+        <v>172</v>
       </c>
       <c r="L19" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M19" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="P19" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="Q19" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>19</v>
       </c>
       <c r="D20" t="s">
+        <v>174</v>
+      </c>
+      <c r="E20" t="s">
+        <v>133</v>
+      </c>
+      <c r="F20" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" t="s">
+        <v>175</v>
+      </c>
+      <c r="H20" t="s">
+        <v>176</v>
+      </c>
+      <c r="I20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" t="s">
+        <v>177</v>
+      </c>
+      <c r="L20" t="s">
+        <v>137</v>
+      </c>
+      <c r="M20" t="s">
         <v>138</v>
       </c>
-      <c r="E20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="P20" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="Q20" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>18</v>
       </c>
       <c r="C21" t="s">
         <v>19</v>
       </c>
       <c r="D21" t="s">
-        <v>143</v>
+        <v>181</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G21" t="s">
-        <v>144</v>
+        <v>182</v>
+      </c>
+      <c r="H21" t="s">
+        <v>183</v>
+      </c>
+      <c r="I21" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" t="s">
+        <v>26</v>
+      </c>
+      <c r="K21" t="s">
+        <v>184</v>
       </c>
       <c r="L21" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M21" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O21" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="P21" t="s">
-        <v>145</v>
+        <v>185</v>
       </c>
       <c r="Q21" t="s">
-        <v>146</v>
+        <v>186</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="D22" t="s">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="E22" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="F22" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
       <c r="G22" t="s">
-        <v>150</v>
+        <v>190</v>
+      </c>
+      <c r="J22" t="s">
+        <v>191</v>
       </c>
       <c r="L22" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M22" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="O22" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P22" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="Q22" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>18</v>
       </c>
       <c r="C23" t="s">
         <v>19</v>
       </c>
       <c r="D23" t="s">
-        <v>155</v>
+        <v>196</v>
       </c>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="G23" t="s">
-        <v>157</v>
+        <v>198</v>
+      </c>
+      <c r="H23" t="s">
+        <v>199</v>
+      </c>
+      <c r="I23" t="s">
+        <v>25</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" t="s">
+        <v>200</v>
       </c>
       <c r="L23" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M23" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O23" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P23" t="s">
-        <v>158</v>
+        <v>201</v>
       </c>
       <c r="Q23" t="s">
-        <v>159</v>
+        <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>160</v>
+        <v>203</v>
       </c>
       <c r="E24" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F24" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>162</v>
+        <v>205</v>
+      </c>
+      <c r="H24" t="s">
+        <v>206</v>
+      </c>
+      <c r="I24" t="s">
+        <v>50</v>
+      </c>
+      <c r="J24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" t="s">
+        <v>207</v>
       </c>
       <c r="L24" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M24" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="O24" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="P24" t="s">
         <v>22</v>
       </c>
       <c r="Q24" t="s">
-        <v>166</v>
+        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="E25" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F25" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s">
-        <v>168</v>
+        <v>213</v>
+      </c>
+      <c r="J25" t="s">
+        <v>214</v>
       </c>
       <c r="L25" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M25" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O25" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="P25" t="s">
-        <v>170</v>
+        <v>216</v>
       </c>
       <c r="Q25" t="s">
-        <v>171</v>
+        <v>217</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
         <v>19</v>
       </c>
       <c r="D26" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="E26" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F26" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="G26" t="s">
-        <v>174</v>
+        <v>220</v>
+      </c>
+      <c r="H26" t="s">
+        <v>86</v>
+      </c>
+      <c r="I26" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K26" t="s">
+        <v>221</v>
       </c>
       <c r="L26" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M26" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="O26" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="P26" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="Q26" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C27" t="s">
         <v>19</v>
       </c>
       <c r="D27" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="E27" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F27" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>179</v>
+        <v>226</v>
+      </c>
+      <c r="H27" t="s">
+        <v>227</v>
+      </c>
+      <c r="I27" t="s">
+        <v>38</v>
+      </c>
+      <c r="J27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27" t="s">
+        <v>228</v>
       </c>
       <c r="L27" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M27" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O27" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P27" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="Q27" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28" t="s">
         <v>19</v>
       </c>
       <c r="D28" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="E28" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="F28" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="G28" t="s">
-        <v>186</v>
+        <v>235</v>
+      </c>
+      <c r="H28" t="s">
+        <v>236</v>
+      </c>
+      <c r="I28" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" t="s">
+        <v>26</v>
+      </c>
+      <c r="K28" t="s">
+        <v>237</v>
       </c>
       <c r="L28" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M28" t="s">
-        <v>187</v>
+        <v>238</v>
       </c>
       <c r="O28" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="P28" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="Q28" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29" t="s">
         <v>19</v>
       </c>
       <c r="D29" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="E29" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="G29" t="s">
-        <v>193</v>
+        <v>244</v>
+      </c>
+      <c r="H29" t="s">
+        <v>245</v>
+      </c>
+      <c r="I29" t="s">
+        <v>38</v>
+      </c>
+      <c r="J29" t="s">
+        <v>26</v>
+      </c>
+      <c r="K29" t="s">
+        <v>166</v>
       </c>
       <c r="L29" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M29" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O29" t="s">
-        <v>194</v>
+        <v>246</v>
       </c>
       <c r="P29" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="Q29" t="s">
-        <v>195</v>
+        <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="D30" t="s">
-        <v>196</v>
+        <v>248</v>
       </c>
       <c r="E30" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="F30" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="G30" t="s">
-        <v>199</v>
+        <v>251</v>
+      </c>
+      <c r="H30" t="s">
+        <v>252</v>
+      </c>
+      <c r="I30" t="s">
+        <v>38</v>
+      </c>
+      <c r="J30" t="s">
+        <v>26</v>
+      </c>
+      <c r="K30" t="s">
+        <v>253</v>
       </c>
       <c r="L30" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M30" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="P30" t="s">
-        <v>201</v>
+        <v>255</v>
       </c>
       <c r="Q30" t="s">
-        <v>202</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>203</v>
+        <v>257</v>
       </c>
       <c r="E31" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F31" t="s">
-        <v>204</v>
+        <v>258</v>
       </c>
       <c r="G31" t="s">
-        <v>205</v>
+        <v>259</v>
+      </c>
+      <c r="H31" t="s">
+        <v>260</v>
+      </c>
+      <c r="I31" t="s">
+        <v>50</v>
+      </c>
+      <c r="J31" t="s">
+        <v>26</v>
+      </c>
+      <c r="K31" t="s">
+        <v>207</v>
       </c>
       <c r="L31" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M31" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P31" t="s">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="Q31" t="s">
-        <v>207</v>
+        <v>262</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
         <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>208</v>
+        <v>263</v>
       </c>
       <c r="E32" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F32" t="s">
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="G32" t="s">
-        <v>210</v>
+        <v>265</v>
+      </c>
+      <c r="H32" t="s">
+        <v>266</v>
+      </c>
+      <c r="I32" t="s">
+        <v>38</v>
+      </c>
+      <c r="J32" t="s">
+        <v>26</v>
+      </c>
+      <c r="K32" t="s">
+        <v>267</v>
       </c>
       <c r="L32" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M32" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P32" t="s">
-        <v>211</v>
+        <v>268</v>
       </c>
       <c r="Q32" t="s">
-        <v>212</v>
+        <v>269</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>18</v>
       </c>
       <c r="C33" t="s">
         <v>19</v>
       </c>
       <c r="D33" t="s">
-        <v>213</v>
+        <v>270</v>
       </c>
       <c r="E33" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>214</v>
+        <v>271</v>
       </c>
       <c r="G33" t="s">
-        <v>215</v>
+        <v>272</v>
+      </c>
+      <c r="H33" t="s">
+        <v>273</v>
+      </c>
+      <c r="I33" t="s">
+        <v>38</v>
+      </c>
+      <c r="J33" t="s">
+        <v>26</v>
+      </c>
+      <c r="K33" t="s">
+        <v>274</v>
       </c>
       <c r="L33" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M33" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P33" t="s">
-        <v>211</v>
+        <v>268</v>
       </c>
       <c r="Q33" t="s">
-        <v>216</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>18</v>
       </c>
       <c r="C34" t="s">
         <v>19</v>
       </c>
       <c r="D34" t="s">
-        <v>217</v>
+        <v>276</v>
       </c>
       <c r="E34" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G34" t="s">
-        <v>218</v>
+        <v>277</v>
+      </c>
+      <c r="H34" t="s">
+        <v>278</v>
+      </c>
+      <c r="I34" t="s">
+        <v>38</v>
+      </c>
+      <c r="J34" t="s">
+        <v>26</v>
+      </c>
+      <c r="K34" t="s">
+        <v>110</v>
       </c>
       <c r="L34" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M34" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O34" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P34" t="s">
-        <v>219</v>
+        <v>279</v>
       </c>
       <c r="Q34" t="s">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>19</v>
       </c>
       <c r="D35" t="s">
-        <v>221</v>
+        <v>281</v>
       </c>
       <c r="E35" t="s">
-        <v>222</v>
+        <v>282</v>
       </c>
       <c r="F35" t="s">
-        <v>223</v>
+        <v>283</v>
       </c>
       <c r="G35" t="s">
-        <v>224</v>
+        <v>284</v>
+      </c>
+      <c r="H35" t="s">
+        <v>285</v>
+      </c>
+      <c r="I35" t="s">
+        <v>38</v>
+      </c>
+      <c r="J35" t="s">
+        <v>26</v>
+      </c>
+      <c r="K35" t="s">
+        <v>145</v>
       </c>
       <c r="L35" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M35" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="O35" t="s">
-        <v>226</v>
+        <v>287</v>
       </c>
       <c r="P35" t="s">
-        <v>227</v>
+        <v>288</v>
       </c>
       <c r="Q35" t="s">
-        <v>228</v>
+        <v>289</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C36" t="s">
         <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>229</v>
+        <v>290</v>
       </c>
       <c r="E36" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="F36" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="G36" t="s">
-        <v>155</v>
+        <v>196</v>
+      </c>
+      <c r="H36" t="s">
+        <v>86</v>
+      </c>
+      <c r="I36" t="s">
+        <v>25</v>
+      </c>
+      <c r="J36" t="s">
+        <v>26</v>
+      </c>
+      <c r="K36" t="s">
+        <v>293</v>
       </c>
       <c r="L36" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M36" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="P36" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="Q36" t="s">
-        <v>233</v>
+        <v>295</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>234</v>
+        <v>296</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
       <c r="D37" t="s">
-        <v>235</v>
+        <v>297</v>
       </c>
       <c r="E37" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="F37" t="s">
-        <v>236</v>
+        <v>298</v>
       </c>
       <c r="G37" t="s">
-        <v>237</v>
+        <v>299</v>
+      </c>
+      <c r="H37" t="s">
+        <v>165</v>
+      </c>
+      <c r="I37" t="s">
+        <v>38</v>
+      </c>
+      <c r="J37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K37" t="s">
+        <v>300</v>
       </c>
       <c r="L37" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M37" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="P37" t="s">
-        <v>238</v>
+        <v>301</v>
       </c>
       <c r="Q37" t="s">
-        <v>239</v>
+        <v>302</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
         <v>19</v>
       </c>
       <c r="D38" t="s">
-        <v>240</v>
+        <v>303</v>
       </c>
       <c r="E38" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F38" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G38" t="s">
-        <v>241</v>
+        <v>304</v>
+      </c>
+      <c r="J38" t="s">
+        <v>305</v>
       </c>
       <c r="L38" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M38" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O38" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P38" t="s">
-        <v>242</v>
+        <v>306</v>
       </c>
       <c r="Q38" t="s">
-        <v>243</v>
+        <v>307</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>244</v>
+        <v>308</v>
       </c>
       <c r="C39" t="s">
         <v>19</v>
       </c>
       <c r="D39" t="s">
-        <v>245</v>
+        <v>309</v>
       </c>
       <c r="E39" t="s">
-        <v>246</v>
+        <v>310</v>
       </c>
       <c r="F39" t="s">
-        <v>247</v>
+        <v>311</v>
       </c>
       <c r="G39" t="s">
-        <v>248</v>
+        <v>312</v>
+      </c>
+      <c r="J39" t="s">
+        <v>80</v>
       </c>
       <c r="L39" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M39" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="O39" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P39" t="s">
-        <v>250</v>
+        <v>314</v>
       </c>
       <c r="Q39" t="s">
-        <v>251</v>
+        <v>315</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="D40" t="s">
-        <v>252</v>
+        <v>316</v>
       </c>
       <c r="E40" t="s">
-        <v>246</v>
+        <v>310</v>
       </c>
       <c r="F40" t="s">
-        <v>253</v>
+        <v>317</v>
       </c>
       <c r="G40" t="s">
-        <v>254</v>
+        <v>318</v>
+      </c>
+      <c r="H40" t="s">
+        <v>319</v>
+      </c>
+      <c r="I40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J40" t="s">
+        <v>26</v>
+      </c>
+      <c r="K40" t="s">
+        <v>320</v>
       </c>
       <c r="L40" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M40" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="O40" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="P40" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="Q40" t="s">
-        <v>255</v>
+        <v>321</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>18</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="D41" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="E41" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F41" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G41" t="s">
-        <v>257</v>
+        <v>323</v>
+      </c>
+      <c r="H41" t="s">
+        <v>324</v>
+      </c>
+      <c r="I41" t="s">
+        <v>38</v>
+      </c>
+      <c r="J41" t="s">
+        <v>26</v>
+      </c>
+      <c r="K41" t="s">
+        <v>325</v>
       </c>
       <c r="L41" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M41" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O41" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="P41" t="s">
-        <v>258</v>
+        <v>326</v>
       </c>
       <c r="Q41" t="s">
-        <v>259</v>
+        <v>327</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C42" t="s">
         <v>19</v>
       </c>
       <c r="D42" t="s">
-        <v>260</v>
+        <v>328</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="G42" t="s">
-        <v>261</v>
+        <v>329</v>
+      </c>
+      <c r="H42" t="s">
+        <v>330</v>
+      </c>
+      <c r="I42" t="s">
+        <v>38</v>
+      </c>
+      <c r="J42" t="s">
+        <v>26</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
       </c>
       <c r="L42" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M42" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P42" t="s">
-        <v>262</v>
+        <v>331</v>
       </c>
       <c r="Q42" t="s">
-        <v>263</v>
+        <v>332</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C43" t="s">
         <v>19</v>
       </c>
       <c r="D43" t="s">
-        <v>264</v>
+        <v>333</v>
       </c>
       <c r="E43" t="s">
-        <v>265</v>
+        <v>334</v>
       </c>
       <c r="F43" t="s">
-        <v>266</v>
+        <v>335</v>
       </c>
       <c r="G43" t="s">
-        <v>267</v>
+        <v>336</v>
+      </c>
+      <c r="J43" t="s">
+        <v>152</v>
       </c>
       <c r="L43" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M43" t="s">
-        <v>268</v>
+        <v>337</v>
       </c>
       <c r="O43" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P43" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="Q43" t="s">
-        <v>270</v>
+        <v>339</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C44" t="s">
         <v>19</v>
       </c>
       <c r="D44" t="s">
-        <v>271</v>
+        <v>340</v>
       </c>
       <c r="E44" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F44" t="s">
-        <v>272</v>
+        <v>341</v>
       </c>
       <c r="G44" t="s">
-        <v>273</v>
+        <v>342</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+      <c r="I44" t="s">
+        <v>38</v>
+      </c>
+      <c r="J44" t="s">
+        <v>26</v>
+      </c>
+      <c r="K44" t="s">
+        <v>343</v>
       </c>
       <c r="L44" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M44" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O44" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P44" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="Q44" t="s">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="D45" t="s">
-        <v>276</v>
+        <v>346</v>
       </c>
       <c r="E45" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="F45" t="s">
-        <v>277</v>
+        <v>347</v>
       </c>
       <c r="G45" t="s">
-        <v>278</v>
+        <v>348</v>
+      </c>
+      <c r="H45" t="s">
+        <v>285</v>
+      </c>
+      <c r="I45" t="s">
+        <v>38</v>
+      </c>
+      <c r="J45" t="s">
+        <v>26</v>
+      </c>
+      <c r="K45" t="s">
+        <v>349</v>
       </c>
       <c r="L45" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M45" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="P45" t="s">
-        <v>279</v>
+        <v>350</v>
       </c>
       <c r="Q45" t="s">
-        <v>280</v>
+        <v>351</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="D46" t="s">
-        <v>281</v>
+        <v>352</v>
       </c>
       <c r="E46" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F46" t="s">
-        <v>282</v>
+        <v>353</v>
       </c>
       <c r="G46" t="s">
-        <v>283</v>
+        <v>354</v>
+      </c>
+      <c r="J46" t="s">
+        <v>355</v>
       </c>
       <c r="L46" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M46" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O46" t="s">
-        <v>284</v>
+        <v>356</v>
       </c>
       <c r="P46" t="s">
-        <v>285</v>
+        <v>357</v>
       </c>
       <c r="Q46" t="s">
-        <v>286</v>
+        <v>358</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>18</v>
       </c>
       <c r="C47" t="s">
         <v>19</v>
       </c>
       <c r="D47" t="s">
-        <v>287</v>
+        <v>359</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G47" t="s">
-        <v>288</v>
+        <v>360</v>
+      </c>
+      <c r="H47" t="s">
+        <v>361</v>
+      </c>
+      <c r="I47" t="s">
+        <v>38</v>
+      </c>
+      <c r="J47" t="s">
+        <v>26</v>
+      </c>
+      <c r="K47" t="s">
+        <v>362</v>
       </c>
       <c r="L47" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M47" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="P47" t="s">
-        <v>211</v>
+        <v>268</v>
       </c>
       <c r="Q47" t="s">
-        <v>289</v>
+        <v>363</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
         <v>19</v>
       </c>
       <c r="D48" t="s">
-        <v>290</v>
+        <v>364</v>
       </c>
       <c r="E48" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="F48" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="G48" t="s">
-        <v>291</v>
+        <v>365</v>
+      </c>
+      <c r="H48" t="s">
+        <v>86</v>
+      </c>
+      <c r="I48" t="s">
+        <v>25</v>
+      </c>
+      <c r="J48" t="s">
+        <v>26</v>
+      </c>
+      <c r="K48" t="s">
+        <v>366</v>
       </c>
       <c r="L48" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M48" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="P48" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="Q48" t="s">
-        <v>293</v>
+        <v>368</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="D49" t="s">
-        <v>294</v>
+        <v>369</v>
       </c>
       <c r="E49" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F49" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G49" t="s">
-        <v>295</v>
+        <v>370</v>
+      </c>
+      <c r="H49" t="s">
+        <v>371</v>
+      </c>
+      <c r="J49" t="s">
+        <v>26</v>
+      </c>
+      <c r="K49" t="s">
+        <v>372</v>
       </c>
       <c r="L49" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M49" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O49" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="P49" t="s">
-        <v>296</v>
+        <v>373</v>
       </c>
       <c r="Q49" t="s">
-        <v>297</v>
+        <v>374</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>18</v>
       </c>
       <c r="C50" t="s">
         <v>19</v>
       </c>
       <c r="D50" t="s">
-        <v>298</v>
+        <v>375</v>
       </c>
       <c r="E50" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F50" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="G50" t="s">
-        <v>299</v>
+        <v>376</v>
+      </c>
+      <c r="H50" t="s">
+        <v>377</v>
+      </c>
+      <c r="I50" t="s">
+        <v>378</v>
+      </c>
+      <c r="J50" t="s">
+        <v>26</v>
+      </c>
+      <c r="K50" t="s">
+        <v>110</v>
       </c>
       <c r="L50" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M50" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="P50" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="Q50" t="s">
-        <v>300</v>
+        <v>379</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="D51" t="s">
-        <v>301</v>
+        <v>380</v>
       </c>
       <c r="E51" t="s">
-        <v>302</v>
+        <v>381</v>
       </c>
       <c r="F51" t="s">
-        <v>303</v>
+        <v>382</v>
       </c>
       <c r="G51" t="s">
-        <v>304</v>
+        <v>383</v>
+      </c>
+      <c r="J51" t="s">
+        <v>384</v>
       </c>
       <c r="L51" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>305</v>
+        <v>385</v>
       </c>
       <c r="P51" t="s">
-        <v>242</v>
+        <v>306</v>
       </c>
       <c r="Q51" t="s">
-        <v>306</v>
+        <v>386</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>18</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="D52" t="s">
-        <v>307</v>
+        <v>387</v>
       </c>
       <c r="E52" t="s">
-        <v>265</v>
+        <v>334</v>
       </c>
       <c r="F52" t="s">
-        <v>308</v>
+        <v>388</v>
       </c>
       <c r="G52" t="s">
-        <v>309</v>
+        <v>389</v>
+      </c>
+      <c r="J52" t="s">
+        <v>116</v>
       </c>
       <c r="L52" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M52" t="s">
-        <v>268</v>
+        <v>337</v>
       </c>
       <c r="O52" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="P52" t="s">
-        <v>310</v>
+        <v>390</v>
       </c>
       <c r="Q52" t="s">
-        <v>311</v>
+        <v>391</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>18</v>
       </c>
       <c r="C53" t="s">
         <v>19</v>
       </c>
       <c r="D53" t="s">
-        <v>312</v>
+        <v>392</v>
       </c>
       <c r="E53" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F53" t="s">
-        <v>313</v>
+        <v>393</v>
       </c>
       <c r="G53" t="s">
         <v>1</v>
       </c>
+      <c r="J53" t="s">
+        <v>152</v>
+      </c>
       <c r="L53" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M53" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O53" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P53" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="Q53" t="s">
-        <v>314</v>
+        <v>394</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>18</v>
       </c>
       <c r="C54" t="s">
         <v>19</v>
       </c>
       <c r="D54" t="s">
-        <v>315</v>
+        <v>395</v>
       </c>
       <c r="E54" t="s">
-        <v>316</v>
+        <v>396</v>
       </c>
       <c r="F54" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="G54" t="s">
-        <v>317</v>
+        <v>397</v>
+      </c>
+      <c r="J54" t="s">
+        <v>116</v>
       </c>
       <c r="L54" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M54" t="s">
-        <v>318</v>
+        <v>398</v>
       </c>
       <c r="O54" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="P54" t="s">
-        <v>319</v>
+        <v>399</v>
       </c>
       <c r="Q54" t="s">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>321</v>
+        <v>401</v>
       </c>
       <c r="E55" t="s">
-        <v>322</v>
+        <v>402</v>
       </c>
       <c r="F55" t="s">
-        <v>323</v>
+        <v>403</v>
       </c>
       <c r="G55" t="s">
-        <v>324</v>
+        <v>404</v>
+      </c>
+      <c r="H55" t="s">
+        <v>405</v>
+      </c>
+      <c r="I55" t="s">
+        <v>38</v>
+      </c>
+      <c r="J55" t="s">
+        <v>26</v>
+      </c>
+      <c r="K55" t="s">
+        <v>406</v>
       </c>
       <c r="L55" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M55" t="s">
-        <v>325</v>
+        <v>407</v>
       </c>
       <c r="P55" t="s">
-        <v>326</v>
+        <v>408</v>
       </c>
       <c r="Q55" t="s">
-        <v>327</v>
+        <v>409</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C56" t="s">
         <v>19</v>
       </c>
       <c r="D56" t="s">
-        <v>328</v>
+        <v>410</v>
       </c>
       <c r="E56" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="F56" t="s">
-        <v>329</v>
+        <v>411</v>
       </c>
       <c r="G56" t="s">
-        <v>330</v>
+        <v>412</v>
+      </c>
+      <c r="J56" t="s">
+        <v>413</v>
       </c>
       <c r="L56" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M56" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="O56" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P56" t="s">
-        <v>331</v>
+        <v>414</v>
       </c>
       <c r="Q56" t="s">
-        <v>332</v>
+        <v>415</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="D57" t="s">
-        <v>333</v>
+        <v>416</v>
       </c>
       <c r="E57" t="s">
-        <v>334</v>
+        <v>417</v>
       </c>
       <c r="F57" t="s">
-        <v>335</v>
+        <v>418</v>
       </c>
       <c r="G57" t="s">
-        <v>336</v>
+        <v>419</v>
+      </c>
+      <c r="H57" t="s">
+        <v>420</v>
+      </c>
+      <c r="I57" t="s">
+        <v>25</v>
+      </c>
+      <c r="J57" t="s">
+        <v>26</v>
+      </c>
+      <c r="K57" t="s">
+        <v>362</v>
       </c>
       <c r="L57" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M57" t="s">
         <v>11</v>
       </c>
       <c r="P57" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="Q57" t="s">
-        <v>337</v>
+        <v>421</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>18</v>
       </c>
       <c r="C58" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D58" t="s">
-        <v>338</v>
+        <v>422</v>
       </c>
       <c r="E58" t="s">
-        <v>339</v>
+        <v>423</v>
       </c>
       <c r="F58" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="G58" t="s">
-        <v>341</v>
+        <v>425</v>
+      </c>
+      <c r="H58" t="s">
+        <v>285</v>
+      </c>
+      <c r="I58" t="s">
+        <v>38</v>
+      </c>
+      <c r="J58" t="s">
+        <v>26</v>
+      </c>
+      <c r="K58" t="s">
+        <v>237</v>
       </c>
       <c r="L58" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M58" t="s">
-        <v>342</v>
+        <v>426</v>
       </c>
       <c r="O58" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P58" t="s">
         <v>22</v>
       </c>
       <c r="Q58" t="s">
-        <v>343</v>
+        <v>427</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>19</v>
       </c>
       <c r="D59" t="s">
-        <v>344</v>
+        <v>428</v>
       </c>
       <c r="E59" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F59" t="s">
-        <v>345</v>
+        <v>429</v>
       </c>
       <c r="G59" t="s">
-        <v>346</v>
+        <v>430</v>
+      </c>
+      <c r="H59" t="s">
+        <v>431</v>
+      </c>
+      <c r="I59" t="s">
+        <v>38</v>
+      </c>
+      <c r="J59" t="s">
+        <v>26</v>
+      </c>
+      <c r="K59" t="s">
+        <v>221</v>
       </c>
       <c r="L59" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M59" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O59" t="s">
-        <v>347</v>
+        <v>432</v>
       </c>
       <c r="P59" t="s">
-        <v>348</v>
+        <v>433</v>
       </c>
       <c r="Q59" t="s">
-        <v>349</v>
+        <v>434</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60" t="s">
         <v>19</v>
       </c>
       <c r="D60" t="s">
-        <v>350</v>
+        <v>435</v>
       </c>
       <c r="E60" t="s">
-        <v>351</v>
+        <v>436</v>
       </c>
       <c r="F60" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G60" t="s">
-        <v>352</v>
+        <v>437</v>
+      </c>
+      <c r="J60" t="s">
+        <v>152</v>
       </c>
       <c r="L60" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M60" t="s">
-        <v>353</v>
+        <v>438</v>
       </c>
       <c r="O60" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P60" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="Q60" t="s">
-        <v>354</v>
+        <v>439</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
       <c r="D61" t="s">
-        <v>355</v>
+        <v>440</v>
       </c>
       <c r="E61" t="s">
-        <v>356</v>
+        <v>441</v>
       </c>
       <c r="F61" t="s">
-        <v>357</v>
+        <v>442</v>
       </c>
       <c r="G61" t="s">
-        <v>358</v>
+        <v>443</v>
+      </c>
+      <c r="J61" t="s">
+        <v>80</v>
       </c>
       <c r="L61" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M61" t="s">
         <v>13</v>
       </c>
       <c r="P61" t="s">
-        <v>359</v>
+        <v>444</v>
       </c>
       <c r="Q61" t="s">
-        <v>360</v>
+        <v>445</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>18</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="D62" t="s">
-        <v>361</v>
+        <v>446</v>
       </c>
       <c r="E62" t="s">
-        <v>246</v>
+        <v>310</v>
       </c>
       <c r="F62" t="s">
-        <v>362</v>
+        <v>447</v>
       </c>
       <c r="G62" t="s">
-        <v>363</v>
+        <v>448</v>
+      </c>
+      <c r="H62" t="s">
+        <v>449</v>
+      </c>
+      <c r="I62" t="s">
+        <v>38</v>
+      </c>
+      <c r="J62" t="s">
+        <v>26</v>
+      </c>
+      <c r="K62" t="s">
+        <v>177</v>
       </c>
       <c r="L62" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M62" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="O62" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="P62" t="s">
-        <v>364</v>
+        <v>450</v>
       </c>
       <c r="Q62" t="s">
-        <v>365</v>
+        <v>451</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C63" t="s">
         <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>366</v>
+        <v>452</v>
       </c>
       <c r="E63" t="s">
-        <v>367</v>
+        <v>453</v>
       </c>
       <c r="F63" t="s">
-        <v>368</v>
+        <v>454</v>
       </c>
       <c r="G63" t="s">
-        <v>369</v>
+        <v>455</v>
+      </c>
+      <c r="J63" t="s">
+        <v>152</v>
       </c>
       <c r="L63" t="s">
-        <v>370</v>
+        <v>456</v>
       </c>
       <c r="M63" t="s">
-        <v>371</v>
+        <v>457</v>
       </c>
       <c r="O63" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="P63" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="Q63" t="s">
-        <v>372</v>
+        <v>458</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C64" t="s">
         <v>19</v>
       </c>
       <c r="D64" t="s">
-        <v>373</v>
+        <v>459</v>
       </c>
       <c r="E64" t="s">
-        <v>374</v>
+        <v>460</v>
       </c>
       <c r="F64" t="s">
-        <v>375</v>
+        <v>461</v>
       </c>
       <c r="G64" t="s">
-        <v>376</v>
+        <v>462</v>
+      </c>
+      <c r="H64" t="s">
+        <v>420</v>
+      </c>
+      <c r="I64" t="s">
+        <v>25</v>
+      </c>
+      <c r="J64" t="s">
+        <v>26</v>
+      </c>
+      <c r="K64" t="s">
+        <v>463</v>
       </c>
       <c r="L64" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M64" t="s">
-        <v>377</v>
+        <v>464</v>
       </c>
       <c r="P64" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="Q64" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C65" t="s">
         <v>19</v>
       </c>
       <c r="D65" t="s">
-        <v>378</v>
+        <v>465</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="F65" t="s">
-        <v>379</v>
+        <v>466</v>
       </c>
       <c r="G65" t="s">
-        <v>380</v>
+        <v>467</v>
+      </c>
+      <c r="J65" t="s">
+        <v>80</v>
       </c>
       <c r="L65" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M65" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="O65" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P65" t="s">
-        <v>381</v>
+        <v>468</v>
       </c>
       <c r="Q65" t="s">
-        <v>382</v>
+        <v>469</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>18</v>
       </c>
       <c r="C66" t="s">
         <v>19</v>
       </c>
       <c r="D66" t="s">
-        <v>383</v>
+        <v>470</v>
       </c>
       <c r="E66" t="s">
-        <v>367</v>
+        <v>453</v>
       </c>
       <c r="F66" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G66" t="s">
-        <v>384</v>
+        <v>471</v>
+      </c>
+      <c r="H66" t="s">
+        <v>472</v>
+      </c>
+      <c r="I66" t="s">
+        <v>38</v>
+      </c>
+      <c r="J66" t="s">
+        <v>26</v>
+      </c>
+      <c r="K66" t="s">
+        <v>473</v>
       </c>
       <c r="L66" t="s">
-        <v>370</v>
+        <v>456</v>
       </c>
       <c r="M66" t="s">
-        <v>371</v>
+        <v>457</v>
       </c>
       <c r="O66" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="P66" t="s">
-        <v>385</v>
+        <v>474</v>
       </c>
       <c r="Q66" t="s">
-        <v>386</v>
+        <v>475</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
         <v>19</v>
       </c>
       <c r="D67" t="s">
-        <v>387</v>
+        <v>476</v>
       </c>
       <c r="E67" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F67" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="G67" t="s">
-        <v>388</v>
+        <v>477</v>
+      </c>
+      <c r="H67" t="s">
+        <v>478</v>
+      </c>
+      <c r="I67" t="s">
+        <v>25</v>
+      </c>
+      <c r="J67" t="s">
+        <v>26</v>
+      </c>
+      <c r="K67" t="s">
+        <v>406</v>
       </c>
       <c r="L67" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M67" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="O67" t="s">
-        <v>165</v>
+        <v>210</v>
       </c>
       <c r="P67" t="s">
-        <v>389</v>
+        <v>479</v>
       </c>
       <c r="Q67" t="s">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>18</v>
       </c>
       <c r="C68" t="s">
         <v>19</v>
       </c>
       <c r="D68" t="s">
-        <v>391</v>
+        <v>481</v>
       </c>
       <c r="E68" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F68" t="s">
-        <v>392</v>
+        <v>482</v>
       </c>
       <c r="G68" t="s">
-        <v>393</v>
+        <v>483</v>
+      </c>
+      <c r="H68" t="s">
+        <v>330</v>
+      </c>
+      <c r="I68" t="s">
+        <v>38</v>
+      </c>
+      <c r="J68" t="s">
+        <v>26</v>
+      </c>
+      <c r="K68" t="s">
+        <v>145</v>
       </c>
       <c r="L68" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M68" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O68" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P68" t="s">
-        <v>394</v>
+        <v>484</v>
       </c>
       <c r="Q68" t="s">
-        <v>395</v>
+        <v>485</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C69" t="s">
         <v>19</v>
       </c>
       <c r="D69" t="s">
-        <v>396</v>
+        <v>486</v>
       </c>
       <c r="E69" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F69" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="G69" t="s">
-        <v>397</v>
+        <v>487</v>
+      </c>
+      <c r="H69" t="s">
+        <v>488</v>
+      </c>
+      <c r="I69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J69" t="s">
+        <v>26</v>
+      </c>
+      <c r="K69" t="s">
+        <v>489</v>
       </c>
       <c r="L69" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M69" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="O69" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P69" t="s">
-        <v>398</v>
+        <v>490</v>
       </c>
       <c r="Q69" t="s">
-        <v>399</v>
+        <v>491</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>244</v>
+        <v>308</v>
       </c>
       <c r="C70" t="s">
         <v>19</v>
       </c>
       <c r="D70" t="s">
-        <v>400</v>
+        <v>492</v>
       </c>
       <c r="E70" t="s">
-        <v>401</v>
+        <v>493</v>
       </c>
       <c r="F70" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G70" t="s">
-        <v>402</v>
+        <v>494</v>
+      </c>
+      <c r="J70" t="s">
+        <v>495</v>
       </c>
       <c r="L70" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M70" t="s">
-        <v>403</v>
+        <v>496</v>
       </c>
       <c r="O70" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="P70" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="Q70" t="s">
-        <v>404</v>
+        <v>497</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
         <v>19</v>
       </c>
       <c r="D71" t="s">
-        <v>405</v>
+        <v>498</v>
       </c>
       <c r="E71" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="F71" t="s">
-        <v>406</v>
+        <v>499</v>
       </c>
       <c r="G71" t="s">
-        <v>407</v>
+        <v>500</v>
+      </c>
+      <c r="J71" t="s">
+        <v>80</v>
       </c>
       <c r="L71" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M71" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
       <c r="P71" t="s">
-        <v>408</v>
+        <v>501</v>
       </c>
       <c r="Q71" t="s">
-        <v>409</v>
+        <v>502</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72" t="s">
         <v>19</v>
       </c>
       <c r="D72" t="s">
-        <v>410</v>
+        <v>503</v>
       </c>
       <c r="E72" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="F72" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="G72" t="s">
-        <v>411</v>
+        <v>504</v>
+      </c>
+      <c r="J72" t="s">
+        <v>505</v>
       </c>
       <c r="L72" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M72" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="P72" t="s">
-        <v>412</v>
+        <v>506</v>
       </c>
       <c r="Q72" t="s">
-        <v>413</v>
+        <v>507</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C73" t="s">
         <v>19</v>
       </c>
       <c r="D73" t="s">
-        <v>414</v>
+        <v>508</v>
       </c>
       <c r="E73" t="s">
-        <v>246</v>
+        <v>310</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" t="s">
-        <v>415</v>
+        <v>509</v>
+      </c>
+      <c r="H73" t="s">
+        <v>377</v>
+      </c>
+      <c r="I73" t="s">
+        <v>378</v>
+      </c>
+      <c r="J73" t="s">
+        <v>26</v>
+      </c>
+      <c r="K73" t="s">
+        <v>62</v>
       </c>
       <c r="L73" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M73" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="O73" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="P73" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="Q73" t="s">
-        <v>416</v>
+        <v>510</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>18</v>
       </c>
       <c r="C74" t="s">
         <v>19</v>
       </c>
       <c r="D74" t="s">
-        <v>417</v>
+        <v>511</v>
       </c>
       <c r="E74" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F74" t="s">
-        <v>418</v>
+        <v>512</v>
       </c>
       <c r="G74" t="s">
-        <v>419</v>
+        <v>513</v>
+      </c>
+      <c r="H74" t="s">
+        <v>449</v>
+      </c>
+      <c r="I74" t="s">
+        <v>38</v>
+      </c>
+      <c r="J74" t="s">
+        <v>26</v>
+      </c>
+      <c r="K74" t="s">
+        <v>514</v>
       </c>
       <c r="L74" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M74" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O74" t="s">
-        <v>214</v>
+        <v>271</v>
       </c>
       <c r="P74" t="s">
-        <v>420</v>
+        <v>515</v>
       </c>
       <c r="Q74" t="s">
-        <v>421</v>
+        <v>516</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>18</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="D75" t="s">
-        <v>422</v>
+        <v>517</v>
       </c>
       <c r="E75" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F75" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G75" t="s">
-        <v>423</v>
+        <v>518</v>
+      </c>
+      <c r="H75" t="s">
+        <v>278</v>
+      </c>
+      <c r="I75" t="s">
+        <v>38</v>
+      </c>
+      <c r="J75" t="s">
+        <v>26</v>
+      </c>
+      <c r="K75" t="s">
+        <v>362</v>
       </c>
       <c r="L75" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M75" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P75" t="s">
-        <v>424</v>
+        <v>519</v>
       </c>
       <c r="Q75" t="s">
-        <v>425</v>
+        <v>520</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C76" t="s">
         <v>19</v>
       </c>
       <c r="D76" t="s">
-        <v>426</v>
+        <v>521</v>
       </c>
       <c r="E76" t="s">
-        <v>222</v>
+        <v>282</v>
       </c>
       <c r="F76" t="s">
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="G76" t="s">
-        <v>427</v>
+        <v>522</v>
+      </c>
+      <c r="H76" t="s">
+        <v>523</v>
+      </c>
+      <c r="I76" t="s">
+        <v>38</v>
+      </c>
+      <c r="J76" t="s">
+        <v>26</v>
+      </c>
+      <c r="K76" t="s">
+        <v>237</v>
       </c>
       <c r="L76" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M76" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="P76" t="s">
-        <v>428</v>
+        <v>524</v>
       </c>
       <c r="Q76" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>18</v>
       </c>
       <c r="C77" t="s">
         <v>19</v>
       </c>
       <c r="D77" t="s">
-        <v>430</v>
+        <v>526</v>
       </c>
       <c r="E77" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="F77" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="G77" t="s">
-        <v>431</v>
+        <v>527</v>
+      </c>
+      <c r="H77" t="s">
+        <v>124</v>
+      </c>
+      <c r="I77" t="s">
+        <v>125</v>
+      </c>
+      <c r="J77" t="s">
+        <v>26</v>
+      </c>
+      <c r="K77" t="s">
+        <v>253</v>
       </c>
       <c r="L77" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M77" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="P77" t="s">
-        <v>253</v>
+        <v>317</v>
       </c>
       <c r="Q77" t="s">
-        <v>432</v>
+        <v>528</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>18</v>
       </c>
       <c r="C78" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D78" t="s">
-        <v>433</v>
+        <v>529</v>
       </c>
       <c r="E78" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F78" t="s">
-        <v>434</v>
+        <v>530</v>
       </c>
       <c r="G78" t="s">
-        <v>435</v>
+        <v>531</v>
+      </c>
+      <c r="H78" t="s">
+        <v>532</v>
+      </c>
+      <c r="I78" t="s">
+        <v>25</v>
+      </c>
+      <c r="J78" t="s">
+        <v>26</v>
+      </c>
+      <c r="K78" t="s">
+        <v>177</v>
       </c>
       <c r="L78" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M78" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="P78" t="s">
-        <v>319</v>
+        <v>399</v>
       </c>
       <c r="Q78" t="s">
-        <v>436</v>
+        <v>533</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C79" t="s">
         <v>19</v>
       </c>
       <c r="D79" t="s">
-        <v>437</v>
+        <v>534</v>
       </c>
       <c r="E79" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F79" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="G79" t="s">
-        <v>438</v>
+        <v>535</v>
+      </c>
+      <c r="H79" t="s">
+        <v>536</v>
+      </c>
+      <c r="I79" t="s">
+        <v>38</v>
+      </c>
+      <c r="J79" t="s">
+        <v>26</v>
+      </c>
+      <c r="K79" t="s">
+        <v>537</v>
       </c>
       <c r="L79" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M79" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="P79" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="Q79" t="s">
-        <v>439</v>
+        <v>538</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>18</v>
       </c>
       <c r="C80" t="s">
         <v>19</v>
       </c>
       <c r="D80" t="s">
-        <v>440</v>
+        <v>539</v>
       </c>
       <c r="E80" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F80" t="s">
-        <v>441</v>
+        <v>540</v>
       </c>
       <c r="G80" t="s">
-        <v>442</v>
+        <v>541</v>
+      </c>
+      <c r="H80" t="s">
+        <v>542</v>
+      </c>
+      <c r="I80" t="s">
+        <v>38</v>
+      </c>
+      <c r="J80" t="s">
+        <v>26</v>
+      </c>
+      <c r="K80" t="s">
+        <v>543</v>
       </c>
       <c r="L80" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M80" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O80" t="s">
-        <v>443</v>
+        <v>544</v>
       </c>
       <c r="P80" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="Q80" t="s">
-        <v>444</v>
+        <v>545</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>18</v>
       </c>
       <c r="C81" t="s">
         <v>19</v>
       </c>
       <c r="D81" t="s">
-        <v>445</v>
+        <v>546</v>
       </c>
       <c r="E81" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F81" t="s">
-        <v>446</v>
+        <v>547</v>
       </c>
       <c r="G81" t="s">
-        <v>447</v>
+        <v>548</v>
+      </c>
+      <c r="H81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I81" t="s">
+        <v>38</v>
+      </c>
+      <c r="J81" t="s">
+        <v>26</v>
+      </c>
+      <c r="K81" t="s">
+        <v>145</v>
       </c>
       <c r="L81" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M81" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O81" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P81" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="Q81" t="s">
-        <v>448</v>
+        <v>549</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C82" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D82" t="s">
-        <v>449</v>
+        <v>550</v>
       </c>
       <c r="E82" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="F82" t="s">
-        <v>450</v>
+        <v>551</v>
       </c>
       <c r="G82" t="s">
-        <v>451</v>
+        <v>552</v>
+      </c>
+      <c r="H82" t="s">
+        <v>553</v>
+      </c>
+      <c r="I82" t="s">
+        <v>38</v>
+      </c>
+      <c r="J82" t="s">
+        <v>26</v>
+      </c>
+      <c r="K82" t="s">
+        <v>554</v>
       </c>
       <c r="L82" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M82" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="P82" t="s">
-        <v>258</v>
+        <v>326</v>
       </c>
       <c r="Q82" t="s">
-        <v>452</v>
+        <v>555</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="D83" t="s">
-        <v>453</v>
+        <v>556</v>
       </c>
       <c r="E83" t="s">
-        <v>454</v>
+        <v>557</v>
       </c>
       <c r="F83" t="s">
-        <v>455</v>
+        <v>558</v>
       </c>
       <c r="G83" t="s">
+        <v>559</v>
+      </c>
+      <c r="J83" t="s">
+        <v>305</v>
+      </c>
+      <c r="L83" t="s">
         <v>456</v>
       </c>
-      <c r="L83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M83" t="s">
-        <v>457</v>
+        <v>560</v>
       </c>
       <c r="O83" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P83" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="Q83" t="s">
-        <v>458</v>
+        <v>561</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C84" t="s">
         <v>19</v>
       </c>
       <c r="D84" t="s">
-        <v>459</v>
+        <v>562</v>
       </c>
       <c r="E84" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="F84" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G84" t="s">
-        <v>460</v>
+        <v>563</v>
+      </c>
+      <c r="H84" t="s">
+        <v>564</v>
+      </c>
+      <c r="I84" t="s">
+        <v>25</v>
+      </c>
+      <c r="J84" t="s">
+        <v>26</v>
+      </c>
+      <c r="K84" t="s">
+        <v>406</v>
       </c>
       <c r="L84" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M84" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="P84" t="s">
-        <v>319</v>
+        <v>399</v>
       </c>
       <c r="Q84" t="s">
-        <v>166</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
         <v>19</v>
       </c>
       <c r="D85" t="s">
-        <v>461</v>
+        <v>565</v>
       </c>
       <c r="E85" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="F85" t="s">
-        <v>368</v>
+        <v>454</v>
       </c>
       <c r="G85" t="s">
-        <v>462</v>
+        <v>566</v>
+      </c>
+      <c r="H85" t="s">
+        <v>567</v>
+      </c>
+      <c r="I85" t="s">
+        <v>38</v>
+      </c>
+      <c r="J85" t="s">
+        <v>26</v>
+      </c>
+      <c r="K85" t="s">
+        <v>372</v>
       </c>
       <c r="L85" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M85" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
       <c r="O85" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="P85" t="s">
-        <v>412</v>
+        <v>506</v>
       </c>
       <c r="Q85" t="s">
-        <v>463</v>
+        <v>568</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>18</v>
       </c>
       <c r="C86" t="s">
         <v>19</v>
       </c>
       <c r="D86" t="s">
-        <v>464</v>
+        <v>569</v>
       </c>
       <c r="E86" t="s">
-        <v>351</v>
+        <v>436</v>
       </c>
       <c r="F86" t="s">
-        <v>465</v>
+        <v>570</v>
       </c>
       <c r="G86" t="s">
-        <v>466</v>
+        <v>571</v>
+      </c>
+      <c r="J86" t="s">
+        <v>572</v>
       </c>
       <c r="L86" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M86" t="s">
-        <v>353</v>
+        <v>438</v>
       </c>
       <c r="O86" t="s">
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="P86" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="Q86" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>19</v>
       </c>
       <c r="D87" t="s">
-        <v>467</v>
+        <v>573</v>
       </c>
       <c r="E87" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="F87" t="s">
-        <v>323</v>
+        <v>403</v>
       </c>
       <c r="G87" t="s">
-        <v>468</v>
+        <v>574</v>
+      </c>
+      <c r="H87" t="s">
+        <v>575</v>
+      </c>
+      <c r="I87" t="s">
+        <v>38</v>
+      </c>
+      <c r="J87" t="s">
+        <v>26</v>
+      </c>
+      <c r="K87" t="s">
+        <v>576</v>
       </c>
       <c r="L87" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M87" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="P87" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="Q87" t="s">
-        <v>469</v>
+        <v>577</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="D88" t="s">
-        <v>470</v>
+        <v>578</v>
       </c>
       <c r="E88" t="s">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="F88" t="s">
-        <v>326</v>
+        <v>408</v>
       </c>
       <c r="G88" t="s">
-        <v>471</v>
+        <v>579</v>
+      </c>
+      <c r="J88" t="s">
+        <v>116</v>
       </c>
       <c r="L88" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M88" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="O88" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P88" t="s">
-        <v>472</v>
+        <v>580</v>
       </c>
       <c r="Q88" t="s">
-        <v>473</v>
+        <v>581</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>18</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="D89" t="s">
-        <v>474</v>
+        <v>582</v>
       </c>
       <c r="E89" t="s">
-        <v>475</v>
+        <v>583</v>
       </c>
       <c r="F89" t="s">
-        <v>476</v>
+        <v>584</v>
       </c>
       <c r="G89" t="s">
-        <v>477</v>
+        <v>585</v>
+      </c>
+      <c r="J89" t="s">
+        <v>80</v>
       </c>
       <c r="L89" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M89" t="s">
-        <v>478</v>
+        <v>586</v>
       </c>
       <c r="O89" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="P89" t="s">
-        <v>279</v>
+        <v>350</v>
       </c>
       <c r="Q89" t="s">
-        <v>479</v>
+        <v>587</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C90" t="s">
         <v>19</v>
       </c>
       <c r="D90" t="s">
-        <v>480</v>
+        <v>588</v>
       </c>
       <c r="E90" t="s">
-        <v>374</v>
+        <v>460</v>
       </c>
       <c r="F90" t="s">
-        <v>481</v>
+        <v>589</v>
       </c>
       <c r="G90" t="s">
-        <v>482</v>
+        <v>590</v>
+      </c>
+      <c r="H90" t="s">
+        <v>165</v>
+      </c>
+      <c r="I90" t="s">
+        <v>38</v>
+      </c>
+      <c r="J90" t="s">
+        <v>26</v>
+      </c>
+      <c r="K90" t="s">
+        <v>591</v>
       </c>
       <c r="L90" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M90" t="s">
-        <v>377</v>
+        <v>464</v>
       </c>
       <c r="P90" t="s">
-        <v>483</v>
+        <v>592</v>
       </c>
       <c r="Q90" t="s">
-        <v>484</v>
+        <v>593</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C91" t="s">
         <v>19</v>
       </c>
       <c r="D91" t="s">
-        <v>485</v>
+        <v>594</v>
       </c>
       <c r="E91" t="s">
-        <v>246</v>
+        <v>310</v>
       </c>
       <c r="F91" t="s">
-        <v>486</v>
+        <v>595</v>
       </c>
       <c r="G91" t="s">
-        <v>487</v>
+        <v>596</v>
+      </c>
+      <c r="H91" t="s">
+        <v>597</v>
+      </c>
+      <c r="I91" t="s">
+        <v>38</v>
+      </c>
+      <c r="J91" t="s">
+        <v>26</v>
+      </c>
+      <c r="K91" t="s">
+        <v>51</v>
       </c>
       <c r="L91" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="M91" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="O91" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="P91" t="s">
-        <v>488</v>
+        <v>598</v>
       </c>
       <c r="Q91" t="s">
-        <v>489</v>
+        <v>599</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C92" t="s">
         <v>19</v>
       </c>
       <c r="D92" t="s">
-        <v>490</v>
+        <v>600</v>
       </c>
       <c r="E92" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F92" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G92" t="s">
-        <v>491</v>
+        <v>601</v>
+      </c>
+      <c r="H92" t="s">
+        <v>86</v>
+      </c>
+      <c r="I92" t="s">
+        <v>25</v>
+      </c>
+      <c r="J92" t="s">
+        <v>26</v>
+      </c>
+      <c r="K92" t="s">
+        <v>274</v>
       </c>
       <c r="L92" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M92" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O92" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="P92" t="s">
-        <v>492</v>
+        <v>602</v>
       </c>
       <c r="Q92" t="s">
-        <v>493</v>
+        <v>603</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="D93" t="s">
-        <v>494</v>
+        <v>604</v>
       </c>
       <c r="E93" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F93" t="s">
-        <v>495</v>
+        <v>605</v>
       </c>
       <c r="G93" t="s">
-        <v>496</v>
+        <v>606</v>
+      </c>
+      <c r="H93" t="s">
+        <v>607</v>
+      </c>
+      <c r="I93" t="s">
+        <v>38</v>
+      </c>
+      <c r="J93" t="s">
+        <v>26</v>
+      </c>
+      <c r="K93" t="s">
+        <v>184</v>
       </c>
       <c r="L93" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M93" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O93" t="s">
-        <v>497</v>
+        <v>608</v>
       </c>
       <c r="P93" t="s">
-        <v>498</v>
+        <v>609</v>
       </c>
       <c r="Q93" t="s">
-        <v>499</v>
+        <v>610</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C94" t="s">
         <v>19</v>
       </c>
       <c r="D94" t="s">
-        <v>500</v>
+        <v>611</v>
       </c>
       <c r="E94" t="s">
-        <v>475</v>
+        <v>583</v>
       </c>
       <c r="F94" t="s">
-        <v>501</v>
+        <v>612</v>
       </c>
       <c r="G94" t="s">
-        <v>502</v>
+        <v>613</v>
+      </c>
+      <c r="H94" t="s">
+        <v>614</v>
+      </c>
+      <c r="I94" t="s">
+        <v>38</v>
+      </c>
+      <c r="J94" t="s">
+        <v>26</v>
+      </c>
+      <c r="K94" t="s">
+        <v>473</v>
       </c>
       <c r="L94" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M94" t="s">
-        <v>478</v>
+        <v>586</v>
       </c>
       <c r="O94" t="s">
-        <v>503</v>
+        <v>615</v>
       </c>
       <c r="P94" t="s">
-        <v>504</v>
+        <v>616</v>
       </c>
       <c r="Q94" t="s">
-        <v>505</v>
+        <v>617</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="D95" t="s">
-        <v>506</v>
+        <v>618</v>
       </c>
       <c r="E95" t="s">
-        <v>374</v>
+        <v>460</v>
       </c>
       <c r="F95" t="s">
-        <v>507</v>
+        <v>619</v>
       </c>
       <c r="G95" t="s">
-        <v>508</v>
+        <v>620</v>
+      </c>
+      <c r="J95" t="s">
+        <v>384</v>
       </c>
       <c r="L95" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M95" t="s">
-        <v>377</v>
+        <v>464</v>
       </c>
       <c r="O95" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P95" t="s">
-        <v>509</v>
+        <v>621</v>
       </c>
       <c r="Q95" t="s">
-        <v>510</v>
+        <v>622</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="D96" t="s">
-        <v>511</v>
+        <v>623</v>
       </c>
       <c r="E96" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F96" t="s">
-        <v>313</v>
+        <v>393</v>
       </c>
       <c r="G96" t="s">
-        <v>512</v>
+        <v>624</v>
+      </c>
+      <c r="J96" t="s">
+        <v>305</v>
       </c>
       <c r="L96" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M96" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O96" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="P96" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="Q96" t="s">
-        <v>513</v>
+        <v>625</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>244</v>
+        <v>308</v>
       </c>
       <c r="C97" t="s">
         <v>19</v>
       </c>
       <c r="D97" t="s">
-        <v>514</v>
+        <v>626</v>
       </c>
       <c r="E97" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="F97" t="s">
-        <v>515</v>
+        <v>627</v>
       </c>
       <c r="G97" t="s">
-        <v>516</v>
+        <v>628</v>
+      </c>
+      <c r="H97" t="s">
+        <v>478</v>
+      </c>
+      <c r="I97" t="s">
+        <v>25</v>
+      </c>
+      <c r="J97" t="s">
+        <v>26</v>
+      </c>
+      <c r="K97" t="s">
+        <v>27</v>
       </c>
       <c r="L97" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="M97" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="O97" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P97" t="s">
-        <v>517</v>
+        <v>629</v>
       </c>
       <c r="Q97" t="s">
-        <v>518</v>
+        <v>630</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="D98" t="s">
-        <v>519</v>
+        <v>631</v>
       </c>
       <c r="E98" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F98" t="s">
-        <v>520</v>
+        <v>632</v>
       </c>
       <c r="G98" t="s">
-        <v>521</v>
+        <v>633</v>
+      </c>
+      <c r="H98" t="s">
+        <v>165</v>
+      </c>
+      <c r="I98" t="s">
+        <v>38</v>
+      </c>
+      <c r="J98" t="s">
+        <v>26</v>
+      </c>
+      <c r="K98" t="s">
+        <v>463</v>
       </c>
       <c r="L98" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M98" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P98" t="s">
-        <v>522</v>
+        <v>634</v>
       </c>
       <c r="Q98" t="s">
-        <v>523</v>
+        <v>635</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>131</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="D99" t="s">
-        <v>524</v>
+        <v>636</v>
       </c>
       <c r="E99" t="s">
-        <v>525</v>
+        <v>637</v>
       </c>
       <c r="F99" t="s">
-        <v>526</v>
+        <v>638</v>
       </c>
       <c r="G99" t="s">
-        <v>527</v>
+        <v>639</v>
+      </c>
+      <c r="H99" t="s">
+        <v>86</v>
+      </c>
+      <c r="I99" t="s">
+        <v>25</v>
+      </c>
+      <c r="J99" t="s">
+        <v>26</v>
+      </c>
+      <c r="K99" t="s">
+        <v>27</v>
       </c>
       <c r="L99" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M99" t="s">
-        <v>528</v>
+        <v>640</v>
       </c>
       <c r="P99" t="s">
-        <v>529</v>
+        <v>641</v>
       </c>
       <c r="Q99" t="s">
-        <v>530</v>
+        <v>642</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>18</v>
       </c>
       <c r="C100" t="s">
         <v>19</v>
       </c>
       <c r="D100" t="s">
-        <v>531</v>
+        <v>643</v>
       </c>
       <c r="E100" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F100" t="s">
-        <v>532</v>
+        <v>644</v>
       </c>
       <c r="G100" t="s">
-        <v>533</v>
+        <v>645</v>
+      </c>
+      <c r="J100" t="s">
+        <v>646</v>
       </c>
       <c r="L100" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M100" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O100" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P100" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="Q100" t="s">
-        <v>534</v>
+        <v>647</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="C101" t="s">
         <v>19</v>
       </c>
       <c r="D101" t="s">
-        <v>535</v>
+        <v>648</v>
       </c>
       <c r="E101" t="s">
-        <v>536</v>
+        <v>649</v>
       </c>
       <c r="F101" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="G101" t="s">
-        <v>537</v>
+        <v>650</v>
+      </c>
+      <c r="H101" t="s">
+        <v>86</v>
+      </c>
+      <c r="I101" t="s">
+        <v>25</v>
+      </c>
+      <c r="J101" t="s">
+        <v>26</v>
+      </c>
+      <c r="K101" t="s">
+        <v>651</v>
       </c>
       <c r="L101" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M101" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P101" t="s">
-        <v>319</v>
+        <v>399</v>
       </c>
       <c r="Q101" t="s">
-        <v>538</v>
+        <v>652</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
       <c r="C102" t="s">
         <v>19</v>
       </c>
       <c r="D102" t="s">
-        <v>539</v>
+        <v>653</v>
       </c>
       <c r="E102" t="s">
-        <v>540</v>
+        <v>654</v>
       </c>
       <c r="F102" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="G102" t="s">
-        <v>541</v>
+        <v>655</v>
+      </c>
+      <c r="H102" t="s">
+        <v>656</v>
+      </c>
+      <c r="I102" t="s">
+        <v>38</v>
+      </c>
+      <c r="J102" t="s">
+        <v>26</v>
+      </c>
+      <c r="K102" t="s">
+        <v>62</v>
       </c>
       <c r="L102" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M102" t="s">
         <v>12</v>
       </c>
       <c r="P102" t="s">
-        <v>211</v>
+        <v>268</v>
       </c>
       <c r="Q102" t="s">
-        <v>354</v>
+        <v>439</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
         <v>19</v>
       </c>
       <c r="D103" t="s">
-        <v>542</v>
+        <v>657</v>
       </c>
       <c r="E103" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="F103" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="G103" t="s">
-        <v>543</v>
+        <v>658</v>
+      </c>
+      <c r="H103" t="s">
+        <v>285</v>
+      </c>
+      <c r="I103" t="s">
+        <v>38</v>
+      </c>
+      <c r="J103" t="s">
+        <v>26</v>
+      </c>
+      <c r="K103" t="s">
+        <v>576</v>
       </c>
       <c r="L103" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M103" t="s">
-        <v>232</v>
+        <v>294</v>
       </c>
       <c r="O103" t="s">
-        <v>544</v>
+        <v>659</v>
       </c>
       <c r="P103" t="s">
-        <v>545</v>
+        <v>660</v>
       </c>
       <c r="Q103" t="s">
-        <v>546</v>
+        <v>661</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C104" t="s">
         <v>19</v>
       </c>
       <c r="D104" t="s">
-        <v>547</v>
+        <v>662</v>
       </c>
       <c r="E104" t="s">
-        <v>367</v>
+        <v>453</v>
       </c>
       <c r="F104" t="s">
-        <v>548</v>
+        <v>663</v>
       </c>
       <c r="G104" t="s">
-        <v>549</v>
+        <v>664</v>
+      </c>
+      <c r="J104" t="s">
+        <v>665</v>
       </c>
       <c r="L104" t="s">
-        <v>370</v>
+        <v>456</v>
       </c>
       <c r="M104" t="s">
-        <v>371</v>
+        <v>457</v>
       </c>
       <c r="O104" t="s">
-        <v>214</v>
+        <v>271</v>
       </c>
       <c r="P104" t="s">
-        <v>550</v>
+        <v>666</v>
       </c>
       <c r="Q104" t="s">
-        <v>551</v>
+        <v>667</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="C105" t="s">
-        <v>552</v>
+        <v>668</v>
       </c>
       <c r="D105" t="s">
-        <v>443</v>
+        <v>544</v>
       </c>
       <c r="E105" t="s">
-        <v>553</v>
+        <v>669</v>
       </c>
       <c r="F105" t="s">
-        <v>554</v>
+        <v>670</v>
       </c>
       <c r="G105" t="s">
-        <v>555</v>
+        <v>671</v>
+      </c>
+      <c r="J105" t="s">
+        <v>672</v>
       </c>
       <c r="P105" t="s">
-        <v>556</v>
+        <v>673</v>
       </c>
       <c r="Q105" t="s">
-        <v>557</v>
+        <v>674</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>18</v>
       </c>
       <c r="C106" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D106" t="s">
-        <v>558</v>
+        <v>675</v>
       </c>
       <c r="E106" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="F106" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G106" t="s">
-        <v>559</v>
+        <v>676</v>
+      </c>
+      <c r="H106" t="s">
+        <v>677</v>
+      </c>
+      <c r="I106" t="s">
+        <v>25</v>
+      </c>
+      <c r="J106" t="s">
+        <v>26</v>
+      </c>
+      <c r="K106" t="s">
+        <v>463</v>
       </c>
       <c r="L106" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M106" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="P106" t="s">
-        <v>274</v>
+        <v>344</v>
       </c>
       <c r="Q106" t="s">
-        <v>560</v>
+        <v>678</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>18</v>
       </c>
       <c r="C107" t="s">
         <v>19</v>
       </c>
       <c r="D107" t="s">
-        <v>561</v>
+        <v>679</v>
       </c>
       <c r="E107" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F107" t="s">
-        <v>562</v>
+        <v>680</v>
       </c>
       <c r="G107" t="s">
-        <v>563</v>
+        <v>681</v>
+      </c>
+      <c r="H107" t="s">
+        <v>553</v>
+      </c>
+      <c r="I107" t="s">
+        <v>38</v>
+      </c>
+      <c r="J107" t="s">
+        <v>26</v>
+      </c>
+      <c r="K107" t="s">
+        <v>320</v>
       </c>
       <c r="L107" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M107" t="s">
-        <v>353</v>
+        <v>438</v>
       </c>
       <c r="O107" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P107" t="s">
-        <v>564</v>
+        <v>682</v>
       </c>
       <c r="Q107" t="s">
-        <v>565</v>
+        <v>683</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>18</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="D108" t="s">
-        <v>566</v>
+        <v>684</v>
       </c>
       <c r="E108" t="s">
-        <v>567</v>
+        <v>685</v>
       </c>
       <c r="F108" t="s">
-        <v>568</v>
+        <v>686</v>
       </c>
       <c r="G108" t="s">
-        <v>569</v>
+        <v>687</v>
+      </c>
+      <c r="H108" t="s">
+        <v>183</v>
+      </c>
+      <c r="I108" t="s">
+        <v>38</v>
+      </c>
+      <c r="J108" t="s">
+        <v>26</v>
+      </c>
+      <c r="K108" t="s">
+        <v>688</v>
       </c>
       <c r="L108" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M108" t="s">
-        <v>570</v>
+        <v>689</v>
       </c>
       <c r="P108" t="s">
-        <v>571</v>
+        <v>690</v>
       </c>
       <c r="Q108" t="s">
-        <v>572</v>
+        <v>691</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>18</v>
       </c>
       <c r="C109" t="s">
         <v>19</v>
       </c>
       <c r="D109" t="s">
-        <v>573</v>
+        <v>692</v>
       </c>
       <c r="E109" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F109" t="s">
-        <v>231</v>
+        <v>292</v>
       </c>
       <c r="G109" t="s">
-        <v>574</v>
+        <v>693</v>
+      </c>
+      <c r="J109" t="s">
+        <v>94</v>
       </c>
       <c r="L109" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M109" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O109" t="s">
-        <v>575</v>
+        <v>694</v>
       </c>
       <c r="P109" t="s">
-        <v>554</v>
+        <v>670</v>
       </c>
       <c r="Q109" t="s">
-        <v>576</v>
+        <v>695</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>577</v>
+        <v>696</v>
       </c>
       <c r="C110" t="s">
         <v>19</v>
       </c>
       <c r="D110" t="s">
-        <v>578</v>
+        <v>697</v>
       </c>
       <c r="E110" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="F110" t="s">
-        <v>368</v>
+        <v>454</v>
       </c>
       <c r="G110" t="s">
-        <v>579</v>
+        <v>698</v>
+      </c>
+      <c r="H110" t="s">
+        <v>199</v>
+      </c>
+      <c r="I110" t="s">
+        <v>25</v>
+      </c>
+      <c r="J110" t="s">
+        <v>26</v>
+      </c>
+      <c r="K110" t="s">
+        <v>699</v>
       </c>
       <c r="L110" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M110" t="s">
-        <v>353</v>
+        <v>438</v>
       </c>
       <c r="O110" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="P110" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="Q110" t="s">
-        <v>580</v>
+        <v>700</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111" t="s">
         <v>19</v>
       </c>
       <c r="D111" t="s">
-        <v>581</v>
+        <v>701</v>
       </c>
       <c r="E111" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F111" t="s">
-        <v>582</v>
+        <v>702</v>
       </c>
       <c r="G111" t="s">
-        <v>583</v>
+        <v>703</v>
+      </c>
+      <c r="H111" t="s">
+        <v>324</v>
+      </c>
+      <c r="I111" t="s">
+        <v>38</v>
+      </c>
+      <c r="J111" t="s">
+        <v>26</v>
+      </c>
+      <c r="K111" t="s">
+        <v>300</v>
       </c>
       <c r="L111" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M111" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O111" t="s">
-        <v>575</v>
+        <v>694</v>
       </c>
       <c r="P111" t="s">
-        <v>492</v>
+        <v>602</v>
       </c>
       <c r="Q111" t="s">
-        <v>584</v>
+        <v>704</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>18</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="D112" t="s">
-        <v>585</v>
+        <v>705</v>
       </c>
       <c r="E112" t="s">
-        <v>230</v>
+        <v>291</v>
       </c>
       <c r="F112" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
       <c r="G112" t="s">
-        <v>586</v>
+        <v>706</v>
+      </c>
+      <c r="H112" t="s">
+        <v>124</v>
+      </c>
+      <c r="I112" t="s">
+        <v>125</v>
+      </c>
+      <c r="J112" t="s">
+        <v>26</v>
+      </c>
+      <c r="K112" t="s">
+        <v>707</v>
       </c>
       <c r="L112" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="M112" t="s">
-        <v>587</v>
+        <v>708</v>
       </c>
       <c r="P112" t="s">
-        <v>588</v>
+        <v>709</v>
       </c>
       <c r="Q112" t="s">
-        <v>589</v>
+        <v>710</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>18</v>
       </c>
       <c r="C113" t="s">
         <v>19</v>
       </c>
       <c r="D113" t="s">
-        <v>590</v>
+        <v>711</v>
       </c>
       <c r="E113" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F113" t="s">
-        <v>591</v>
+        <v>712</v>
       </c>
       <c r="G113" t="s">
-        <v>592</v>
+        <v>713</v>
+      </c>
+      <c r="H113" t="s">
+        <v>86</v>
+      </c>
+      <c r="I113" t="s">
+        <v>25</v>
+      </c>
+      <c r="J113" t="s">
+        <v>26</v>
+      </c>
+      <c r="K113" t="s">
+        <v>87</v>
       </c>
       <c r="L113" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M113" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O113" t="s">
-        <v>443</v>
+        <v>544</v>
       </c>
       <c r="P113" t="s">
-        <v>170</v>
+        <v>216</v>
       </c>
       <c r="Q113" t="s">
-        <v>593</v>
+        <v>714</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
         <v>19</v>
       </c>
       <c r="D114" t="s">
-        <v>594</v>
+        <v>715</v>
       </c>
       <c r="E114" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F114" t="s">
-        <v>595</v>
+        <v>716</v>
       </c>
       <c r="G114" t="s">
-        <v>596</v>
+        <v>717</v>
+      </c>
+      <c r="H114" t="s">
+        <v>614</v>
+      </c>
+      <c r="I114" t="s">
+        <v>38</v>
+      </c>
+      <c r="J114" t="s">
+        <v>26</v>
+      </c>
+      <c r="K114" t="s">
+        <v>718</v>
       </c>
       <c r="L114" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M114" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O114" t="s">
-        <v>443</v>
+        <v>544</v>
       </c>
       <c r="P114" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="Q114" t="s">
-        <v>597</v>
+        <v>719</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
         <v>19</v>
       </c>
       <c r="D115" t="s">
-        <v>598</v>
+        <v>720</v>
       </c>
       <c r="E115" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="F115" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G115" t="s">
-        <v>599</v>
+        <v>721</v>
+      </c>
+      <c r="H115" t="s">
+        <v>449</v>
+      </c>
+      <c r="I115" t="s">
+        <v>38</v>
+      </c>
+      <c r="J115" t="s">
+        <v>26</v>
+      </c>
+      <c r="K115" t="s">
+        <v>718</v>
       </c>
       <c r="L115" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M115" t="s">
-        <v>200</v>
+        <v>254</v>
       </c>
       <c r="P115" t="s">
-        <v>269</v>
+        <v>338</v>
       </c>
       <c r="Q115" t="s">
-        <v>600</v>
+        <v>722</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="D116" t="s">
-        <v>601</v>
+        <v>723</v>
       </c>
       <c r="E116" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F116" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="G116" t="s">
-        <v>602</v>
+        <v>724</v>
+      </c>
+      <c r="H116" t="s">
+        <v>431</v>
+      </c>
+      <c r="I116" t="s">
+        <v>38</v>
+      </c>
+      <c r="J116" t="s">
+        <v>26</v>
+      </c>
+      <c r="K116" t="s">
+        <v>725</v>
       </c>
       <c r="L116" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="M116" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P116" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="Q116" t="s">
-        <v>603</v>
+        <v>726</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">