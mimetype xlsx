--- v2 (2026-05-21)
+++ v3 (2026-06-10)
@@ -4834,50 +4834,53 @@
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>224</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="D49" t="s">
         <v>369</v>
       </c>
       <c r="E49" t="s">
         <v>133</v>
       </c>
       <c r="F49" t="s">
         <v>81</v>
       </c>
       <c r="G49" t="s">
         <v>370</v>
       </c>
       <c r="H49" t="s">
         <v>371</v>
       </c>
+      <c r="I49" t="s">
+        <v>38</v>
+      </c>
       <c r="J49" t="s">
         <v>26</v>
       </c>
       <c r="K49" t="s">
         <v>372</v>
       </c>
       <c r="L49" t="s">
         <v>137</v>
       </c>
       <c r="M49" t="s">
         <v>138</v>
       </c>
       <c r="O49" t="s">
         <v>84</v>
       </c>
       <c r="P49" t="s">
         <v>373</v>
       </c>
       <c r="Q49" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>