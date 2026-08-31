--- v3 (2026-06-10)
+++ v4 (2026-08-31)
@@ -986,51 +986,51 @@
   <si>
     <t>Bright Red</t>
   </si>
   <si>
     <t>Pierro</t>
   </si>
   <si>
     <t>All Cerise</t>
   </si>
   <si>
     <t>Twin Hills Stud</t>
   </si>
   <si>
     <t>$230,000</t>
   </si>
   <si>
     <t>2020-10-07</t>
   </si>
   <si>
     <t>California Gallant</t>
   </si>
   <si>
     <t>Set to Unleash</t>
   </si>
   <si>
-    <t>Trilogy Racing / Suman Hedge Bloodstock (FBAA)</t>
+    <t>Blue Gum Farm / Suman Hedge Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>$475,000</t>
   </si>
   <si>
     <t>Reset</t>
   </si>
   <si>
     <t>2018-09-09</t>
   </si>
   <si>
     <t>Cashel Palace</t>
   </si>
   <si>
     <t>Burgoyne</t>
   </si>
   <si>
     <t>Riverstone Lodge / Suman Hedge Bloodstock (FBAA)</t>
   </si>
   <si>
     <t>War Chant</t>
   </si>
   <si>
     <t>2021-08-09</t>
   </si>