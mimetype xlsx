--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="615">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>Dam Sire</t>
   </si>
   <si>
     <t>DOB</t>
   </si>
   <si>
     <t>Bonus Schemes</t>
   </si>
   <si>
     <t>B.</t>
   </si>
   <si>
     <t>Colt</t>
   </si>
   <si>
     <t>Vinery Stud, Scone</t>
   </si>
   <si>
     <t>Exceedance</t>
   </si>
   <si>
     <t>Saas Fee</t>
   </si>
   <si>
+    <t>Withdrawn</t>
+  </si>
+  <si>
     <t>Barn I</t>
   </si>
   <si>
     <t>Stables 17-19,29-35,46-50,62-64</t>
   </si>
   <si>
     <t>All Too Hard</t>
   </si>
   <si>
     <t>2024-08-05</t>
   </si>
   <si>
     <t>BOBS Eligible</t>
   </si>
   <si>
     <t>Sagamiyna (FR)</t>
   </si>
   <si>
     <t>Azamour</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Widden Stud, Widden Valley</t>
@@ -1857,50 +1860,53 @@
     <t>2024-09-09</t>
   </si>
   <si>
     <t>QTIS</t>
   </si>
   <si>
     <t>Ruby la Rouge</t>
   </si>
   <si>
     <t>Beautiful Crown</t>
   </si>
   <si>
     <t>Sword of State</t>
   </si>
   <si>
     <t>Runway Queen</t>
   </si>
   <si>
     <t>Extreme Warrior</t>
   </si>
   <si>
     <t>Russian Ruby</t>
   </si>
   <si>
     <t>Shaft</t>
+  </si>
+  <si>
+    <t>Whatafox</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2204,68 +2210,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R216"/>
+  <dimension ref="A1:R217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="54.13" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -2307,7542 +2313,7667 @@
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="R2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
-        <v>33</v>
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>23</v>
       </c>
       <c r="L4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G9" t="s">
-        <v>63</v>
+        <v>64</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
       </c>
       <c r="L9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="Q9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="R9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G10" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G12" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Q13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Q17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Q18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="R18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>18</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="R21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>18</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="R22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G23" t="s">
-        <v>129</v>
+        <v>130</v>
+      </c>
+      <c r="J23" t="s">
+        <v>23</v>
       </c>
       <c r="L23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Q23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="R23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="P24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="Q24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="R24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>18</v>
       </c>
       <c r="C25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="L25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Q25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="L26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="R26" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="Q27" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G28" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="Q28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="R28" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="Q29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="R29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L30" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="R30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="R31" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="L32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="Q32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R32" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G33" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q33" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="R33" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>18</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G34" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M34" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P34" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q34" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R34" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F35" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G35" t="s">
-        <v>176</v>
+        <v>177</v>
+      </c>
+      <c r="J35" t="s">
+        <v>23</v>
       </c>
       <c r="L35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P35" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Q35" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R35" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E36" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F36" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G36" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="L36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="Q36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E37" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G37" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L37" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M37" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P37" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="Q37" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="R37" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F38" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G38" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M38" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P38" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R38" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E39" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F39" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G39" t="s">
-        <v>193</v>
+        <v>194</v>
+      </c>
+      <c r="J39" t="s">
+        <v>23</v>
       </c>
       <c r="L39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M39" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="Q39" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="R39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F40" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G40" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M40" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P40" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="Q40" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="R40" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E41" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F41" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G41" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="L41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M41" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="P41" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="Q41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="R41" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F42" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G42" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="L42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P42" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Q42" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="R42" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C43" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E43" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F43" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G43" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M43" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P43" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q43" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="R43" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F44" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G44" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="L44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q44" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="R44" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G45" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M45" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P45" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="R45" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F46" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G46" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M46" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P46" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Q46" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R46" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C47" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E47" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F47" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G47" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M47" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P47" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="Q47" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R47" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F48" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G48" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L48" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P48" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="Q48" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="R48" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F49" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G49" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P49" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q49" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="R49" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C50" t="s">
         <v>19</v>
       </c>
       <c r="E50" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F50" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G50" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M50" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P50" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q50" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R50" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F51" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G51" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="L51" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M51" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P51" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q51" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="R51" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G52" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="L52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P52" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q52" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="R52" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>18</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E53" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F53" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G53" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M53" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P53" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q53" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="R53" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E54" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F54" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G54" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P54" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Q54" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="R54" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>19</v>
       </c>
       <c r="E55" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F55" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G55" t="s">
-        <v>254</v>
+        <v>255</v>
+      </c>
+      <c r="J55" t="s">
+        <v>23</v>
       </c>
       <c r="L55" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M55" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P55" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q55" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R55" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E56" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F56" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G56" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M56" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P56" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q56" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="R56" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>18</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F57" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G57" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="L57" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M57" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P57" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q57" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="R57" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C58" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F58" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G58" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P58" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q58" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R58" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G59" t="s">
-        <v>273</v>
+        <v>274</v>
+      </c>
+      <c r="J59" t="s">
+        <v>23</v>
       </c>
       <c r="L59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M59" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P59" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="Q59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="R59" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F60" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G60" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="L60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M60" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P60" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q60" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="R60" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F61" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G61" t="s">
-        <v>279</v>
+        <v>280</v>
+      </c>
+      <c r="J61" t="s">
+        <v>23</v>
       </c>
       <c r="L61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M61" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P61" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R61" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>18</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F62" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G62" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L62" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M62" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="P62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q62" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="R62" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>18</v>
       </c>
       <c r="C63" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E63" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F63" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G63" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="L63" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M63" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P63" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="Q63" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="R63" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>18</v>
       </c>
       <c r="C64" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E64" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F64" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G64" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M64" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P64" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q64" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="R64" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E65" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F65" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G65" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="L65" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M65" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P65" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="Q65" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="R65" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C66" t="s">
         <v>19</v>
       </c>
       <c r="E66" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F66" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G66" t="s">
-        <v>296</v>
+        <v>297</v>
+      </c>
+      <c r="J66" t="s">
+        <v>23</v>
       </c>
       <c r="L66" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M66" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="P66" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q66" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="R66" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C67" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F67" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G67" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="L67" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M67" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P67" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="Q67" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="R67" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>18</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E68" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F68" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G68" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L68" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M68" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P68" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q68" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R68" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C69" t="s">
         <v>19</v>
       </c>
       <c r="E69" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F69" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G69" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L69" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M69" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P69" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q69" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="R69" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E70" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F70" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G70" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="L70" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M70" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P70" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q70" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="R70" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E71" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F71" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G71" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="L71" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M71" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P71" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="Q71" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="R71" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>19</v>
       </c>
       <c r="E72" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F72" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G72" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="L72" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="Q72" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="R72" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E73" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F73" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G73" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="L73" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M73" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P73" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="Q73" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="R73" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C74" t="s">
         <v>19</v>
       </c>
       <c r="E74" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F74" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G74" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="L74" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M74" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P74" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="Q74" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="R74" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F75" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G75" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="L75" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M75" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P75" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q75" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="R75" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E76" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F76" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G76" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="L76" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M76" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P76" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q76" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="R76" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C77" t="s">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M77" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P77" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q77" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="R77" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>18</v>
       </c>
       <c r="C78" t="s">
         <v>19</v>
       </c>
       <c r="E78" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F78" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G78" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="L78" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M78" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P78" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="Q78" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R78" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E79" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G79" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="L79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M79" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P79" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="Q79" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="R79" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>18</v>
       </c>
       <c r="C80" t="s">
         <v>19</v>
       </c>
       <c r="E80" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F80" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G80" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="L80" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M80" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P80" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="Q80" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="R80" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E81" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F81" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G81" t="s">
-        <v>337</v>
+        <v>338</v>
+      </c>
+      <c r="J81" t="s">
+        <v>23</v>
       </c>
       <c r="L81" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M81" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="P81" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="Q81" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="R81" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C82" t="s">
         <v>19</v>
       </c>
       <c r="E82" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F82" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G82" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L82" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M82" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P82" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="Q82" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R82" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F83" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G83" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="L83" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M83" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P83" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q83" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R83" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E84" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F84" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G84" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M84" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P84" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Q84" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R84" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="L85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M85" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P85" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Q85" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="R85" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>18</v>
       </c>
       <c r="C86" t="s">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G86" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M86" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P86" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q86" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="R86" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>19</v>
       </c>
       <c r="E87" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F87" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G87" t="s">
-        <v>349</v>
+        <v>350</v>
+      </c>
+      <c r="J87" t="s">
+        <v>23</v>
       </c>
       <c r="L87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M87" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P87" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="Q87" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="R87" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F88" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G88" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="L88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M88" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P88" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="Q88" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="R88" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F89" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G89" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="L89" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M89" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P89" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q89" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="R89" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C90" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E90" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F90" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="G90" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="L90" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M90" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P90" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Q90" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="R90" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C91" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E91" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F91" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G91" t="s">
-        <v>363</v>
+        <v>364</v>
+      </c>
+      <c r="J91" t="s">
+        <v>23</v>
       </c>
       <c r="L91" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M91" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="P91" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="Q91" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="R91" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E92" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F92" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G92" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="L92" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M92" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="P92" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q92" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R92" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
-        <v>368</v>
+        <v>369</v>
+      </c>
+      <c r="J93" t="s">
+        <v>23</v>
       </c>
       <c r="L93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P93" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Q93" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="R93" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G94" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="L94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q94" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R94" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F95" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G95" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="L95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M95" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P95" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="Q95" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R95" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F96" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G96" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="L96" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M96" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P96" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="Q96" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="R96" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E97" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F97" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G97" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M97" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P97" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="Q97" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="R97" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F98" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G98" t="s">
-        <v>382</v>
+        <v>383</v>
+      </c>
+      <c r="J98" t="s">
+        <v>23</v>
       </c>
       <c r="L98" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P98" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="Q98" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="R98" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F99" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G99" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="L99" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M99" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P99" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="Q99" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R99" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C100" t="s">
         <v>19</v>
       </c>
       <c r="E100" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F100" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G100" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="L100" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M100" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P100" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="Q100" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R100" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E101" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F101" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G101" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="L101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M101" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P101" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="Q101" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R101" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C102" t="s">
         <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F102" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G102" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M102" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P102" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q102" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R102" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E103" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F103" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G103" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L103" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M103" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P103" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="Q103" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R103" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G104" t="s">
-        <v>396</v>
+        <v>397</v>
+      </c>
+      <c r="J104" t="s">
+        <v>23</v>
       </c>
       <c r="L104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M104" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P104" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="Q104" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="R104" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F105" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G105" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="L105" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M105" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P105" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="Q105" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R105" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>18</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F106" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G106" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L106" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M106" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P106" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="Q106" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R106" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>18</v>
       </c>
       <c r="C107" t="s">
         <v>19</v>
       </c>
       <c r="E107" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F107" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G107" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="L107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M107" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P107" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Q107" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="R107" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F108" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G108" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="L108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M108" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P108" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="Q108" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="R108" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>18</v>
       </c>
       <c r="C109" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E109" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F109" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G109" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="L109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M109" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P109" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Q109" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R109" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E110" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F110" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G110" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="L110" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M110" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P110" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="Q110" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="R110" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C111" t="s">
         <v>19</v>
       </c>
       <c r="E111" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F111" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G111" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="L111" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M111" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P111" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q111" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="R111" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F112" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G112" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="L112" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M112" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P112" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="Q112" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="R112" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>18</v>
       </c>
       <c r="C113" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E113" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F113" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G113" t="s">
-        <v>416</v>
+        <v>417</v>
+      </c>
+      <c r="J113" t="s">
+        <v>23</v>
       </c>
       <c r="L113" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M113" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P113" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="Q113" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="R113" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E114" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F114" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G114" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="L114" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M114" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P114" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="Q114" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="R114" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
         <v>19</v>
       </c>
       <c r="E115" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F115" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G115" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="L115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M115" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P115" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q115" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="R115" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E116" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F116" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G116" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="L116" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M116" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P116" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="Q116" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="R116" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E117" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F117" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G117" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="L117" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M117" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="P117" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q117" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R117" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F118" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G118" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="L118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M118" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P118" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Q118" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R118" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C119" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E119" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F119" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G119" t="s">
-        <v>428</v>
+        <v>429</v>
+      </c>
+      <c r="J119" t="s">
+        <v>23</v>
       </c>
       <c r="L119" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M119" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P119" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q119" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R119" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E120" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F120" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G120" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="L120" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M120" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P120" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q120" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R120" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
       <c r="E121" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F121" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G121" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="L121" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M121" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P121" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Q121" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="R121" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G122" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="L122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M122" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P122" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="Q122" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="R122" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E123" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F123" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G123" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="L123" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M123" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P123" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="Q123" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R123" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F124" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G124" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="L124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M124" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P124" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="Q124" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R124" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C125" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>21</v>
       </c>
       <c r="G125" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="L125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M125" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P125" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q125" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R125" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F126" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G126" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="L126" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M126" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P126" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q126" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="R126" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
+        <v>260</v>
+      </c>
+      <c r="F127" t="s">
+        <v>442</v>
+      </c>
+      <c r="G127" t="s">
+        <v>443</v>
+      </c>
+      <c r="L127" t="s">
+        <v>59</v>
+      </c>
+      <c r="M127" t="s">
+        <v>263</v>
+      </c>
+      <c r="P127" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>444</v>
+      </c>
+      <c r="R127" t="s">
         <v>259</v>
-      </c>
-[...19 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>18</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F128" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G128" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L128" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M128" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P128" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q128" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="R128" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F129" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G129" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="L129" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M129" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P129" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q129" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="R129" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
         <v>19</v>
       </c>
       <c r="E130" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F130" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G130" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="L130" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M130" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P130" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Q130" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R130" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>18</v>
       </c>
       <c r="C131" t="s">
         <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F131" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G131" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="L131" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M131" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P131" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="Q131" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="R131" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C132" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E132" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F132" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G132" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="L132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M132" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P132" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="Q132" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="R132" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>18</v>
       </c>
       <c r="C133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F133" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G133" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="L133" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M133" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P133" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="Q133" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="R133" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="C134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F134" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G134" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="L134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M134" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P134" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q134" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="R134" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E135" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F135" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G135" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="L135" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M135" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P135" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Q135" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="R135" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="s">
         <v>19</v>
       </c>
       <c r="E136" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F136" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G136" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="L136" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M136" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P136" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q136" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R136" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E137" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F137" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G137" t="s">
-        <v>463</v>
+        <v>464</v>
+      </c>
+      <c r="J137" t="s">
+        <v>23</v>
       </c>
       <c r="L137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M137" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P137" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q137" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="R137" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>18</v>
       </c>
       <c r="C138" t="s">
         <v>19</v>
       </c>
       <c r="E138" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F138" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G138" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="L138" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M138" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P138" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q138" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="R138" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>18</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E139" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F139" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G139" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L139" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M139" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="P139" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="Q139" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R139" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>18</v>
       </c>
       <c r="C140" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E140" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F140" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G140" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="L140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M140" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P140" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="Q140" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="R140" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E141" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F141" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G141" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="L141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M141" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P141" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q141" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R141" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C142" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E142" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F142" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G142" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="L142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M142" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P142" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="Q142" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R142" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C143" t="s">
         <v>19</v>
       </c>
       <c r="E143" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F143" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="G143" t="s">
-        <v>476</v>
+        <v>477</v>
+      </c>
+      <c r="J143" t="s">
+        <v>23</v>
       </c>
       <c r="L143" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M143" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P143" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="Q143" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E144" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F144" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G144" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="L144" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M144" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P144" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q144" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="R144" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>18</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F145" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G145" t="s">
-        <v>480</v>
+        <v>481</v>
+      </c>
+      <c r="J145" t="s">
+        <v>23</v>
       </c>
       <c r="L145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M145" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P145" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q145" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R145" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>96</v>
+      </c>
+      <c r="C146" t="s">
+        <v>19</v>
+      </c>
+      <c r="E146" t="s">
+        <v>374</v>
+      </c>
+      <c r="F146" t="s">
+        <v>203</v>
+      </c>
+      <c r="G146" t="s">
+        <v>482</v>
+      </c>
+      <c r="L146" t="s">
+        <v>53</v>
+      </c>
+      <c r="M146" t="s">
+        <v>377</v>
+      </c>
+      <c r="P146" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q146" t="s">
         <v>95</v>
       </c>
-      <c r="C146" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="R146" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C147" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E147" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F147" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G147" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="L147" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M147" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P147" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Q147" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="R147" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C148" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E148" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F148" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G148" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="L148" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M148" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P148" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="Q148" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="R148" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F149" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G149" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="L149" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M149" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P149" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Q149" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="R149" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C150" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E150" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F150" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G150" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="L150" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M150" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P150" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="Q150" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="R150" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C151" t="s">
         <v>19</v>
       </c>
       <c r="E151" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F151" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G151" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="L151" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M151" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P151" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q151" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="R151" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C152" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
+        <v>26</v>
+      </c>
+      <c r="G152" t="s">
+        <v>493</v>
+      </c>
+      <c r="L152" t="s">
+        <v>24</v>
+      </c>
+      <c r="M152" t="s">
         <v>25</v>
       </c>
-      <c r="G152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P152" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q152" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="R152" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F153" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G153" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="L153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M153" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P153" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q153" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="R153" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C154" t="s">
         <v>19</v>
       </c>
       <c r="E154" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F154" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G154" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="L154" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M154" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P154" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="Q154" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="R154" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E155" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F155" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="G155" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="L155" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M155" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P155" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="Q155" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="R155" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C156" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E156" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F156" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G156" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="L156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M156" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P156" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="Q156" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="R156" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>18</v>
       </c>
       <c r="C157" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E157" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F157" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G157" t="s">
-        <v>502</v>
+        <v>503</v>
+      </c>
+      <c r="J157" t="s">
+        <v>23</v>
       </c>
       <c r="L157" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M157" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P157" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="Q157" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="R157" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>18</v>
       </c>
       <c r="C158" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E158" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F158" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G158" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="L158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M158" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P158" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Q158" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="R158" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>18</v>
       </c>
       <c r="C159" t="s">
         <v>19</v>
       </c>
       <c r="E159" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F159" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G159" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L159" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M159" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P159" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="Q159" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="R159" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F160" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G160" t="s">
-        <v>508</v>
+        <v>509</v>
+      </c>
+      <c r="J160" t="s">
+        <v>23</v>
       </c>
       <c r="L160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M160" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P160" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q160" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="R160" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>18</v>
       </c>
       <c r="C161" t="s">
         <v>19</v>
       </c>
       <c r="E161" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F161" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G161" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="L161" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M161" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P161" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="Q161" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="R161" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C162" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E162" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F162" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G162" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="L162" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M162" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P162" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="Q162" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="R162" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>18</v>
       </c>
       <c r="C163" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E163" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F163" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G163" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="L163" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M163" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P163" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q163" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="R163" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>18</v>
       </c>
       <c r="C164" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E164" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F164" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G164" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M164" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P164" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q164" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="R164" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E165" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F165" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G165" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="L165" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M165" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P165" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="Q165" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="R165" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E166" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F166" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G166" t="s">
-        <v>516</v>
+        <v>517</v>
+      </c>
+      <c r="J166" t="s">
+        <v>23</v>
       </c>
       <c r="L166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M166" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P166" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="Q166" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="R166" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>18</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E167" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F167" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="G167" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="L167" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M167" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P167" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Q167" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="R167" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C168" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E168" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F168" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G168" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L168" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M168" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P168" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q168" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="R168" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C169" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E169" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F169" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G169" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="L169" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M169" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P169" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="Q169" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R169" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F170" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G170" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="L170" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M170" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P170" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q170" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R170" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C171" t="s">
         <v>19</v>
       </c>
       <c r="E171" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F171" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G171" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L171" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M171" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="P171" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="Q171" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="R171" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E172" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F172" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G172" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="L172" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M172" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="P172" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Q172" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="R172" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C173" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E173" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F173" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G173" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="L173" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M173" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P173" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="Q173" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="R173" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>18</v>
       </c>
       <c r="C174" t="s">
         <v>19</v>
       </c>
       <c r="E174" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F174" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G174" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="L174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M174" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P174" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q174" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="R174" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>18</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F175" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G175" t="s">
-        <v>534</v>
+        <v>535</v>
+      </c>
+      <c r="J175" t="s">
+        <v>23</v>
       </c>
       <c r="L175" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M175" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P175" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="Q175" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="R175" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>18</v>
       </c>
       <c r="C176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F176" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G176" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="L176" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M176" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P176" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Q176" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E177" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F177" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G177" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="L177" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M177" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P177" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="Q177" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R177" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F178" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G178" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="L178" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M178" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P178" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Q178" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R178" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E179" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F179" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G179" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="L179" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M179" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P179" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q179" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="R179" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>18</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E180" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F180" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G180" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="L180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M180" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P180" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Q180" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R180" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F181" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G181" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="L181" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M181" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P181" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="Q181" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="R181" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E182" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F182" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G182" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L182" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M182" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P182" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q182" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="R182" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F183" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G183" t="s">
-        <v>544</v>
+        <v>545</v>
+      </c>
+      <c r="J183" t="s">
+        <v>23</v>
       </c>
       <c r="L183" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M183" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P183" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q183" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="R183" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F184" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G184" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="L184" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M184" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P184" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="Q184" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="R184" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>21</v>
       </c>
       <c r="G185" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="L185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M185" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P185" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="Q185" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="R185" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>18</v>
       </c>
       <c r="C186" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E186" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F186" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G186" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="L186" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M186" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P186" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="Q186" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R186" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E187" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F187" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G187" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="L187" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M187" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P187" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q187" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="R187" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C188" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E188" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F188" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="G188" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="L188" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M188" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P188" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="Q188" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="R188" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E189" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F189" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G189" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="L189" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M189" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P189" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q189" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="R189" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C190" t="s">
         <v>19</v>
       </c>
       <c r="E190" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F190" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G190" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="L190" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M190" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P190" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="Q190" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="R190" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>18</v>
       </c>
       <c r="C191" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
+        <v>26</v>
+      </c>
+      <c r="G191" t="s">
+        <v>564</v>
+      </c>
+      <c r="J191" t="s">
+        <v>23</v>
+      </c>
+      <c r="L191" t="s">
+        <v>24</v>
+      </c>
+      <c r="M191" t="s">
         <v>25</v>
       </c>
-      <c r="G191" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P191" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="Q191" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="R191" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C192" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E192" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F192" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G192" t="s">
-        <v>565</v>
+        <v>566</v>
+      </c>
+      <c r="J192" t="s">
+        <v>23</v>
       </c>
       <c r="L192" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M192" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="P192" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q192" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="R192" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F193" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G193" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="L193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M193" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P193" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q193" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="R193" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C194" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E194" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F194" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G194" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="L194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M194" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P194" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q194" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="R194" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>18</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G195" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="L195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M195" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P195" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="Q195" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="R195" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F196" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G196" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="L196" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M196" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P196" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q196" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R196" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>18</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G197" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="L197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M197" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P197" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="Q197" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R197" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F198" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G198" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="L198" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M198" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="P198" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="Q198" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="R198" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>18</v>
       </c>
       <c r="C199" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E199" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F199" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G199" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="L199" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M199" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P199" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="Q199" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="R199" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E200" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F200" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="G200" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="L200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M200" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P200" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q200" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="R200" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F201" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G201" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="L201" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M201" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="P201" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="Q201" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R201" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="E202" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F202" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G202" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="L202" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M202" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P202" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="Q202" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="R202" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>18</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="E203" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F203" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G203" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="L203" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M203" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P203" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="Q203" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="R203" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>18</v>
       </c>
       <c r="C204" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E204" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F204" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G204" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="L204" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M204" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P204" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q204" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="R204" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>18</v>
       </c>
       <c r="C205" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E205" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F205" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G205" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="L205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M205" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P205" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="Q205" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="R205" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C206" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E206" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F206" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G206" t="s">
-        <v>591</v>
+        <v>592</v>
+      </c>
+      <c r="J206" t="s">
+        <v>23</v>
       </c>
       <c r="L206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M206" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P206" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Q206" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="R206" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C207" t="s">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G207" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="L207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M207" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P207" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="Q207" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="R207" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C208" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E208" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F208" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G208" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="L208" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M208" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P208" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="Q208" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="R208" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C209" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E209" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F209" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G209" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="L209" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M209" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P209" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="Q209" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="R209" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C210" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E210" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F210" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G210" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="L210" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M210" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="P210" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="Q210" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="R210" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>18</v>
       </c>
       <c r="C211" t="s">
         <v>19</v>
       </c>
       <c r="E211" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F211" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G211" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="L211" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M211" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="P211" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="Q211" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="R211" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>18</v>
       </c>
       <c r="C212" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E212" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F212" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G212" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="L212" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M212" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="P212" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q212" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R212" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>18</v>
       </c>
       <c r="C213" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E213" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F213" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G213" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="L213" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M213" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="P213" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="Q213" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="R213" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>18</v>
       </c>
       <c r="C214" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E214" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F214" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G214" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="L214" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M214" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="P214" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="Q214" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="R214" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>18</v>
       </c>
       <c r="C215" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E215" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F215" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="G215" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="L215" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M215" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P215" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Q215" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>18</v>
       </c>
       <c r="C216" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E216" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F216" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="G216" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="L216" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M216" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P216" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="Q216" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R216" t="s">
-        <v>109</v>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="217" spans="1:18">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" t="s">
+        <v>18</v>
+      </c>
+      <c r="C217" t="s">
+        <v>19</v>
+      </c>
+      <c r="E217" t="s">
+        <v>32</v>
+      </c>
+      <c r="F217" t="s">
+        <v>106</v>
+      </c>
+      <c r="G217" t="s">
+        <v>616</v>
+      </c>
+      <c r="L217" t="s">
+        <v>24</v>
+      </c>
+      <c r="M217" t="s">
+        <v>35</v>
+      </c>
+      <c r="P217" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>299</v>
+      </c>
+      <c r="R217" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">