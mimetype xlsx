--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Purchaser Name</t>
   </si>
   <si>
@@ -104,1809 +104,2343 @@
   <si>
     <t>Saas Fee</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Barn I</t>
   </si>
   <si>
     <t>Stables 17-19,29-35,46-50,62-64</t>
   </si>
   <si>
     <t>All Too Hard</t>
   </si>
   <si>
     <t>2024-08-05</t>
   </si>
   <si>
     <t>BOBS Eligible</t>
   </si>
   <si>
     <t>Sagamiyna (FR)</t>
   </si>
   <si>
+    <t>Gary Mudgway Bloodstock</t>
+  </si>
+  <si>
+    <t>NSW</t>
+  </si>
+  <si>
+    <t>Sold</t>
+  </si>
+  <si>
+    <t>$20,000</t>
+  </si>
+  <si>
     <t>Azamour</t>
   </si>
   <si>
     <t>2024-09-02</t>
   </si>
   <si>
     <t>Widden Stud, Widden Valley</t>
   </si>
   <si>
     <t>Trapeze Artist</t>
   </si>
   <si>
     <t>Same Old Scene</t>
   </si>
   <si>
     <t>Stables 6-15,21-28,37-44,52-60</t>
   </si>
   <si>
     <t>Pierro</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>B. or Br.</t>
   </si>
   <si>
     <t>Filly</t>
   </si>
   <si>
     <t>Cottage Hill Stud, Bulahdelah</t>
   </si>
   <si>
     <t>So You Think (NZ)</t>
   </si>
   <si>
     <t>Santa Clara</t>
   </si>
   <si>
+    <t>Richard &amp; Natacha Otto / Paul Willetts</t>
+  </si>
+  <si>
+    <t>NEW ZEALAND</t>
+  </si>
+  <si>
+    <t>$5,000</t>
+  </si>
+  <si>
     <t>Stables 70-74</t>
   </si>
   <si>
     <t>Foxwedge</t>
   </si>
   <si>
     <t>2024-11-20</t>
   </si>
   <si>
     <t>Written By</t>
   </si>
   <si>
     <t>Saturday Affair</t>
   </si>
   <si>
+    <t>Selangor Turf Club</t>
+  </si>
+  <si>
+    <t>MALAYSIA</t>
+  </si>
+  <si>
+    <t>$14,000</t>
+  </si>
+  <si>
     <t>Any Given Saturday</t>
   </si>
   <si>
     <t>2024-10-22</t>
   </si>
   <si>
     <t>Branderlee, The Oaks</t>
   </si>
   <si>
     <t>Acrobat</t>
   </si>
   <si>
     <t>Secret Diamond</t>
   </si>
   <si>
     <t>Barn E</t>
   </si>
   <si>
     <t>Stable 87</t>
   </si>
   <si>
     <t>Duke of Marmalade</t>
   </si>
   <si>
     <t>2024-09-14</t>
   </si>
   <si>
     <t>Rheinwood Pastoral Co, Mittagong</t>
   </si>
   <si>
     <t>She Has Arrived</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $20,000</t>
+  </si>
+  <si>
     <t>Barn F</t>
   </si>
   <si>
     <t>Stables 42-44,54-57</t>
   </si>
   <si>
     <t>Domesday</t>
   </si>
   <si>
     <t>Jackson Bloodstock, Bulga</t>
   </si>
   <si>
     <t>Headwater</t>
   </si>
   <si>
     <t>Shelley's Girl</t>
   </si>
   <si>
     <t>Barn H</t>
   </si>
   <si>
     <t>Stables 33-35</t>
   </si>
   <si>
     <t>Dubleo</t>
   </si>
   <si>
     <t>2024-10-11</t>
   </si>
   <si>
     <t>Br.</t>
   </si>
   <si>
     <t>Glenn Lee Thoroughbreds, Meroo Meadow</t>
   </si>
   <si>
     <t>Hellbent</t>
   </si>
   <si>
     <t>Shirazabeel (NZ)</t>
   </si>
   <si>
+    <t>$32,500</t>
+  </si>
+  <si>
     <t>Stables 52-56</t>
   </si>
   <si>
     <t>Savabeel</t>
   </si>
   <si>
     <t>2024-09-08</t>
   </si>
   <si>
     <t>Cressfield, Scone</t>
   </si>
   <si>
     <t>Bivouac</t>
   </si>
   <si>
     <t>Shrill (GB)</t>
   </si>
   <si>
+    <t>Lance Mayes / RM Racing Group</t>
+  </si>
+  <si>
+    <t>QLD</t>
+  </si>
+  <si>
+    <t>$8,000</t>
+  </si>
+  <si>
     <t>Stables 49,50</t>
   </si>
   <si>
     <t>Shamardal</t>
   </si>
   <si>
     <t>2024-09-22</t>
   </si>
   <si>
     <t>Newgate Farm, Aberdeen</t>
   </si>
   <si>
     <t>Artorius</t>
   </si>
   <si>
     <t>Silhouette</t>
   </si>
   <si>
+    <t>Taige Weir Racing / John Foote Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>VIC</t>
+  </si>
+  <si>
+    <t>$40,000</t>
+  </si>
+  <si>
     <t>Stables 49-54,63,64</t>
   </si>
   <si>
     <t>Teofilo</t>
   </si>
   <si>
     <t>2024-08-27</t>
   </si>
   <si>
     <t>Kooringal Stud, Wagga Wagga</t>
   </si>
   <si>
     <t>Silver Flash</t>
   </si>
   <si>
     <t>Stables 17-20,29-31</t>
   </si>
   <si>
     <t>Canford Cliffs</t>
   </si>
   <si>
     <t>2024-09-23</t>
   </si>
   <si>
     <t>Pride of Dubai</t>
   </si>
   <si>
     <t>Sivvy</t>
   </si>
   <si>
+    <t>Best Gait Racing</t>
+  </si>
+  <si>
+    <t>$2,000</t>
+  </si>
+  <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>Ch.</t>
   </si>
   <si>
     <t>Jacquinot</t>
   </si>
   <si>
     <t>Sky Castle</t>
   </si>
   <si>
+    <t>MF Bloodstock</t>
+  </si>
+  <si>
+    <t>$26,000</t>
+  </si>
+  <si>
     <t>Capitalist</t>
   </si>
   <si>
     <t>2024-10-15</t>
   </si>
   <si>
     <t>Fernrigg Farm, Denman</t>
   </si>
   <si>
     <t>Sky Flower (USA)</t>
   </si>
   <si>
+    <t>Angela Davies Racing</t>
+  </si>
+  <si>
+    <t>$52,000</t>
+  </si>
+  <si>
     <t>Stables 77-88</t>
   </si>
   <si>
     <t>Flower Alley</t>
   </si>
   <si>
     <t>2024-10-03</t>
   </si>
   <si>
     <t>Blue Point (IRE)</t>
   </si>
   <si>
     <t>Sliders</t>
   </si>
   <si>
+    <t>Merrick Staunton</t>
+  </si>
+  <si>
+    <t>HONG KONG</t>
+  </si>
+  <si>
+    <t>$22,000</t>
+  </si>
+  <si>
     <t>Street Boss</t>
   </si>
   <si>
     <t>2024-10-04</t>
   </si>
   <si>
     <t>VOBIS Sires</t>
   </si>
   <si>
     <t>Smokin' Hussay</t>
   </si>
   <si>
+    <t>$15,000</t>
+  </si>
+  <si>
     <t>Rothesay</t>
   </si>
   <si>
     <t>2024-09-16</t>
   </si>
   <si>
     <t>Riversdale Farm, Scone</t>
   </si>
   <si>
     <t>Zousain</t>
   </si>
   <si>
     <t>So Refined</t>
   </si>
   <si>
+    <t>Lucy Yeomans Racing</t>
+  </si>
+  <si>
+    <t>$48,000</t>
+  </si>
+  <si>
     <t>Stables 6-16,21-29</t>
   </si>
   <si>
     <t>Snitzel</t>
   </si>
   <si>
     <t>Roseview Lodge, Denman</t>
   </si>
   <si>
     <t>Society</t>
   </si>
   <si>
+    <t>Greg Hickman Racing Stables</t>
+  </si>
+  <si>
+    <t>$35,000</t>
+  </si>
+  <si>
     <t>Stables 23,26</t>
   </si>
   <si>
     <t>So You Think</t>
   </si>
   <si>
     <t>2024-10-18</t>
   </si>
   <si>
     <t>Hitotsu</t>
   </si>
   <si>
     <t>Sojo</t>
   </si>
   <si>
+    <t>Gary Nickson Racing</t>
+  </si>
+  <si>
     <t>2024-10-14</t>
   </si>
   <si>
     <t>Cool Aza Beel (NZ)</t>
   </si>
   <si>
     <t>Someone Like You</t>
   </si>
   <si>
+    <t>Payne Racing Pty Ltd</t>
+  </si>
+  <si>
+    <t>$17,000</t>
+  </si>
+  <si>
     <t>2024-11-07</t>
   </si>
   <si>
     <t>Spanish Lake</t>
   </si>
   <si>
     <t>Encosta de Lago</t>
   </si>
   <si>
     <t>2024-11-09</t>
   </si>
   <si>
     <t>Nunski Park, Sawyers Gully</t>
   </si>
   <si>
     <t>Tiger of Malay</t>
   </si>
   <si>
     <t>Spiridonova</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $25,000</t>
+  </si>
+  <si>
     <t>Stable 32</t>
   </si>
   <si>
     <t>Russian Revolution</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
     <t>Bud Regal Park, Redbank</t>
   </si>
   <si>
     <t>Star Turn</t>
   </si>
   <si>
     <t>Spotty Socks</t>
   </si>
   <si>
     <t>Stables 60-64</t>
   </si>
   <si>
     <t>Pluck</t>
   </si>
   <si>
     <t>Glenbeigh Farm, Scone</t>
   </si>
   <si>
     <t>Time to Reign</t>
   </si>
   <si>
     <t>Star Galaxy</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $10,000</t>
+  </si>
+  <si>
     <t>Barn G</t>
   </si>
   <si>
     <t>Stables 26-29,37-45</t>
   </si>
   <si>
     <t>Star Witness</t>
   </si>
   <si>
     <t>2024-08-26</t>
   </si>
   <si>
     <t>Tassort</t>
   </si>
   <si>
     <t>Stashes</t>
   </si>
   <si>
+    <t xml:space="preserve">Mishani Enterprises </t>
+  </si>
+  <si>
+    <t>$12,000</t>
+  </si>
+  <si>
     <t>Declaration of War</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Stellar Moment</t>
   </si>
   <si>
+    <t>P Hodgens</t>
+  </si>
+  <si>
     <t>Kermadec</t>
   </si>
   <si>
     <t>2024-10-16</t>
   </si>
   <si>
     <t>Gr.</t>
   </si>
   <si>
     <t>King's Legacy</t>
   </si>
   <si>
     <t>Street Storm (USA)</t>
   </si>
   <si>
+    <t>Tracey Bartley Pty Ltd</t>
+  </si>
+  <si>
+    <t>$25,000</t>
+  </si>
+  <si>
     <t>Stormy Atlantic</t>
   </si>
   <si>
     <t>2024-11-13</t>
   </si>
   <si>
     <t>Admire Mars (JPN)</t>
   </si>
   <si>
     <t>Sunflare</t>
   </si>
   <si>
+    <t>Collett Racing</t>
+  </si>
+  <si>
+    <t>$34,000</t>
+  </si>
+  <si>
     <t>Written Tycoon</t>
   </si>
   <si>
     <t>2024-09-21</t>
   </si>
   <si>
     <t>Sunsuzie</t>
   </si>
   <si>
+    <t>Todd Smart Racing / Wattle Bloodstock (FBAA)</t>
+  </si>
+  <si>
+    <t>ACT</t>
+  </si>
+  <si>
+    <t>$18,000</t>
+  </si>
+  <si>
     <t>2024-08-23</t>
   </si>
   <si>
     <t>Tenacity Miss</t>
   </si>
   <si>
     <t>Turffontein</t>
   </si>
   <si>
     <t>2024-09-05</t>
   </si>
   <si>
     <t>Teodora</t>
   </si>
   <si>
+    <t>Flying Start Syndications / Pinhook Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>The Party Girl</t>
   </si>
   <si>
+    <t>David Pfieffer Racing / Koolmon Bloodstock</t>
+  </si>
+  <si>
     <t>Sebring</t>
   </si>
   <si>
     <t>Forge Thoroughbreds, Scone</t>
   </si>
   <si>
     <t>Justify (USA)</t>
   </si>
   <si>
     <t>Tiberias (FR)</t>
   </si>
   <si>
     <t>Stables 36-42</t>
   </si>
   <si>
     <t>Galileo</t>
   </si>
   <si>
     <t>2024-10-27</t>
   </si>
   <si>
     <t>Stonehouse Thoroughbreds, Eddington, Vic</t>
   </si>
   <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Toomey (NZ)</t>
   </si>
   <si>
+    <t>Little Plain Racing</t>
+  </si>
+  <si>
     <t>Stables 22-25</t>
   </si>
   <si>
     <t>Mongolian Khan</t>
   </si>
   <si>
     <t>2024-09-03</t>
   </si>
   <si>
     <t>Topless (USA)</t>
   </si>
   <si>
+    <t>J Harding</t>
+  </si>
+  <si>
     <t>Successful Appeal</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Tot of Rum</t>
   </si>
   <si>
     <t>Merchant Navy</t>
   </si>
   <si>
     <t>Middlebrook Valley Lodge, Scone</t>
   </si>
   <si>
     <t>State of Rest (IRE)</t>
   </si>
   <si>
     <t>Totally Mystic (GB)</t>
   </si>
   <si>
     <t>Stables 85-88</t>
   </si>
   <si>
     <t>Invincible Spirit</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>In the Congo</t>
   </si>
   <si>
     <t>Triple Chelsea (USA)</t>
   </si>
   <si>
+    <t>Irondome</t>
+  </si>
+  <si>
+    <t>$70,000</t>
+  </si>
+  <si>
     <t>Hat Trick</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>Beckam Equine, Gowrie Junction, Qld</t>
   </si>
   <si>
     <t>Captivant</t>
   </si>
   <si>
     <t>Unanimous (USA)</t>
   </si>
   <si>
+    <t>Darren Treacy Thoroughbreds</t>
+  </si>
+  <si>
     <t>Stable 63</t>
   </si>
   <si>
     <t>Animal Kingdom</t>
   </si>
   <si>
     <t>2024-10-08</t>
   </si>
   <si>
     <t>St Mark's Basilica (FR)</t>
   </si>
   <si>
     <t>Upscale (NZ)</t>
   </si>
   <si>
+    <t>Rod Northam Racing</t>
+  </si>
+  <si>
+    <t>$38,000</t>
+  </si>
+  <si>
     <t>Tavistock</t>
   </si>
   <si>
     <t>2024-10-06</t>
   </si>
   <si>
     <t>Mullaglass Stud, Scone</t>
   </si>
   <si>
     <t>Brave Smash (JPN)</t>
   </si>
   <si>
     <t>Usena</t>
   </si>
   <si>
+    <t>Hancox Bloodstock Pty Ltd</t>
+  </si>
+  <si>
     <t>Stables 17-19</t>
   </si>
   <si>
     <t>2024-10-17</t>
   </si>
   <si>
     <t>Velvet Sugar</t>
   </si>
   <si>
+    <t>S Foster</t>
+  </si>
+  <si>
     <t>2024-08-12</t>
   </si>
   <si>
     <t>Verdier</t>
   </si>
   <si>
+    <t>Danny Beasley Racing</t>
+  </si>
+  <si>
+    <t>$30,000</t>
+  </si>
+  <si>
     <t>Medaglia d'Oro</t>
   </si>
   <si>
     <t>Dundeel (NZ)</t>
   </si>
   <si>
     <t>Voila</t>
   </si>
   <si>
+    <t>Claire Lever Racing</t>
+  </si>
+  <si>
     <t>Choisir</t>
   </si>
   <si>
     <t>2024-09-18</t>
   </si>
   <si>
     <t>Kingstar Farm, Denman</t>
   </si>
   <si>
     <t>Volkoff</t>
   </si>
   <si>
+    <t>Affinity Thoroughbred Racing</t>
+  </si>
+  <si>
     <t>Stables 65-68,75-80</t>
   </si>
   <si>
     <t>Time Thief</t>
   </si>
   <si>
     <t>Wake</t>
   </si>
   <si>
+    <t>Katanga Lodge</t>
+  </si>
+  <si>
+    <t>$11,000</t>
+  </si>
+  <si>
     <t>Commands</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Portland Sky</t>
   </si>
   <si>
     <t>Warzone (NZ)</t>
   </si>
   <si>
+    <t>K Blay</t>
+  </si>
+  <si>
+    <t>$7,000</t>
+  </si>
+  <si>
     <t>War Pass</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>T. Thomas, Werris Creek</t>
   </si>
   <si>
     <t>Whispering Angel</t>
   </si>
   <si>
+    <t>E Fong</t>
+  </si>
+  <si>
     <t>Stables 22,27</t>
   </si>
   <si>
     <t>Not a Single Doubt</t>
   </si>
   <si>
     <t>Segenhoe Stud, Aberdeen</t>
   </si>
   <si>
     <t>Wild Ruler</t>
   </si>
   <si>
     <t>White House Girl</t>
   </si>
   <si>
     <t>Stables 45-48</t>
   </si>
   <si>
     <t>Winning Rupert</t>
   </si>
   <si>
     <t>2024-11-04</t>
   </si>
   <si>
     <t>Why be Discreet</t>
   </si>
   <si>
+    <t>Fraser Auret Racing / Pinhook Bloodstock International (FBAA)</t>
+  </si>
+  <si>
     <t>2024-08-22</t>
   </si>
   <si>
     <t>Without a Shadow</t>
   </si>
   <si>
+    <t>Dream Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
+    <t>$45,000</t>
+  </si>
+  <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Yes Yes Yes</t>
   </si>
   <si>
     <t>Without Exception</t>
   </si>
   <si>
     <t>Flying Spur</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Musk Creek Farm, Flinders, Vic</t>
   </si>
   <si>
     <t>Without Risk</t>
   </si>
   <si>
     <t>Stables 24,25</t>
   </si>
   <si>
     <t>Redoute's Choice</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>BOBS Eligible, VOBIS Silver</t>
   </si>
   <si>
     <t>MB Thoroughbreds, Lancaster, Vic</t>
   </si>
   <si>
     <t>Alabama Express</t>
   </si>
   <si>
     <t>Written in Snow</t>
   </si>
   <si>
+    <t>John Sweeney &amp; Partners</t>
+  </si>
+  <si>
+    <t>$16,000</t>
+  </si>
+  <si>
     <t>Stables 14-16,23-25</t>
   </si>
   <si>
     <t>2024-10-28</t>
   </si>
   <si>
     <t>VOBIS Silver &amp; VOBIS Sires</t>
   </si>
   <si>
     <t>B, J &amp; C Moore, Oberon</t>
   </si>
   <si>
     <t>Castelvecchio</t>
   </si>
   <si>
     <t>Wychette</t>
   </si>
   <si>
     <t>Stables 58-62</t>
   </si>
   <si>
     <t>2024-11-02</t>
   </si>
   <si>
     <t>Supido</t>
   </si>
   <si>
     <t>Xaarfoxylady</t>
   </si>
   <si>
+    <t>Wattle Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>2024-10-24</t>
   </si>
   <si>
     <t>Zastarisborn (NZ)</t>
   </si>
   <si>
     <t>Charm Spirit</t>
   </si>
   <si>
     <t>Rebel Dane</t>
   </si>
   <si>
     <t>Zestful Star</t>
   </si>
   <si>
     <t>Zoustar</t>
   </si>
   <si>
     <t>2024-09-10</t>
   </si>
   <si>
     <t>Zou Island</t>
   </si>
   <si>
     <t>Kirks Bridge Farm, Baerami</t>
   </si>
   <si>
     <t>Astern</t>
   </si>
   <si>
     <t>Absurd</t>
   </si>
   <si>
+    <t>M Macasevic</t>
+  </si>
+  <si>
     <t>Stables 26-28</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>Affinee</t>
   </si>
   <si>
     <t>Exceed and Excel</t>
   </si>
   <si>
     <t>Smart Missile</t>
   </si>
   <si>
     <t>All Too Scottish</t>
   </si>
   <si>
+    <t>Blueblood Thoroughbreds</t>
+  </si>
+  <si>
     <t>Goodwood Farm, Murrurundi</t>
   </si>
   <si>
     <t>Amalgamate</t>
   </si>
   <si>
     <t>Stables 82-86</t>
   </si>
   <si>
     <t>Zenno Rob Roy</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Finniefeirme, Kulnura</t>
   </si>
   <si>
     <t>Shamus Award</t>
   </si>
   <si>
     <t>Amore (NZ)</t>
   </si>
   <si>
     <t>Stables 39-41</t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>Gelding</t>
   </si>
   <si>
     <t>Ancient Alpha</t>
   </si>
   <si>
+    <t>QHS Ltd</t>
+  </si>
+  <si>
     <t>Shooting to Win</t>
   </si>
   <si>
     <t>2024-09-13</t>
   </si>
   <si>
     <t>Angel Flight</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $40,000</t>
+  </si>
+  <si>
     <t>Home Affairs</t>
   </si>
   <si>
     <t>Angel's Choice</t>
   </si>
   <si>
+    <t>Hollymount Stud T/As Kingstar Farm</t>
+  </si>
+  <si>
     <t>Anna Cecelia</t>
   </si>
   <si>
     <t>More Than Ready</t>
   </si>
   <si>
     <t>Cosmic Force</t>
   </si>
   <si>
     <t>Artie Fartie</t>
   </si>
   <si>
+    <t>Rich River Meat Exports Pty Ltd</t>
+  </si>
+  <si>
+    <t>$27,500</t>
+  </si>
+  <si>
     <t>Artie Schiller</t>
   </si>
   <si>
     <t>2024-09-19</t>
   </si>
   <si>
     <t>Azarose (NZ)</t>
   </si>
   <si>
+    <t>SP Bloodstock (Aust) Pty Ltd</t>
+  </si>
+  <si>
+    <t>$160,000</t>
+  </si>
+  <si>
     <t>Bacari (NZ)</t>
   </si>
   <si>
+    <t>Karakatsanis Racing</t>
+  </si>
+  <si>
+    <t>$3,000</t>
+  </si>
+  <si>
     <t>Reliable Man</t>
   </si>
   <si>
     <t>2024-10-13</t>
   </si>
   <si>
     <t>Anders</t>
   </si>
   <si>
     <t>Battle Song</t>
   </si>
   <si>
+    <t>W Wilkes</t>
+  </si>
+  <si>
     <t>Time for War</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Beachley Belle (NZ)</t>
   </si>
   <si>
+    <t>B Blay</t>
+  </si>
+  <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Becharm</t>
   </si>
   <si>
+    <t>B Stokes</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>$10,000</t>
+  </si>
+  <si>
     <t>Beechal</t>
   </si>
   <si>
+    <t>T Croft</t>
+  </si>
+  <si>
     <t>Lonhro</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Pierata</t>
   </si>
   <si>
     <t>Belfast Bella (FR)</t>
   </si>
   <si>
+    <t>Joseph &amp; Jones Racing</t>
+  </si>
+  <si>
     <t>Manduro</t>
   </si>
   <si>
     <t>2024-10-02</t>
   </si>
   <si>
     <t>Belle Que</t>
   </si>
   <si>
+    <t>D Norris</t>
+  </si>
+  <si>
     <t>Street Hero</t>
   </si>
   <si>
     <t>2024-09-29</t>
   </si>
   <si>
     <t>Benitoite</t>
   </si>
   <si>
+    <t>Toward Reward Thoroughbreds / Bluegrass Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Americain</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Bell River Thoroughbreds, Glen William</t>
   </si>
   <si>
     <t>Beyond the Sea</t>
   </si>
   <si>
     <t>Stable 64</t>
   </si>
   <si>
     <t>Ilovethiscity</t>
   </si>
   <si>
     <t>Dubious</t>
   </si>
   <si>
     <t>Blazing Ash</t>
   </si>
   <si>
+    <t>Colt Prosser Racing</t>
+  </si>
+  <si>
     <t>Keep the Faith</t>
   </si>
   <si>
     <t>BOBS Eligible, Racing Rewards SA</t>
   </si>
   <si>
     <t>Blowing Kisses</t>
   </si>
   <si>
+    <t>TD Aitken Bloodstock</t>
+  </si>
+  <si>
     <t>Botticelli Angel</t>
   </si>
   <si>
+    <t>Gregory McFarlane Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Bourgogne</t>
   </si>
   <si>
     <t>Bring the Ransom</t>
   </si>
   <si>
     <t>2024-10-09</t>
   </si>
   <si>
     <t>Cailini</t>
   </si>
   <si>
     <t>2024-09-12</t>
   </si>
   <si>
     <t>Carartie</t>
   </si>
   <si>
     <t>Flying Artie</t>
   </si>
   <si>
     <t>Carusmatic</t>
   </si>
   <si>
+    <t>Go Forward</t>
+  </si>
+  <si>
     <t>2024-09-26</t>
   </si>
   <si>
     <t>Amarina Farm, Denman</t>
   </si>
   <si>
     <t>Kermadec (NZ)</t>
   </si>
   <si>
     <t>Cat Woman</t>
   </si>
   <si>
+    <t>Club Sport Syndications / Bluegrass Bloodstock (FBAA) / Sparta Racing</t>
+  </si>
+  <si>
     <t>Stables 36-39,46-48</t>
   </si>
   <si>
     <t>Bernardini</t>
   </si>
   <si>
     <t>2024-10-07</t>
   </si>
   <si>
     <t>Kayo Farm, Lowesdale</t>
   </si>
   <si>
     <t>Bruckner</t>
   </si>
   <si>
     <t>Catchtherainbow</t>
   </si>
   <si>
     <t>Stables 77,78</t>
   </si>
   <si>
     <t>All American</t>
   </si>
   <si>
     <t>2024-09-17</t>
   </si>
   <si>
     <t>Certainty</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $50,000</t>
+  </si>
+  <si>
     <t>Champagne Harmony</t>
   </si>
   <si>
     <t>Maurice (JPN)</t>
   </si>
   <si>
     <t>Champagne Ready</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $30,000</t>
+  </si>
+  <si>
     <t>Champion Parade</t>
   </si>
   <si>
+    <t>T Bateup</t>
+  </si>
+  <si>
+    <t>$4,000</t>
+  </si>
+  <si>
     <t>Better Than Ready</t>
   </si>
   <si>
     <t>Davali Thoroughbreds, Luskintyre</t>
   </si>
   <si>
     <t>Hanseatic</t>
   </si>
   <si>
     <t>Charlie's Storm</t>
   </si>
   <si>
+    <t>S Prince</t>
+  </si>
+  <si>
+    <t>$6,000</t>
+  </si>
+  <si>
     <t>Stables 73-76</t>
   </si>
   <si>
     <t>Myboycharlie</t>
   </si>
   <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>Cheeky Babe</t>
   </si>
   <si>
+    <t>O’Farrell Racing</t>
+  </si>
+  <si>
     <t>Bel Esprit</t>
   </si>
   <si>
     <t>Brazen Beau</t>
   </si>
   <si>
     <t>Chicquita</t>
   </si>
   <si>
     <t>Prized Icon</t>
   </si>
   <si>
     <t>Chorus of Angels (GB)</t>
   </si>
   <si>
+    <t>J Cowan</t>
+  </si>
+  <si>
     <t>Rock of Gibraltar</t>
   </si>
   <si>
     <t>Nicconi</t>
   </si>
   <si>
     <t>Cincinnati Red (NZ)</t>
   </si>
   <si>
+    <t>Daisy Hill Breeding &amp; Investments Pty Ltd</t>
+  </si>
+  <si>
+    <t>$32,000</t>
+  </si>
+  <si>
     <t>Reset</t>
   </si>
   <si>
     <t>Claudia Shiver (NZ)</t>
   </si>
   <si>
     <t>Showcasing</t>
   </si>
   <si>
     <t>Clemency</t>
   </si>
   <si>
     <t>Best of Bordeaux</t>
   </si>
   <si>
     <t>Cliodhna</t>
   </si>
   <si>
     <t>Onemorenomore</t>
   </si>
   <si>
     <t>Ole Kirk</t>
   </si>
   <si>
     <t>Cocktail</t>
   </si>
   <si>
     <t>2024-11-16</t>
   </si>
   <si>
     <t>Col 'n' Lil</t>
   </si>
   <si>
+    <t>Cavanough Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Bradbury's Luck</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
+    <t>L Fairhall</t>
+  </si>
+  <si>
     <t>Desert King</t>
   </si>
   <si>
     <t>Considerable</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $4,000</t>
+  </si>
+  <si>
     <t>Casino Prince</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Russian Camelot (IRE)</t>
   </si>
   <si>
     <t>Cordilla</t>
   </si>
   <si>
+    <t>Beleura Lodge</t>
+  </si>
+  <si>
     <t>Coromandel</t>
   </si>
   <si>
+    <t>Ethan T Ensby Racing</t>
+  </si>
+  <si>
     <t>Dirty Work</t>
   </si>
   <si>
     <t>Cos I'm the Boss</t>
   </si>
   <si>
+    <t>K Southey</t>
+  </si>
+  <si>
     <t>Br. or Blk.</t>
   </si>
   <si>
     <t>Crevettine</t>
   </si>
   <si>
+    <t>T Howlett</t>
+  </si>
+  <si>
     <t>Victor Ludorum (GB)</t>
   </si>
   <si>
     <t>Cross Kick</t>
   </si>
   <si>
+    <t>Triangle Racing</t>
+  </si>
+  <si>
+    <t>$19,000</t>
+  </si>
+  <si>
     <t>Scissor Kick</t>
   </si>
   <si>
     <t>Prague</t>
   </si>
   <si>
     <t>Crystal Spur</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>Demand Attention</t>
   </si>
   <si>
     <t>Starspangledbanner</t>
   </si>
   <si>
     <t>Peltzer</t>
   </si>
   <si>
     <t>Devout</t>
   </si>
   <si>
     <t>2024-11-17</t>
   </si>
   <si>
     <t>Di Alta (IRE)</t>
   </si>
   <si>
     <t>High Chaparral</t>
   </si>
   <si>
     <t>Divine Guidance</t>
   </si>
   <si>
     <t>Easy for Me</t>
   </si>
   <si>
+    <t>Billy Healey Racing / Furlong Bloodstock / Ben Currie</t>
+  </si>
+  <si>
     <t>Vancouver</t>
   </si>
   <si>
     <t>Emerald Cut</t>
   </si>
   <si>
     <t>Eyre</t>
   </si>
   <si>
     <t>Fleeting Fancy (IRE)</t>
   </si>
   <si>
     <t>Flippity Lass</t>
   </si>
   <si>
     <t>Dream Ahead</t>
   </si>
   <si>
     <t>Florent</t>
   </si>
   <si>
+    <t>Bluebloods Thoroughbreds/ SP Bloodstock</t>
+  </si>
+  <si>
     <t>Fiorente</t>
   </si>
   <si>
     <t>Gai's Choice</t>
   </si>
   <si>
+    <t>LVT Racing / Shaun Harvey Racing</t>
+  </si>
+  <si>
     <t>General Nediym</t>
   </si>
   <si>
     <t>Gentle Persuasion</t>
   </si>
   <si>
+    <t>D Jolly</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>$13,000</t>
+  </si>
+  <si>
     <t>Finance Tycoon</t>
   </si>
   <si>
     <t>Give Val a Ring</t>
   </si>
   <si>
+    <t>Peter Lewis Services</t>
+  </si>
+  <si>
     <t>2024-08-16</t>
   </si>
   <si>
     <t>Harry Angel (IRE)</t>
   </si>
   <si>
     <t>Golden Lustre</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $100,000</t>
+  </si>
+  <si>
     <t>2024-10-26</t>
   </si>
   <si>
     <t>Got the Gems</t>
   </si>
   <si>
+    <t>Vella Lodge</t>
+  </si>
+  <si>
     <t>I Am Invincible</t>
   </si>
   <si>
     <t>Got Your Six</t>
   </si>
   <si>
     <t>2024-10-10</t>
   </si>
   <si>
     <t>Gruinard Bay</t>
   </si>
   <si>
+    <t>W Yin</t>
+  </si>
+  <si>
     <t>Racing Rewards SA, VOBIS Silver &amp; VOBIS Sires</t>
   </si>
   <si>
     <t>Gwader Bay</t>
   </si>
   <si>
+    <t>$115,000</t>
+  </si>
+  <si>
     <t>Thronum</t>
   </si>
   <si>
     <t>2024-11-03</t>
   </si>
   <si>
     <t>Heavenly Field</t>
   </si>
   <si>
+    <t>J Wilkes</t>
+  </si>
+  <si>
     <t>Deep Field</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>High Fever (GER)</t>
   </si>
   <si>
+    <t>Passed In - Reserve: $5,000</t>
+  </si>
+  <si>
     <t>Lope de Vega</t>
   </si>
   <si>
     <t>Honeymoon Cruise</t>
   </si>
   <si>
+    <t>G Kot</t>
+  </si>
+  <si>
+    <t>$29,000</t>
+  </si>
+  <si>
     <t>Fastnet Rock</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Houston Benefactor</t>
   </si>
   <si>
+    <t>Dynamic Syndications / Dean Watt Thoroughbreds</t>
+  </si>
+  <si>
     <t>Hydra</t>
   </si>
   <si>
     <t>I Am in the Mood</t>
   </si>
   <si>
     <t>2024-11-15</t>
   </si>
   <si>
     <t>I'm Madeline</t>
   </si>
   <si>
+    <t>Craig Martin Racing Stables</t>
+  </si>
+  <si>
     <t>2024-11-06</t>
   </si>
   <si>
     <t>I'm Too Sexy</t>
   </si>
   <si>
+    <t>Tal Nolen</t>
+  </si>
+  <si>
     <t>Reaan</t>
   </si>
   <si>
     <t>Inclement</t>
   </si>
   <si>
     <t>Frosted</t>
   </si>
   <si>
     <t>2024-10-23</t>
   </si>
   <si>
     <t>Infinitely Perfect</t>
   </si>
   <si>
+    <t>Kerry Parker Racing</t>
+  </si>
+  <si>
     <t>Intimate Moment (NZ)</t>
   </si>
   <si>
+    <t>Patrick Ryan Racing</t>
+  </si>
+  <si>
     <t>Dubawi</t>
   </si>
   <si>
     <t>Extreme Choice</t>
   </si>
   <si>
     <t>Invading Humor (USA)</t>
   </si>
   <si>
     <t>Invasor</t>
   </si>
   <si>
     <t>2024-12-16</t>
   </si>
   <si>
     <t>Isa Rocket</t>
   </si>
   <si>
+    <t>Alchau Racing</t>
+  </si>
+  <si>
     <t>Itz Lily</t>
   </si>
   <si>
     <t>Jamdani</t>
   </si>
   <si>
     <t>Sepoy</t>
   </si>
   <si>
     <t>Jamilsk</t>
   </si>
   <si>
+    <t>J Bannister</t>
+  </si>
+  <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>Jill's Charm</t>
   </si>
   <si>
     <t>2024-10-25</t>
   </si>
   <si>
     <t>Kamili</t>
   </si>
   <si>
+    <t>Kariba Racing</t>
+  </si>
+  <si>
+    <t>$42,000</t>
+  </si>
+  <si>
     <t>Karata</t>
   </si>
   <si>
     <t>Elvstroem</t>
   </si>
   <si>
     <t>Kiss in the Rain</t>
   </si>
   <si>
+    <t>$28,000</t>
+  </si>
+  <si>
     <t>Manhattan Rain</t>
   </si>
   <si>
     <t>Kotys</t>
   </si>
   <si>
+    <t>L Paech / H Fertier</t>
+  </si>
+  <si>
     <t>Lady Herbert</t>
   </si>
   <si>
     <t>2024-08-11</t>
   </si>
   <si>
     <t>Lady Percy</t>
   </si>
   <si>
     <t>Dundeel</t>
   </si>
   <si>
     <t>2024-11-12</t>
   </si>
   <si>
     <t>Sandbar</t>
   </si>
   <si>
     <t>Lagarde</t>
   </si>
   <si>
     <t>Hinchinbrook</t>
   </si>
   <si>
     <t>Lanzini</t>
   </si>
   <si>
     <t>Layne's Star</t>
   </si>
   <si>
     <t>Love Conquers All</t>
   </si>
   <si>
     <t>Brutal (NZ)</t>
   </si>
   <si>
     <t>Leading the Way (ARG)</t>
   </si>
   <si>
+    <t>Group One Thoroughbreds Pty Ltd</t>
+  </si>
+  <si>
     <t>Brancusi</t>
   </si>
   <si>
     <t>Left Reeling (NZ)</t>
   </si>
   <si>
+    <t>$62,500</t>
+  </si>
+  <si>
     <t>Let Me Think</t>
   </si>
   <si>
     <t>Lightning Nic</t>
   </si>
   <si>
+    <t>Hunter Valley Bloodstock</t>
+  </si>
+  <si>
+    <t>$90,000</t>
+  </si>
+  <si>
     <t>Lilac Venice</t>
   </si>
   <si>
+    <t>R Portelli</t>
+  </si>
+  <si>
     <t>Unite and Conquer</t>
   </si>
   <si>
     <t>Lily Bear</t>
   </si>
   <si>
+    <t>J J Gordon Bloodstock (FBAA)</t>
+  </si>
+  <si>
     <t>Little Miss Magic</t>
   </si>
   <si>
+    <t>Tricolours Racing</t>
+  </si>
+  <si>
     <t>Little Nikkas</t>
   </si>
   <si>
+    <t>Blake Ryan Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Where's That Tiger</t>
   </si>
   <si>
     <t>Lone</t>
   </si>
   <si>
     <t>2024-11-26</t>
   </si>
   <si>
     <t>Graff</t>
   </si>
   <si>
     <t>Lucky Choisir</t>
   </si>
   <si>
     <t>Maddison Avenue</t>
   </si>
   <si>
+    <t>Sparta Racing Pty Ltd</t>
+  </si>
+  <si>
     <t>Toronado (IRE)</t>
   </si>
   <si>
     <t>Magrosso</t>
   </si>
   <si>
+    <t>Austin Racing</t>
+  </si>
+  <si>
     <t>Magnus</t>
   </si>
   <si>
     <t>Maid of Lonhro</t>
   </si>
   <si>
+    <t>$1,500</t>
+  </si>
+  <si>
     <t>Picker Family, Bigga</t>
   </si>
   <si>
     <t>Meteora Miss</t>
   </si>
   <si>
     <t>Stable 59</t>
   </si>
   <si>
     <t>Northern Meteor</t>
   </si>
   <si>
     <t>Milseain (NZ)</t>
   </si>
   <si>
     <t>Miss Beauty World</t>
   </si>
   <si>
+    <t>Liam Ruddy Bloodstock Pty Ltd</t>
+  </si>
+  <si>
     <t>God's Own</t>
   </si>
   <si>
     <t>Miss Billionaire</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>Miss Cacciatore</t>
   </si>
   <si>
     <t>Armory (IRE)</t>
   </si>
   <si>
     <t>Miss Tainui (NZ)</t>
   </si>
   <si>
+    <t>Bay Harbour Thouroughbreds</t>
+  </si>
+  <si>
+    <t>$55,000</t>
+  </si>
+  <si>
     <t>Missile Rain</t>
   </si>
   <si>
+    <t>$50,000</t>
+  </si>
+  <si>
     <t>Misty Dreams</t>
   </si>
   <si>
     <t>Misty Rock</t>
   </si>
   <si>
     <t>Mitzi</t>
   </si>
   <si>
     <t>Modda Miss</t>
   </si>
   <si>
     <t>Canny Lad</t>
   </si>
   <si>
     <t>Moon Rose</t>
   </si>
   <si>
+    <t>LVT Racing/ Shaun Harvey Racing</t>
+  </si>
+  <si>
     <t>Ms Mazetti</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>Nautical</t>
   </si>
   <si>
+    <t>Matt Vella Racing</t>
+  </si>
+  <si>
     <t>Niello</t>
   </si>
   <si>
     <t>Night War</t>
   </si>
   <si>
     <t>2024-10-30</t>
   </si>
   <si>
     <t>North Pacific</t>
   </si>
   <si>
     <t>No Sail</t>
   </si>
   <si>
     <t>Beneteau</t>
   </si>
   <si>
     <t>Nobody's Puppet</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>Royal Meeting (IRE)</t>
   </si>
   <si>
     <t>Northwood Dream</t>
   </si>
   <si>
+    <t>B Griffiths</t>
+  </si>
+  <si>
     <t>Rubick</t>
   </si>
   <si>
     <t>Pinatubo (IRE)</t>
   </si>
   <si>
     <t>Nothin' on Me (NZ)</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>Ol' Fashion Gal (USA)</t>
   </si>
   <si>
     <t>Sky Mesa</t>
   </si>
   <si>
     <t>Once More a Lady</t>
   </si>
   <si>
     <t>Congrats</t>
   </si>
   <si>
     <t>Our Hot Date</t>
   </si>
   <si>
     <t>Peaceful Sea</t>
   </si>
   <si>
+    <t>Juleo Thoroughbreds</t>
+  </si>
+  <si>
+    <t>$7,500</t>
+  </si>
+  <si>
     <t>Grunt (NZ)</t>
   </si>
   <si>
     <t>Perfectly Timed (NZ)</t>
   </si>
   <si>
+    <t>Craig Ritchie Racing &amp; John Hardman</t>
+  </si>
+  <si>
     <t>Play Suit</t>
   </si>
   <si>
+    <t>Patrick Kearney Racing</t>
+  </si>
+  <si>
+    <t>$65,000</t>
+  </si>
+  <si>
     <t>Al Maher</t>
   </si>
   <si>
     <t>Pleading</t>
   </si>
   <si>
     <t>Pocket Power (USA)</t>
   </si>
   <si>
+    <t>D Scott</t>
+  </si>
+  <si>
+    <t>$58,000</t>
+  </si>
+  <si>
     <t>Giant's Causeway</t>
   </si>
   <si>
     <t>Precious Nemesis (NZ)</t>
   </si>
   <si>
     <t>Swiss Ace</t>
   </si>
   <si>
     <t>Predestined</t>
   </si>
   <si>
+    <t>Ponderosa Park</t>
+  </si>
+  <si>
     <t>King's Best</t>
   </si>
   <si>
     <t>Stay Inside</t>
   </si>
   <si>
     <t>Press Report</t>
   </si>
   <si>
     <t>Princess Narine</t>
   </si>
   <si>
     <t>Red Ransom</t>
   </si>
   <si>
     <t>Princess Youmzain (GB)</t>
   </si>
   <si>
+    <t>M Mason</t>
+  </si>
+  <si>
     <t>Dalakhani</t>
   </si>
   <si>
     <t>2024-08-30</t>
   </si>
   <si>
     <t>Anamoe</t>
   </si>
   <si>
     <t>Profound Wisdom</t>
   </si>
   <si>
+    <t>Byerley Bloodstock</t>
+  </si>
+  <si>
+    <t>$110,000</t>
+  </si>
+  <si>
     <t>Al Samer</t>
   </si>
   <si>
     <t>Proud and Loud</t>
   </si>
   <si>
+    <t>J Taylor</t>
+  </si>
+  <si>
     <t>Quality Coup</t>
   </si>
   <si>
+    <t>J Gibbs</t>
+  </si>
+  <si>
     <t>Elusive Quality</t>
   </si>
   <si>
     <t>Queen Liz</t>
   </si>
   <si>
     <t>Ready to Order (NZ)</t>
   </si>
   <si>
+    <t>P Chow / A Oliveira</t>
+  </si>
+  <si>
     <t>Perfectly Ready</t>
   </si>
   <si>
     <t>Profiteer</t>
   </si>
   <si>
     <t>Red Heeler (NZ)</t>
   </si>
   <si>
     <t>Redwood</t>
   </si>
   <si>
     <t>Reginae</t>
   </si>
   <si>
     <t>2024-10-20</t>
   </si>
   <si>
     <t>Relargo</t>
   </si>
   <si>
     <t>Rhiannons Gold</t>
   </si>
   <si>
     <t>Danzero</t>
   </si>
   <si>
     <t>Ritzy</t>
   </si>
   <si>
     <t>Pariah</t>
   </si>
   <si>
     <t>Rossarita</t>
   </si>
   <si>
     <t>Testa Rossa</t>
   </si>
   <si>
     <t>2024-09-09</t>
   </si>
   <si>
     <t>QTIS</t>
   </si>
   <si>
     <t>Ruby la Rouge</t>
   </si>
   <si>
+    <t>T McKeon</t>
+  </si>
+  <si>
     <t>Beautiful Crown</t>
   </si>
   <si>
     <t>Sword of State</t>
   </si>
   <si>
     <t>Runway Queen</t>
   </si>
   <si>
+    <t>$80,000</t>
+  </si>
+  <si>
     <t>Extreme Warrior</t>
   </si>
   <si>
     <t>Russian Ruby</t>
   </si>
   <si>
     <t>Shaft</t>
   </si>
   <si>
     <t>Whatafox</t>
+  </si>
+  <si>
+    <t>Thompson Racing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2225,54 +2759,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="54.13" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -2351,7629 +2885,9600 @@
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
       <c r="M3" t="s">
         <v>25</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="L4" t="s">
         <v>24</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="Q4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="R4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G5" t="s">
-        <v>42</v>
+        <v>46</v>
+      </c>
+      <c r="H5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" t="s">
+        <v>49</v>
       </c>
       <c r="L5" t="s">
         <v>24</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="Q5" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="R5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>54</v>
+      </c>
+      <c r="H6" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" t="s">
+        <v>57</v>
       </c>
       <c r="L6" t="s">
         <v>24</v>
       </c>
       <c r="M6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="Q6" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="R6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G7" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="P7" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="Q7" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="R7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F8" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G8" t="s">
-        <v>58</v>
+        <v>68</v>
+      </c>
+      <c r="J8" t="s">
+        <v>69</v>
       </c>
       <c r="L8" t="s">
+        <v>70</v>
+      </c>
+      <c r="M8" t="s">
+        <v>71</v>
+      </c>
+      <c r="P8" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q8" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="R8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="L9" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="Q9" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="R9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F10" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G10" t="s">
-        <v>72</v>
+        <v>83</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" t="s">
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M10" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P10" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="Q10" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="R10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
+        <v>88</v>
+      </c>
+      <c r="F11" t="s">
+        <v>89</v>
+      </c>
+      <c r="G11" t="s">
+        <v>90</v>
+      </c>
+      <c r="H11" t="s">
+        <v>91</v>
+      </c>
+      <c r="I11" t="s">
+        <v>92</v>
+      </c>
+      <c r="J11" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" t="s">
+        <v>93</v>
+      </c>
+      <c r="L11" t="s">
         <v>76</v>
       </c>
-      <c r="F11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M11" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="P11" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="Q11" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="R11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F12" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G12" t="s">
-        <v>84</v>
+        <v>99</v>
+      </c>
+      <c r="H12" t="s">
+        <v>100</v>
+      </c>
+      <c r="I12" t="s">
+        <v>101</v>
+      </c>
+      <c r="J12" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" t="s">
+        <v>102</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M12" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P12" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="Q12" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="R12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F13" t="s">
+        <v>74</v>
+      </c>
+      <c r="G13" t="s">
+        <v>107</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="G13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M13" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P13" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="Q13" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="R13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="G14" t="s">
-        <v>94</v>
+        <v>112</v>
+      </c>
+      <c r="H14" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" t="s">
+        <v>114</v>
       </c>
       <c r="L14" t="s">
         <v>24</v>
       </c>
       <c r="M14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P14" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="Q14" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="R14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G15" t="s">
-        <v>98</v>
+        <v>118</v>
+      </c>
+      <c r="H15" t="s">
+        <v>119</v>
+      </c>
+      <c r="I15" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" t="s">
+        <v>120</v>
       </c>
       <c r="L15" t="s">
         <v>24</v>
       </c>
       <c r="M15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P15" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="Q15" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="R15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F16" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G16" t="s">
-        <v>102</v>
+        <v>124</v>
+      </c>
+      <c r="H16" t="s">
+        <v>125</v>
+      </c>
+      <c r="I16" t="s">
+        <v>31</v>
+      </c>
+      <c r="J16" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" t="s">
+        <v>126</v>
       </c>
       <c r="L16" t="s">
         <v>24</v>
       </c>
       <c r="M16" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P16" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="Q16" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="R16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>18</v>
       </c>
       <c r="C17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F17" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="G17" t="s">
-        <v>107</v>
+        <v>131</v>
+      </c>
+      <c r="H17" t="s">
+        <v>132</v>
+      </c>
+      <c r="I17" t="s">
+        <v>133</v>
+      </c>
+      <c r="J17" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" t="s">
+        <v>134</v>
       </c>
       <c r="L17" t="s">
         <v>24</v>
       </c>
       <c r="M17" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P17" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="Q17" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="R17" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G18" t="s">
-        <v>111</v>
+        <v>138</v>
+      </c>
+      <c r="H18" t="s">
+        <v>55</v>
+      </c>
+      <c r="I18" t="s">
+        <v>56</v>
+      </c>
+      <c r="J18" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" t="s">
+        <v>139</v>
       </c>
       <c r="L18" t="s">
         <v>24</v>
       </c>
       <c r="M18" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P18" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="Q18" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="R18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F19" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G19" t="s">
-        <v>116</v>
+        <v>144</v>
+      </c>
+      <c r="H19" t="s">
+        <v>145</v>
+      </c>
+      <c r="I19" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19" t="s">
+        <v>32</v>
+      </c>
+      <c r="K19" t="s">
+        <v>146</v>
       </c>
       <c r="L19" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M19" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P19" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q19" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="R19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>120</v>
+        <v>150</v>
+      </c>
+      <c r="H20" t="s">
+        <v>151</v>
+      </c>
+      <c r="I20" t="s">
+        <v>31</v>
+      </c>
+      <c r="J20" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" t="s">
+        <v>152</v>
       </c>
       <c r="L20" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M20" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="P20" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="Q20" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="R20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>18</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F21" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="G21" t="s">
-        <v>125</v>
+        <v>157</v>
+      </c>
+      <c r="H21" t="s">
+        <v>158</v>
+      </c>
+      <c r="I21" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" t="s">
+        <v>32</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
       </c>
       <c r="L21" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M21" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P21" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="Q21" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
       <c r="R21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>18</v>
       </c>
       <c r="C22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F22" t="s">
-        <v>127</v>
+        <v>160</v>
       </c>
       <c r="G22" t="s">
-        <v>128</v>
+        <v>161</v>
+      </c>
+      <c r="H22" t="s">
+        <v>162</v>
+      </c>
+      <c r="I22" t="s">
+        <v>31</v>
+      </c>
+      <c r="J22" t="s">
+        <v>32</v>
+      </c>
+      <c r="K22" t="s">
+        <v>163</v>
       </c>
       <c r="L22" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M22" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P22" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="Q22" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="R22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G23" t="s">
-        <v>130</v>
+        <v>165</v>
       </c>
       <c r="J23" t="s">
         <v>23</v>
       </c>
       <c r="L23" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M23" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P23" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="Q23" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="R23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="G24" t="s">
-        <v>135</v>
+        <v>170</v>
+      </c>
+      <c r="J24" t="s">
+        <v>171</v>
       </c>
       <c r="L24" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M24" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="P24" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="Q24" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="R24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>18</v>
       </c>
       <c r="C25" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="F25" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="G25" t="s">
-        <v>141</v>
+        <v>177</v>
+      </c>
+      <c r="J25" t="s">
+        <v>69</v>
       </c>
       <c r="L25" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M25" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="P25" t="s">
-        <v>143</v>
+        <v>179</v>
       </c>
       <c r="Q25" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="R25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F26" t="s">
-        <v>145</v>
+        <v>181</v>
       </c>
       <c r="G26" t="s">
-        <v>146</v>
+        <v>182</v>
+      </c>
+      <c r="J26" t="s">
+        <v>183</v>
       </c>
       <c r="L26" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M26" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P26" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="Q26" t="s">
-        <v>150</v>
+        <v>187</v>
       </c>
       <c r="R26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E27" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F27" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G27" t="s">
-        <v>152</v>
+        <v>189</v>
+      </c>
+      <c r="H27" t="s">
+        <v>190</v>
+      </c>
+      <c r="I27" t="s">
+        <v>92</v>
+      </c>
+      <c r="J27" t="s">
+        <v>32</v>
+      </c>
+      <c r="K27" t="s">
+        <v>191</v>
       </c>
       <c r="L27" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M27" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P27" t="s">
-        <v>153</v>
+        <v>192</v>
       </c>
       <c r="Q27" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="R27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G28" t="s">
-        <v>155</v>
+        <v>194</v>
+      </c>
+      <c r="H28" t="s">
+        <v>195</v>
+      </c>
+      <c r="I28" t="s">
+        <v>31</v>
+      </c>
+      <c r="J28" t="s">
+        <v>32</v>
+      </c>
+      <c r="K28" t="s">
+        <v>33</v>
       </c>
       <c r="L28" t="s">
         <v>24</v>
       </c>
       <c r="M28" t="s">
         <v>25</v>
       </c>
       <c r="P28" t="s">
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="Q28" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="R28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E29" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F29" t="s">
-        <v>159</v>
+        <v>199</v>
       </c>
       <c r="G29" t="s">
-        <v>160</v>
+        <v>200</v>
+      </c>
+      <c r="H29" t="s">
+        <v>201</v>
+      </c>
+      <c r="I29" t="s">
+        <v>31</v>
+      </c>
+      <c r="J29" t="s">
+        <v>32</v>
+      </c>
+      <c r="K29" t="s">
+        <v>202</v>
       </c>
       <c r="L29" t="s">
         <v>24</v>
       </c>
       <c r="M29" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P29" t="s">
-        <v>161</v>
+        <v>203</v>
       </c>
       <c r="Q29" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="R29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F30" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="G30" t="s">
-        <v>164</v>
+        <v>206</v>
+      </c>
+      <c r="H30" t="s">
+        <v>207</v>
+      </c>
+      <c r="I30" t="s">
+        <v>31</v>
+      </c>
+      <c r="J30" t="s">
+        <v>32</v>
+      </c>
+      <c r="K30" t="s">
+        <v>208</v>
       </c>
       <c r="L30" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M30" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P30" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="Q30" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="R30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F31" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G31" t="s">
-        <v>167</v>
+        <v>211</v>
+      </c>
+      <c r="H31" t="s">
+        <v>212</v>
+      </c>
+      <c r="I31" t="s">
+        <v>213</v>
+      </c>
+      <c r="J31" t="s">
+        <v>32</v>
+      </c>
+      <c r="K31" t="s">
+        <v>214</v>
       </c>
       <c r="L31" t="s">
         <v>24</v>
       </c>
       <c r="M31" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P31" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q31" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="R31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E32" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F32" t="s">
-        <v>159</v>
+        <v>199</v>
       </c>
       <c r="G32" t="s">
-        <v>169</v>
+        <v>216</v>
+      </c>
+      <c r="J32" t="s">
+        <v>69</v>
       </c>
       <c r="L32" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M32" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P32" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
       <c r="Q32" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="R32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F33" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="G33" t="s">
-        <v>172</v>
+        <v>219</v>
+      </c>
+      <c r="H33" t="s">
+        <v>220</v>
+      </c>
+      <c r="I33" t="s">
+        <v>92</v>
+      </c>
+      <c r="J33" t="s">
+        <v>32</v>
+      </c>
+      <c r="K33" t="s">
+        <v>57</v>
       </c>
       <c r="L33" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M33" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P33" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="Q33" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="R33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>18</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E34" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G34" t="s">
-        <v>173</v>
+        <v>221</v>
+      </c>
+      <c r="H34" t="s">
+        <v>222</v>
+      </c>
+      <c r="I34" t="s">
+        <v>31</v>
+      </c>
+      <c r="J34" t="s">
+        <v>32</v>
+      </c>
+      <c r="K34" t="s">
+        <v>191</v>
       </c>
       <c r="L34" t="s">
         <v>24</v>
       </c>
       <c r="M34" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P34" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q34" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="R34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F35" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="G35" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="L35" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M35" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P35" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="Q35" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="R35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E36" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="F36" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="G36" t="s">
-        <v>183</v>
+        <v>232</v>
+      </c>
+      <c r="H36" t="s">
+        <v>233</v>
+      </c>
+      <c r="I36" t="s">
+        <v>31</v>
+      </c>
+      <c r="J36" t="s">
+        <v>32</v>
+      </c>
+      <c r="K36" t="s">
+        <v>152</v>
       </c>
       <c r="L36" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M36" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="P36" t="s">
-        <v>185</v>
+        <v>235</v>
       </c>
       <c r="Q36" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E37" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G37" t="s">
-        <v>187</v>
+        <v>237</v>
+      </c>
+      <c r="H37" t="s">
+        <v>238</v>
+      </c>
+      <c r="I37" t="s">
+        <v>31</v>
+      </c>
+      <c r="J37" t="s">
+        <v>32</v>
+      </c>
+      <c r="K37" t="s">
+        <v>214</v>
       </c>
       <c r="L37" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M37" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P37" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="Q37" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="R37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E38" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G38" t="s">
-        <v>190</v>
+        <v>241</v>
+      </c>
+      <c r="J38" t="s">
+        <v>69</v>
       </c>
       <c r="L38" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M38" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P38" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="Q38" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="R38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E39" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="F39" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="G39" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="L39" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M39" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="P39" t="s">
-        <v>196</v>
+        <v>247</v>
       </c>
       <c r="Q39" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="R39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F40" t="s">
-        <v>198</v>
+        <v>249</v>
       </c>
       <c r="G40" t="s">
-        <v>199</v>
+        <v>250</v>
+      </c>
+      <c r="H40" t="s">
+        <v>251</v>
+      </c>
+      <c r="I40" t="s">
+        <v>31</v>
+      </c>
+      <c r="J40" t="s">
+        <v>32</v>
+      </c>
+      <c r="K40" t="s">
+        <v>252</v>
       </c>
       <c r="L40" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M40" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P40" t="s">
-        <v>200</v>
+        <v>253</v>
       </c>
       <c r="Q40" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="R40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E41" t="s">
-        <v>202</v>
+        <v>255</v>
       </c>
       <c r="F41" t="s">
-        <v>203</v>
+        <v>256</v>
       </c>
       <c r="G41" t="s">
-        <v>204</v>
+        <v>257</v>
+      </c>
+      <c r="H41" t="s">
+        <v>258</v>
+      </c>
+      <c r="I41" t="s">
+        <v>31</v>
+      </c>
+      <c r="J41" t="s">
+        <v>32</v>
+      </c>
+      <c r="K41" t="s">
+        <v>33</v>
       </c>
       <c r="L41" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M41" t="s">
-        <v>205</v>
+        <v>259</v>
       </c>
       <c r="P41" t="s">
-        <v>206</v>
+        <v>260</v>
       </c>
       <c r="Q41" t="s">
-        <v>207</v>
+        <v>261</v>
       </c>
       <c r="R41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>18</v>
       </c>
       <c r="C42" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E42" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F42" t="s">
-        <v>208</v>
+        <v>262</v>
       </c>
       <c r="G42" t="s">
-        <v>209</v>
+        <v>263</v>
+      </c>
+      <c r="H42" t="s">
+        <v>264</v>
+      </c>
+      <c r="I42" t="s">
+        <v>31</v>
+      </c>
+      <c r="J42" t="s">
+        <v>32</v>
+      </c>
+      <c r="K42" t="s">
+        <v>265</v>
       </c>
       <c r="L42" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M42" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P42" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="Q42" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="R42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C43" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E43" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="F43" t="s">
-        <v>213</v>
+        <v>269</v>
       </c>
       <c r="G43" t="s">
-        <v>214</v>
+        <v>270</v>
+      </c>
+      <c r="H43" t="s">
+        <v>271</v>
+      </c>
+      <c r="I43" t="s">
+        <v>101</v>
+      </c>
+      <c r="J43" t="s">
+        <v>32</v>
+      </c>
+      <c r="K43" t="s">
+        <v>33</v>
       </c>
       <c r="L43" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M43" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="P43" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q43" t="s">
-        <v>216</v>
+        <v>273</v>
       </c>
       <c r="R43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F44" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G44" t="s">
-        <v>217</v>
+        <v>274</v>
+      </c>
+      <c r="H44" t="s">
+        <v>275</v>
+      </c>
+      <c r="I44" t="s">
+        <v>92</v>
+      </c>
+      <c r="J44" t="s">
+        <v>32</v>
+      </c>
+      <c r="K44" t="s">
+        <v>214</v>
       </c>
       <c r="L44" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M44" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P44" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q44" t="s">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="R44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F45" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G45" t="s">
-        <v>219</v>
+        <v>277</v>
+      </c>
+      <c r="H45" t="s">
+        <v>278</v>
+      </c>
+      <c r="I45" t="s">
+        <v>31</v>
+      </c>
+      <c r="J45" t="s">
+        <v>32</v>
+      </c>
+      <c r="K45" t="s">
+        <v>279</v>
       </c>
       <c r="L45" t="s">
         <v>24</v>
       </c>
       <c r="M45" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P45" t="s">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="Q45" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="R45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>18</v>
       </c>
       <c r="C46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F46" t="s">
-        <v>221</v>
+        <v>281</v>
       </c>
       <c r="G46" t="s">
-        <v>222</v>
+        <v>282</v>
+      </c>
+      <c r="H46" t="s">
+        <v>283</v>
+      </c>
+      <c r="I46" t="s">
+        <v>31</v>
+      </c>
+      <c r="J46" t="s">
+        <v>32</v>
+      </c>
+      <c r="K46" t="s">
+        <v>134</v>
       </c>
       <c r="L46" t="s">
         <v>24</v>
       </c>
       <c r="M46" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P46" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="Q46" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="R46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E47" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F47" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="G47" t="s">
-        <v>226</v>
+        <v>287</v>
+      </c>
+      <c r="H47" t="s">
+        <v>288</v>
+      </c>
+      <c r="I47" t="s">
+        <v>101</v>
+      </c>
+      <c r="J47" t="s">
+        <v>32</v>
+      </c>
+      <c r="K47" t="s">
+        <v>214</v>
       </c>
       <c r="L47" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M47" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P47" t="s">
-        <v>228</v>
+        <v>290</v>
       </c>
       <c r="Q47" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="R47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>18</v>
       </c>
       <c r="C48" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E48" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F48" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G48" t="s">
-        <v>229</v>
+        <v>291</v>
+      </c>
+      <c r="H48" t="s">
+        <v>292</v>
+      </c>
+      <c r="I48" t="s">
+        <v>101</v>
+      </c>
+      <c r="J48" t="s">
+        <v>32</v>
+      </c>
+      <c r="K48" t="s">
+        <v>293</v>
       </c>
       <c r="L48" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M48" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P48" t="s">
-        <v>230</v>
+        <v>294</v>
       </c>
       <c r="Q48" t="s">
-        <v>231</v>
+        <v>295</v>
       </c>
       <c r="R48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F49" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="G49" t="s">
-        <v>233</v>
+        <v>297</v>
+      </c>
+      <c r="H49" t="s">
+        <v>298</v>
+      </c>
+      <c r="I49" t="s">
+        <v>31</v>
+      </c>
+      <c r="J49" t="s">
+        <v>32</v>
+      </c>
+      <c r="K49" t="s">
+        <v>299</v>
       </c>
       <c r="L49" t="s">
         <v>24</v>
       </c>
       <c r="M49" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P49" t="s">
-        <v>234</v>
+        <v>300</v>
       </c>
       <c r="Q49" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="R49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C50" t="s">
         <v>19</v>
       </c>
       <c r="E50" t="s">
-        <v>236</v>
+        <v>302</v>
       </c>
       <c r="F50" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G50" t="s">
-        <v>237</v>
+        <v>303</v>
+      </c>
+      <c r="H50" t="s">
+        <v>304</v>
+      </c>
+      <c r="I50" t="s">
+        <v>133</v>
+      </c>
+      <c r="J50" t="s">
+        <v>32</v>
+      </c>
+      <c r="K50" t="s">
+        <v>139</v>
       </c>
       <c r="L50" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M50" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="P50" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="Q50" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="R50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="F51" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
       <c r="G51" t="s">
-        <v>242</v>
+        <v>309</v>
+      </c>
+      <c r="H51" t="s">
+        <v>264</v>
+      </c>
+      <c r="I51" t="s">
+        <v>31</v>
+      </c>
+      <c r="J51" t="s">
+        <v>32</v>
+      </c>
+      <c r="K51" t="s">
+        <v>139</v>
       </c>
       <c r="L51" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>243</v>
+        <v>310</v>
       </c>
       <c r="P51" t="s">
-        <v>244</v>
+        <v>311</v>
       </c>
       <c r="Q51" t="s">
-        <v>245</v>
+        <v>312</v>
       </c>
       <c r="R51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="F52" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="G52" t="s">
-        <v>246</v>
+        <v>313</v>
+      </c>
+      <c r="H52" t="s">
+        <v>314</v>
+      </c>
+      <c r="I52" t="s">
+        <v>48</v>
+      </c>
+      <c r="J52" t="s">
+        <v>32</v>
+      </c>
+      <c r="K52" t="s">
+        <v>163</v>
       </c>
       <c r="L52" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M52" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="P52" t="s">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="Q52" t="s">
-        <v>247</v>
+        <v>315</v>
       </c>
       <c r="R52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>18</v>
       </c>
       <c r="C53" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E53" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="F53" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G53" t="s">
-        <v>248</v>
+        <v>316</v>
+      </c>
+      <c r="H53" t="s">
+        <v>317</v>
+      </c>
+      <c r="I53" t="s">
+        <v>101</v>
+      </c>
+      <c r="J53" t="s">
+        <v>32</v>
+      </c>
+      <c r="K53" t="s">
+        <v>318</v>
       </c>
       <c r="L53" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M53" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="P53" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="Q53" t="s">
-        <v>249</v>
+        <v>319</v>
       </c>
       <c r="R53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E54" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="F54" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G54" t="s">
-        <v>251</v>
+        <v>321</v>
+      </c>
+      <c r="H54" t="s">
+        <v>317</v>
+      </c>
+      <c r="I54" t="s">
+        <v>101</v>
+      </c>
+      <c r="J54" t="s">
+        <v>32</v>
+      </c>
+      <c r="K54" t="s">
+        <v>318</v>
       </c>
       <c r="L54" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M54" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="P54" t="s">
-        <v>252</v>
+        <v>322</v>
       </c>
       <c r="Q54" t="s">
-        <v>253</v>
+        <v>323</v>
       </c>
       <c r="R54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55" t="s">
         <v>19</v>
       </c>
       <c r="E55" t="s">
-        <v>254</v>
+        <v>324</v>
       </c>
       <c r="F55" t="s">
-        <v>221</v>
+        <v>281</v>
       </c>
       <c r="G55" t="s">
-        <v>255</v>
+        <v>325</v>
       </c>
       <c r="J55" t="s">
         <v>23</v>
       </c>
       <c r="L55" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M55" t="s">
-        <v>256</v>
+        <v>326</v>
       </c>
       <c r="P55" t="s">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="Q55" t="s">
-        <v>258</v>
+        <v>328</v>
       </c>
       <c r="R55" t="s">
-        <v>259</v>
+        <v>329</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E56" t="s">
-        <v>260</v>
+        <v>330</v>
       </c>
       <c r="F56" t="s">
-        <v>261</v>
+        <v>331</v>
       </c>
       <c r="G56" t="s">
-        <v>262</v>
+        <v>332</v>
+      </c>
+      <c r="H56" t="s">
+        <v>333</v>
+      </c>
+      <c r="I56" t="s">
+        <v>101</v>
+      </c>
+      <c r="J56" t="s">
+        <v>32</v>
+      </c>
+      <c r="K56" t="s">
+        <v>334</v>
       </c>
       <c r="L56" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M56" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="P56" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="Q56" t="s">
-        <v>264</v>
+        <v>336</v>
       </c>
       <c r="R56" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>18</v>
       </c>
       <c r="C57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
-        <v>266</v>
+        <v>338</v>
       </c>
       <c r="F57" t="s">
-        <v>267</v>
+        <v>339</v>
       </c>
       <c r="G57" t="s">
-        <v>268</v>
+        <v>340</v>
+      </c>
+      <c r="H57" t="s">
+        <v>47</v>
+      </c>
+      <c r="I57" t="s">
+        <v>48</v>
+      </c>
+      <c r="J57" t="s">
+        <v>32</v>
+      </c>
+      <c r="K57" t="s">
+        <v>120</v>
       </c>
       <c r="L57" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M57" t="s">
-        <v>269</v>
+        <v>341</v>
       </c>
       <c r="P57" t="s">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="Q57" t="s">
-        <v>270</v>
+        <v>342</v>
       </c>
       <c r="R57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C58" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E58" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F58" t="s">
-        <v>271</v>
+        <v>343</v>
       </c>
       <c r="G58" t="s">
-        <v>272</v>
+        <v>344</v>
+      </c>
+      <c r="H58" t="s">
+        <v>345</v>
+      </c>
+      <c r="I58" t="s">
+        <v>31</v>
+      </c>
+      <c r="J58" t="s">
+        <v>32</v>
+      </c>
+      <c r="K58" t="s">
+        <v>152</v>
       </c>
       <c r="L58" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M58" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P58" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="Q58" t="s">
-        <v>273</v>
+        <v>346</v>
       </c>
       <c r="R58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59" t="s">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="G59" t="s">
-        <v>274</v>
+        <v>347</v>
       </c>
       <c r="J59" t="s">
         <v>23</v>
       </c>
       <c r="L59" t="s">
         <v>24</v>
       </c>
       <c r="M59" t="s">
         <v>25</v>
       </c>
       <c r="P59" t="s">
-        <v>275</v>
+        <v>348</v>
       </c>
       <c r="Q59" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="R59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C60" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E60" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F60" t="s">
-        <v>276</v>
+        <v>349</v>
       </c>
       <c r="G60" t="s">
-        <v>277</v>
+        <v>350</v>
+      </c>
+      <c r="J60" t="s">
+        <v>183</v>
       </c>
       <c r="L60" t="s">
         <v>24</v>
       </c>
       <c r="M60" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P60" t="s">
-        <v>278</v>
+        <v>351</v>
       </c>
       <c r="Q60" t="s">
-        <v>279</v>
+        <v>352</v>
       </c>
       <c r="R60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F61" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G61" t="s">
-        <v>280</v>
+        <v>353</v>
       </c>
       <c r="J61" t="s">
         <v>23</v>
       </c>
       <c r="L61" t="s">
         <v>24</v>
       </c>
       <c r="M61" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P61" t="s">
-        <v>278</v>
+        <v>351</v>
       </c>
       <c r="Q61" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="R61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>18</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
-        <v>281</v>
+        <v>354</v>
       </c>
       <c r="F62" t="s">
-        <v>282</v>
+        <v>355</v>
       </c>
       <c r="G62" t="s">
-        <v>283</v>
+        <v>356</v>
+      </c>
+      <c r="H62" t="s">
+        <v>357</v>
+      </c>
+      <c r="I62" t="s">
+        <v>101</v>
+      </c>
+      <c r="J62" t="s">
+        <v>32</v>
+      </c>
+      <c r="K62" t="s">
+        <v>93</v>
       </c>
       <c r="L62" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M62" t="s">
-        <v>284</v>
+        <v>358</v>
       </c>
       <c r="P62" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q62" t="s">
-        <v>285</v>
+        <v>359</v>
       </c>
       <c r="R62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>18</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E63" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F63" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="G63" t="s">
-        <v>286</v>
+        <v>360</v>
+      </c>
+      <c r="H63" t="s">
+        <v>162</v>
+      </c>
+      <c r="I63" t="s">
+        <v>31</v>
+      </c>
+      <c r="J63" t="s">
+        <v>32</v>
+      </c>
+      <c r="K63" t="s">
+        <v>265</v>
       </c>
       <c r="L63" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M63" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P63" t="s">
-        <v>287</v>
+        <v>361</v>
       </c>
       <c r="Q63" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="R63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>18</v>
       </c>
       <c r="C64" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E64" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F64" t="s">
-        <v>288</v>
+        <v>362</v>
       </c>
       <c r="G64" t="s">
-        <v>289</v>
+        <v>363</v>
+      </c>
+      <c r="H64" t="s">
+        <v>364</v>
+      </c>
+      <c r="I64" t="s">
+        <v>31</v>
+      </c>
+      <c r="J64" t="s">
+        <v>32</v>
+      </c>
+      <c r="K64" t="s">
+        <v>102</v>
       </c>
       <c r="L64" t="s">
         <v>24</v>
       </c>
       <c r="M64" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P64" t="s">
         <v>26</v>
       </c>
       <c r="Q64" t="s">
-        <v>247</v>
+        <v>315</v>
       </c>
       <c r="R64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C65" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E65" t="s">
-        <v>290</v>
+        <v>365</v>
       </c>
       <c r="F65" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G65" t="s">
-        <v>291</v>
+        <v>366</v>
+      </c>
+      <c r="J65" t="s">
+        <v>23</v>
       </c>
       <c r="L65" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M65" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="P65" t="s">
-        <v>293</v>
+        <v>368</v>
       </c>
       <c r="Q65" t="s">
-        <v>294</v>
+        <v>369</v>
       </c>
       <c r="R65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C66" t="s">
         <v>19</v>
       </c>
       <c r="E66" t="s">
-        <v>295</v>
+        <v>370</v>
       </c>
       <c r="F66" t="s">
-        <v>296</v>
+        <v>371</v>
       </c>
       <c r="G66" t="s">
-        <v>297</v>
+        <v>372</v>
       </c>
       <c r="J66" t="s">
         <v>23</v>
       </c>
       <c r="L66" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M66" t="s">
-        <v>298</v>
+        <v>373</v>
       </c>
       <c r="P66" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="Q66" t="s">
-        <v>299</v>
+        <v>374</v>
       </c>
       <c r="R66" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C67" t="s">
-        <v>300</v>
+        <v>375</v>
       </c>
       <c r="E67" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F67" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G67" t="s">
-        <v>301</v>
+        <v>376</v>
+      </c>
+      <c r="H67" t="s">
+        <v>377</v>
+      </c>
+      <c r="I67" t="s">
+        <v>31</v>
+      </c>
+      <c r="J67" t="s">
+        <v>32</v>
+      </c>
+      <c r="K67" t="s">
+        <v>33</v>
       </c>
       <c r="L67" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M67" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P67" t="s">
-        <v>302</v>
+        <v>378</v>
       </c>
       <c r="Q67" t="s">
-        <v>303</v>
+        <v>379</v>
       </c>
       <c r="R67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>18</v>
       </c>
       <c r="C68" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E68" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="F68" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G68" t="s">
-        <v>304</v>
+        <v>380</v>
+      </c>
+      <c r="J68" t="s">
+        <v>381</v>
       </c>
       <c r="L68" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M68" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="P68" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q68" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="R68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C69" t="s">
         <v>19</v>
       </c>
       <c r="E69" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F69" t="s">
-        <v>305</v>
+        <v>382</v>
       </c>
       <c r="G69" t="s">
-        <v>306</v>
+        <v>383</v>
+      </c>
+      <c r="H69" t="s">
+        <v>384</v>
+      </c>
+      <c r="I69" t="s">
+        <v>31</v>
+      </c>
+      <c r="J69" t="s">
+        <v>32</v>
+      </c>
+      <c r="K69" t="s">
+        <v>33</v>
       </c>
       <c r="L69" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M69" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P69" t="s">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="Q69" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="R69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C70" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E70" t="s">
-        <v>254</v>
+        <v>324</v>
       </c>
       <c r="F70" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G70" t="s">
-        <v>307</v>
+        <v>385</v>
+      </c>
+      <c r="J70" t="s">
+        <v>171</v>
       </c>
       <c r="L70" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M70" t="s">
-        <v>256</v>
+        <v>326</v>
       </c>
       <c r="P70" t="s">
-        <v>308</v>
+        <v>386</v>
       </c>
       <c r="Q70" t="s">
-        <v>245</v>
+        <v>312</v>
       </c>
       <c r="R70" t="s">
-        <v>259</v>
+        <v>329</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E71" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F71" t="s">
-        <v>309</v>
+        <v>387</v>
       </c>
       <c r="G71" t="s">
-        <v>310</v>
+        <v>388</v>
+      </c>
+      <c r="H71" t="s">
+        <v>389</v>
+      </c>
+      <c r="I71" t="s">
+        <v>101</v>
+      </c>
+      <c r="J71" t="s">
+        <v>32</v>
+      </c>
+      <c r="K71" t="s">
+        <v>390</v>
       </c>
       <c r="L71" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M71" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P71" t="s">
-        <v>311</v>
+        <v>391</v>
       </c>
       <c r="Q71" t="s">
-        <v>312</v>
+        <v>392</v>
       </c>
       <c r="R71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C72" t="s">
         <v>19</v>
       </c>
       <c r="E72" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F72" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G72" t="s">
-        <v>313</v>
+        <v>393</v>
+      </c>
+      <c r="H72" t="s">
+        <v>394</v>
+      </c>
+      <c r="I72" t="s">
+        <v>31</v>
+      </c>
+      <c r="J72" t="s">
+        <v>32</v>
+      </c>
+      <c r="K72" t="s">
+        <v>395</v>
       </c>
       <c r="L72" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M72" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P72" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="Q72" t="s">
-        <v>150</v>
+        <v>187</v>
       </c>
       <c r="R72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C73" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E73" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F73" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G73" t="s">
-        <v>314</v>
+        <v>396</v>
+      </c>
+      <c r="H73" t="s">
+        <v>397</v>
+      </c>
+      <c r="I73" t="s">
+        <v>31</v>
+      </c>
+      <c r="J73" t="s">
+        <v>32</v>
+      </c>
+      <c r="K73" t="s">
+        <v>398</v>
       </c>
       <c r="L73" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M73" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="P73" t="s">
-        <v>315</v>
+        <v>399</v>
       </c>
       <c r="Q73" t="s">
-        <v>316</v>
+        <v>400</v>
       </c>
       <c r="R73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C74" t="s">
         <v>19</v>
       </c>
       <c r="E74" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F74" t="s">
-        <v>317</v>
+        <v>401</v>
       </c>
       <c r="G74" t="s">
-        <v>318</v>
+        <v>402</v>
+      </c>
+      <c r="H74" t="s">
+        <v>403</v>
+      </c>
+      <c r="I74" t="s">
+        <v>31</v>
+      </c>
+      <c r="J74" t="s">
+        <v>32</v>
+      </c>
+      <c r="K74" t="s">
+        <v>134</v>
       </c>
       <c r="L74" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M74" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P74" t="s">
-        <v>319</v>
+        <v>404</v>
       </c>
       <c r="Q74" t="s">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="R74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
+        <v>142</v>
+      </c>
+      <c r="F75" t="s">
+        <v>355</v>
+      </c>
+      <c r="G75" t="s">
+        <v>406</v>
+      </c>
+      <c r="H75" t="s">
+        <v>407</v>
+      </c>
+      <c r="I75" t="s">
+        <v>31</v>
+      </c>
+      <c r="J75" t="s">
+        <v>32</v>
+      </c>
+      <c r="K75" t="s">
         <v>114</v>
       </c>
-      <c r="F75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L75" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M75" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P75" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="Q75" t="s">
-        <v>322</v>
+        <v>408</v>
       </c>
       <c r="R75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C76" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E76" t="s">
-        <v>290</v>
+        <v>365</v>
       </c>
       <c r="F76" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G76" t="s">
-        <v>323</v>
+        <v>409</v>
+      </c>
+      <c r="H76" t="s">
+        <v>410</v>
+      </c>
+      <c r="I76" t="s">
+        <v>411</v>
+      </c>
+      <c r="J76" t="s">
+        <v>32</v>
+      </c>
+      <c r="K76" t="s">
+        <v>412</v>
       </c>
       <c r="L76" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M76" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="P76" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q76" t="s">
-        <v>231</v>
+        <v>295</v>
       </c>
       <c r="R76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C77" t="s">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>21</v>
       </c>
       <c r="G77" t="s">
-        <v>324</v>
+        <v>413</v>
+      </c>
+      <c r="H77" t="s">
+        <v>414</v>
+      </c>
+      <c r="I77" t="s">
+        <v>31</v>
+      </c>
+      <c r="J77" t="s">
+        <v>32</v>
+      </c>
+      <c r="K77" t="s">
+        <v>33</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
       <c r="M77" t="s">
         <v>25</v>
       </c>
       <c r="P77" t="s">
-        <v>325</v>
+        <v>415</v>
       </c>
       <c r="Q77" t="s">
-        <v>326</v>
+        <v>416</v>
       </c>
       <c r="R77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>18</v>
       </c>
       <c r="C78" t="s">
         <v>19</v>
       </c>
       <c r="E78" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F78" t="s">
-        <v>327</v>
+        <v>417</v>
       </c>
       <c r="G78" t="s">
-        <v>328</v>
+        <v>418</v>
+      </c>
+      <c r="H78" t="s">
+        <v>419</v>
+      </c>
+      <c r="I78" t="s">
+        <v>31</v>
+      </c>
+      <c r="J78" t="s">
+        <v>32</v>
+      </c>
+      <c r="K78" t="s">
+        <v>191</v>
       </c>
       <c r="L78" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M78" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P78" t="s">
-        <v>329</v>
+        <v>420</v>
       </c>
       <c r="Q78" t="s">
-        <v>330</v>
+        <v>421</v>
       </c>
       <c r="R78" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>18</v>
       </c>
       <c r="C79" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E79" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F79" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G79" t="s">
-        <v>331</v>
+        <v>422</v>
+      </c>
+      <c r="H79" t="s">
+        <v>423</v>
+      </c>
+      <c r="I79" t="s">
+        <v>31</v>
+      </c>
+      <c r="J79" t="s">
+        <v>32</v>
+      </c>
+      <c r="K79" t="s">
+        <v>93</v>
       </c>
       <c r="L79" t="s">
         <v>24</v>
       </c>
       <c r="M79" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P79" t="s">
-        <v>332</v>
+        <v>424</v>
       </c>
       <c r="Q79" t="s">
-        <v>333</v>
+        <v>425</v>
       </c>
       <c r="R79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>18</v>
       </c>
       <c r="C80" t="s">
         <v>19</v>
       </c>
       <c r="E80" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="F80" t="s">
-        <v>221</v>
+        <v>281</v>
       </c>
       <c r="G80" t="s">
-        <v>334</v>
+        <v>426</v>
+      </c>
+      <c r="H80" t="s">
+        <v>427</v>
+      </c>
+      <c r="I80" t="s">
+        <v>101</v>
+      </c>
+      <c r="J80" t="s">
+        <v>32</v>
+      </c>
+      <c r="K80" t="s">
+        <v>102</v>
       </c>
       <c r="L80" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M80" t="s">
-        <v>243</v>
+        <v>310</v>
       </c>
       <c r="P80" t="s">
-        <v>335</v>
+        <v>428</v>
       </c>
       <c r="Q80" t="s">
-        <v>336</v>
+        <v>429</v>
       </c>
       <c r="R80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C81" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E81" t="s">
-        <v>337</v>
+        <v>430</v>
       </c>
       <c r="F81" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="G81" t="s">
-        <v>338</v>
+        <v>431</v>
       </c>
       <c r="J81" t="s">
         <v>23</v>
       </c>
       <c r="L81" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M81" t="s">
-        <v>339</v>
+        <v>432</v>
       </c>
       <c r="P81" t="s">
-        <v>340</v>
+        <v>433</v>
       </c>
       <c r="Q81" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="R81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>19</v>
       </c>
       <c r="E82" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F82" t="s">
-        <v>341</v>
+        <v>434</v>
       </c>
       <c r="G82" t="s">
-        <v>342</v>
+        <v>435</v>
+      </c>
+      <c r="H82" t="s">
+        <v>436</v>
+      </c>
+      <c r="I82" t="s">
+        <v>31</v>
+      </c>
+      <c r="J82" t="s">
+        <v>32</v>
+      </c>
+      <c r="K82" t="s">
+        <v>398</v>
       </c>
       <c r="L82" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M82" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P82" t="s">
-        <v>343</v>
+        <v>437</v>
       </c>
       <c r="Q82" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="R82" t="s">
-        <v>344</v>
+        <v>438</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F83" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G83" t="s">
-        <v>345</v>
+        <v>439</v>
+      </c>
+      <c r="H83" t="s">
+        <v>440</v>
+      </c>
+      <c r="I83" t="s">
+        <v>101</v>
+      </c>
+      <c r="J83" t="s">
+        <v>32</v>
+      </c>
+      <c r="K83" t="s">
+        <v>139</v>
       </c>
       <c r="L83" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M83" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P83" t="s">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="Q83" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="R83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>18</v>
       </c>
       <c r="C84" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E84" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F84" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G84" t="s">
-        <v>346</v>
+        <v>441</v>
+      </c>
+      <c r="H84" t="s">
+        <v>442</v>
+      </c>
+      <c r="I84" t="s">
+        <v>31</v>
+      </c>
+      <c r="J84" t="s">
+        <v>32</v>
+      </c>
+      <c r="K84" t="s">
+        <v>114</v>
       </c>
       <c r="L84" t="s">
         <v>24</v>
       </c>
       <c r="M84" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P84" t="s">
-        <v>252</v>
+        <v>322</v>
       </c>
       <c r="Q84" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="R84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>18</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
-        <v>347</v>
+        <v>443</v>
+      </c>
+      <c r="J85" t="s">
+        <v>69</v>
       </c>
       <c r="L85" t="s">
         <v>24</v>
       </c>
       <c r="M85" t="s">
         <v>25</v>
       </c>
       <c r="P85" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="Q85" t="s">
-        <v>336</v>
+        <v>429</v>
       </c>
       <c r="R85" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>18</v>
       </c>
       <c r="C86" t="s">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G86" t="s">
-        <v>348</v>
+        <v>444</v>
+      </c>
+      <c r="H86" t="s">
+        <v>158</v>
+      </c>
+      <c r="I86" t="s">
+        <v>31</v>
+      </c>
+      <c r="J86" t="s">
+        <v>32</v>
+      </c>
+      <c r="K86" t="s">
+        <v>139</v>
       </c>
       <c r="L86" t="s">
         <v>24</v>
       </c>
       <c r="M86" t="s">
         <v>25</v>
       </c>
       <c r="P86" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q86" t="s">
-        <v>349</v>
+        <v>445</v>
       </c>
       <c r="R86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>18</v>
       </c>
       <c r="C87" t="s">
         <v>19</v>
       </c>
       <c r="E87" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F87" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="G87" t="s">
-        <v>350</v>
+        <v>446</v>
       </c>
       <c r="J87" t="s">
         <v>23</v>
       </c>
       <c r="L87" t="s">
         <v>24</v>
       </c>
       <c r="M87" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P87" t="s">
-        <v>288</v>
+        <v>362</v>
       </c>
       <c r="Q87" t="s">
-        <v>351</v>
+        <v>447</v>
       </c>
       <c r="R87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>18</v>
       </c>
       <c r="C88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F88" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G88" t="s">
-        <v>352</v>
+        <v>448</v>
+      </c>
+      <c r="H88" t="s">
+        <v>436</v>
+      </c>
+      <c r="I88" t="s">
+        <v>31</v>
+      </c>
+      <c r="J88" t="s">
+        <v>32</v>
+      </c>
+      <c r="K88" t="s">
+        <v>398</v>
       </c>
       <c r="L88" t="s">
         <v>24</v>
       </c>
       <c r="M88" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P88" t="s">
-        <v>353</v>
+        <v>449</v>
       </c>
       <c r="Q88" t="s">
-        <v>150</v>
+        <v>187</v>
       </c>
       <c r="R88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F89" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G89" t="s">
-        <v>354</v>
+        <v>450</v>
+      </c>
+      <c r="H89" t="s">
+        <v>451</v>
+      </c>
+      <c r="I89" t="s">
+        <v>101</v>
+      </c>
+      <c r="J89" t="s">
+        <v>32</v>
+      </c>
+      <c r="K89" t="s">
+        <v>318</v>
       </c>
       <c r="L89" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M89" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P89" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="Q89" t="s">
-        <v>355</v>
+        <v>452</v>
       </c>
       <c r="R89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C90" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E90" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F90" t="s">
-        <v>357</v>
+        <v>454</v>
       </c>
       <c r="G90" t="s">
-        <v>358</v>
+        <v>455</v>
+      </c>
+      <c r="H90" t="s">
+        <v>456</v>
+      </c>
+      <c r="I90" t="s">
+        <v>101</v>
+      </c>
+      <c r="J90" t="s">
+        <v>32</v>
+      </c>
+      <c r="K90" t="s">
+        <v>114</v>
       </c>
       <c r="L90" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M90" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P90" t="s">
-        <v>360</v>
+        <v>458</v>
       </c>
       <c r="Q90" t="s">
-        <v>361</v>
+        <v>459</v>
       </c>
       <c r="R90" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C91" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E91" t="s">
-        <v>362</v>
+        <v>460</v>
       </c>
       <c r="F91" t="s">
-        <v>363</v>
+        <v>461</v>
       </c>
       <c r="G91" t="s">
-        <v>364</v>
+        <v>462</v>
       </c>
       <c r="J91" t="s">
         <v>23</v>
       </c>
       <c r="L91" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M91" t="s">
-        <v>365</v>
+        <v>463</v>
       </c>
       <c r="P91" t="s">
-        <v>366</v>
+        <v>464</v>
       </c>
       <c r="Q91" t="s">
-        <v>367</v>
+        <v>465</v>
       </c>
       <c r="R91" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E92" t="s">
-        <v>281</v>
+        <v>354</v>
       </c>
       <c r="F92" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G92" t="s">
-        <v>368</v>
+        <v>466</v>
+      </c>
+      <c r="J92" t="s">
+        <v>467</v>
       </c>
       <c r="L92" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M92" t="s">
-        <v>284</v>
+        <v>358</v>
       </c>
       <c r="P92" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="Q92" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="R92" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
         <v>21</v>
       </c>
       <c r="G93" t="s">
-        <v>369</v>
+        <v>468</v>
       </c>
       <c r="J93" t="s">
         <v>23</v>
       </c>
       <c r="L93" t="s">
         <v>24</v>
       </c>
       <c r="M93" t="s">
         <v>25</v>
       </c>
       <c r="P93" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="Q93" t="s">
-        <v>361</v>
+        <v>459</v>
       </c>
       <c r="R93" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C94" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
-        <v>370</v>
+        <v>469</v>
       </c>
       <c r="G94" t="s">
-        <v>371</v>
+        <v>470</v>
+      </c>
+      <c r="J94" t="s">
+        <v>471</v>
       </c>
       <c r="L94" t="s">
         <v>24</v>
       </c>
       <c r="M94" t="s">
         <v>25</v>
       </c>
       <c r="P94" t="s">
-        <v>308</v>
+        <v>386</v>
       </c>
       <c r="Q94" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F95" t="s">
-        <v>363</v>
+        <v>461</v>
       </c>
       <c r="G95" t="s">
-        <v>372</v>
+        <v>472</v>
+      </c>
+      <c r="H95" t="s">
+        <v>473</v>
+      </c>
+      <c r="I95" t="s">
+        <v>31</v>
+      </c>
+      <c r="J95" t="s">
+        <v>32</v>
+      </c>
+      <c r="K95" t="s">
+        <v>474</v>
       </c>
       <c r="L95" t="s">
         <v>24</v>
       </c>
       <c r="M95" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P95" t="s">
-        <v>373</v>
+        <v>475</v>
       </c>
       <c r="Q95" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="R95" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
-        <v>374</v>
+        <v>476</v>
       </c>
       <c r="F96" t="s">
-        <v>375</v>
+        <v>477</v>
       </c>
       <c r="G96" t="s">
-        <v>376</v>
+        <v>478</v>
+      </c>
+      <c r="H96" t="s">
+        <v>479</v>
+      </c>
+      <c r="I96" t="s">
+        <v>31</v>
+      </c>
+      <c r="J96" t="s">
+        <v>32</v>
+      </c>
+      <c r="K96" t="s">
+        <v>480</v>
       </c>
       <c r="L96" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M96" t="s">
-        <v>377</v>
+        <v>481</v>
       </c>
       <c r="P96" t="s">
-        <v>378</v>
+        <v>482</v>
       </c>
       <c r="Q96" t="s">
-        <v>379</v>
+        <v>483</v>
       </c>
       <c r="R96" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C97" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E97" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F97" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G97" t="s">
-        <v>380</v>
+        <v>484</v>
+      </c>
+      <c r="H97" t="s">
+        <v>485</v>
+      </c>
+      <c r="I97" t="s">
+        <v>101</v>
+      </c>
+      <c r="J97" t="s">
+        <v>32</v>
+      </c>
+      <c r="K97" t="s">
+        <v>114</v>
       </c>
       <c r="L97" t="s">
         <v>24</v>
       </c>
       <c r="M97" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P97" t="s">
-        <v>381</v>
+        <v>486</v>
       </c>
       <c r="Q97" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="R97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>18</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F98" t="s">
-        <v>382</v>
+        <v>487</v>
       </c>
       <c r="G98" t="s">
-        <v>383</v>
+        <v>488</v>
       </c>
       <c r="J98" t="s">
         <v>23</v>
       </c>
       <c r="L98" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M98" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P98" t="s">
-        <v>230</v>
+        <v>294</v>
       </c>
       <c r="Q98" t="s">
-        <v>351</v>
+        <v>447</v>
       </c>
       <c r="R98" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F99" t="s">
-        <v>384</v>
+        <v>489</v>
       </c>
       <c r="G99" t="s">
-        <v>385</v>
+        <v>490</v>
+      </c>
+      <c r="H99" t="s">
+        <v>491</v>
+      </c>
+      <c r="I99" t="s">
+        <v>31</v>
+      </c>
+      <c r="J99" t="s">
+        <v>32</v>
+      </c>
+      <c r="K99" t="s">
+        <v>398</v>
       </c>
       <c r="L99" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M99" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P99" t="s">
-        <v>386</v>
+        <v>492</v>
       </c>
       <c r="Q99" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="R99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C100" t="s">
         <v>19</v>
       </c>
       <c r="E100" t="s">
-        <v>260</v>
+        <v>330</v>
       </c>
       <c r="F100" t="s">
-        <v>387</v>
+        <v>493</v>
       </c>
       <c r="G100" t="s">
-        <v>388</v>
+        <v>494</v>
+      </c>
+      <c r="H100" t="s">
+        <v>495</v>
+      </c>
+      <c r="I100" t="s">
+        <v>101</v>
+      </c>
+      <c r="J100" t="s">
+        <v>32</v>
+      </c>
+      <c r="K100" t="s">
+        <v>496</v>
       </c>
       <c r="L100" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M100" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="P100" t="s">
-        <v>389</v>
+        <v>497</v>
       </c>
       <c r="Q100" t="s">
-        <v>273</v>
+        <v>346</v>
       </c>
       <c r="R100" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>18</v>
       </c>
       <c r="C101" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E101" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F101" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G101" t="s">
-        <v>390</v>
+        <v>498</v>
+      </c>
+      <c r="J101" t="s">
+        <v>69</v>
       </c>
       <c r="L101" t="s">
         <v>24</v>
       </c>
       <c r="M101" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P101" t="s">
-        <v>391</v>
+        <v>499</v>
       </c>
       <c r="Q101" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="R101" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C102" t="s">
         <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F102" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G102" t="s">
-        <v>392</v>
+        <v>500</v>
+      </c>
+      <c r="J102" t="s">
+        <v>69</v>
       </c>
       <c r="L102" t="s">
         <v>24</v>
       </c>
       <c r="M102" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P102" t="s">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="Q102" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="R102" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>18</v>
       </c>
       <c r="C103" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E103" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="F103" t="s">
-        <v>393</v>
+        <v>501</v>
       </c>
       <c r="G103" t="s">
-        <v>394</v>
+        <v>502</v>
+      </c>
+      <c r="J103" t="s">
+        <v>381</v>
       </c>
       <c r="L103" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M103" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="P103" t="s">
-        <v>395</v>
+        <v>503</v>
       </c>
       <c r="Q103" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="R103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>18</v>
       </c>
       <c r="C104" t="s">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>396</v>
+        <v>504</v>
       </c>
       <c r="G104" t="s">
-        <v>397</v>
+        <v>505</v>
       </c>
       <c r="J104" t="s">
         <v>23</v>
       </c>
       <c r="L104" t="s">
         <v>24</v>
       </c>
       <c r="M104" t="s">
         <v>25</v>
       </c>
       <c r="P104" t="s">
-        <v>288</v>
+        <v>362</v>
       </c>
       <c r="Q104" t="s">
-        <v>398</v>
+        <v>506</v>
       </c>
       <c r="R104" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="C105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F105" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G105" t="s">
-        <v>399</v>
+        <v>507</v>
+      </c>
+      <c r="H105" t="s">
+        <v>508</v>
+      </c>
+      <c r="I105" t="s">
+        <v>31</v>
+      </c>
+      <c r="J105" t="s">
+        <v>32</v>
+      </c>
+      <c r="K105" t="s">
+        <v>139</v>
       </c>
       <c r="L105" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M105" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P105" t="s">
-        <v>400</v>
+        <v>509</v>
       </c>
       <c r="Q105" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="R105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>18</v>
       </c>
       <c r="C106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F106" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="G106" t="s">
-        <v>401</v>
+        <v>510</v>
+      </c>
+      <c r="H106" t="s">
+        <v>511</v>
+      </c>
+      <c r="I106" t="s">
+        <v>31</v>
+      </c>
+      <c r="J106" t="s">
+        <v>32</v>
+      </c>
+      <c r="K106" t="s">
+        <v>191</v>
       </c>
       <c r="L106" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M106" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P106" t="s">
-        <v>402</v>
+        <v>512</v>
       </c>
       <c r="Q106" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="R106" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>18</v>
       </c>
       <c r="C107" t="s">
         <v>19</v>
       </c>
       <c r="E107" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F107" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="G107" t="s">
-        <v>403</v>
+        <v>513</v>
+      </c>
+      <c r="J107" t="s">
+        <v>514</v>
       </c>
       <c r="L107" t="s">
         <v>24</v>
       </c>
       <c r="M107" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P107" t="s">
-        <v>404</v>
+        <v>515</v>
       </c>
       <c r="Q107" t="s">
-        <v>405</v>
+        <v>516</v>
       </c>
       <c r="R107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F108" t="s">
-        <v>406</v>
+        <v>517</v>
       </c>
       <c r="G108" t="s">
-        <v>407</v>
+        <v>518</v>
+      </c>
+      <c r="H108" t="s">
+        <v>519</v>
+      </c>
+      <c r="I108" t="s">
+        <v>101</v>
+      </c>
+      <c r="J108" t="s">
+        <v>32</v>
+      </c>
+      <c r="K108" t="s">
+        <v>496</v>
       </c>
       <c r="L108" t="s">
         <v>24</v>
       </c>
       <c r="M108" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P108" t="s">
-        <v>296</v>
+        <v>371</v>
       </c>
       <c r="Q108" t="s">
-        <v>333</v>
+        <v>425</v>
       </c>
       <c r="R108" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>18</v>
       </c>
       <c r="C109" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E109" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F109" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G109" t="s">
-        <v>408</v>
+        <v>520</v>
+      </c>
+      <c r="H109" t="s">
+        <v>521</v>
+      </c>
+      <c r="I109" t="s">
+        <v>31</v>
+      </c>
+      <c r="J109" t="s">
+        <v>32</v>
+      </c>
+      <c r="K109" t="s">
+        <v>93</v>
       </c>
       <c r="L109" t="s">
         <v>24</v>
       </c>
       <c r="M109" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P109" t="s">
-        <v>360</v>
+        <v>458</v>
       </c>
       <c r="Q109" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="R109" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E110" t="s">
-        <v>260</v>
+        <v>330</v>
       </c>
       <c r="F110" t="s">
-        <v>409</v>
+        <v>522</v>
       </c>
       <c r="G110" t="s">
-        <v>410</v>
+        <v>523</v>
+      </c>
+      <c r="H110" t="s">
+        <v>524</v>
+      </c>
+      <c r="I110" t="s">
+        <v>101</v>
+      </c>
+      <c r="J110" t="s">
+        <v>32</v>
+      </c>
+      <c r="K110" t="s">
+        <v>474</v>
       </c>
       <c r="L110" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M110" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="P110" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="Q110" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="R110" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>411</v>
+        <v>525</v>
       </c>
       <c r="C111" t="s">
         <v>19</v>
       </c>
       <c r="E111" t="s">
-        <v>374</v>
+        <v>476</v>
       </c>
       <c r="F111" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
       <c r="G111" t="s">
-        <v>412</v>
+        <v>526</v>
+      </c>
+      <c r="H111" t="s">
+        <v>527</v>
+      </c>
+      <c r="I111" t="s">
+        <v>31</v>
+      </c>
+      <c r="J111" t="s">
+        <v>32</v>
+      </c>
+      <c r="K111" t="s">
+        <v>214</v>
       </c>
       <c r="L111" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M111" t="s">
-        <v>377</v>
+        <v>481</v>
       </c>
       <c r="P111" t="s">
-        <v>325</v>
+        <v>415</v>
       </c>
       <c r="Q111" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="R111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F112" t="s">
-        <v>413</v>
+        <v>528</v>
       </c>
       <c r="G112" t="s">
-        <v>414</v>
+        <v>529</v>
+      </c>
+      <c r="H112" t="s">
+        <v>530</v>
+      </c>
+      <c r="I112" t="s">
+        <v>56</v>
+      </c>
+      <c r="J112" t="s">
+        <v>32</v>
+      </c>
+      <c r="K112" t="s">
+        <v>531</v>
       </c>
       <c r="L112" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M112" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P112" t="s">
-        <v>415</v>
+        <v>532</v>
       </c>
       <c r="Q112" t="s">
-        <v>320</v>
+        <v>405</v>
       </c>
       <c r="R112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>18</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E113" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F113" t="s">
-        <v>416</v>
+        <v>533</v>
       </c>
       <c r="G113" t="s">
-        <v>417</v>
+        <v>534</v>
       </c>
       <c r="J113" t="s">
         <v>23</v>
       </c>
       <c r="L113" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M113" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P113" t="s">
-        <v>252</v>
+        <v>322</v>
       </c>
       <c r="Q113" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="R113" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E114" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F114" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G114" t="s">
-        <v>419</v>
+        <v>536</v>
+      </c>
+      <c r="J114" t="s">
+        <v>183</v>
       </c>
       <c r="L114" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M114" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P114" t="s">
-        <v>420</v>
+        <v>537</v>
       </c>
       <c r="Q114" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="R114" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>18</v>
       </c>
       <c r="C115" t="s">
         <v>19</v>
       </c>
       <c r="E115" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F115" t="s">
-        <v>421</v>
+        <v>538</v>
       </c>
       <c r="G115" t="s">
-        <v>422</v>
+        <v>539</v>
+      </c>
+      <c r="J115" t="s">
+        <v>69</v>
       </c>
       <c r="L115" t="s">
         <v>24</v>
       </c>
       <c r="M115" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P115" t="s">
-        <v>325</v>
+        <v>415</v>
       </c>
       <c r="Q115" t="s">
-        <v>423</v>
+        <v>540</v>
       </c>
       <c r="R115" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E116" t="s">
+        <v>142</v>
+      </c>
+      <c r="F116" t="s">
+        <v>355</v>
+      </c>
+      <c r="G116" t="s">
+        <v>541</v>
+      </c>
+      <c r="H116" t="s">
+        <v>479</v>
+      </c>
+      <c r="I116" t="s">
+        <v>31</v>
+      </c>
+      <c r="J116" t="s">
+        <v>32</v>
+      </c>
+      <c r="K116" t="s">
         <v>114</v>
       </c>
-      <c r="F116" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L116" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M116" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P116" t="s">
-        <v>425</v>
+        <v>542</v>
       </c>
       <c r="Q116" t="s">
-        <v>326</v>
+        <v>416</v>
       </c>
       <c r="R116" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C117" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E117" t="s">
-        <v>281</v>
+        <v>354</v>
       </c>
       <c r="F117" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G117" t="s">
-        <v>426</v>
+        <v>543</v>
+      </c>
+      <c r="J117" t="s">
+        <v>467</v>
       </c>
       <c r="L117" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M117" t="s">
-        <v>284</v>
+        <v>358</v>
       </c>
       <c r="P117" t="s">
-        <v>325</v>
+        <v>415</v>
       </c>
       <c r="Q117" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="R117" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F118" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G118" t="s">
-        <v>427</v>
+        <v>544</v>
+      </c>
+      <c r="H118" t="s">
+        <v>545</v>
+      </c>
+      <c r="I118" t="s">
+        <v>92</v>
+      </c>
+      <c r="J118" t="s">
+        <v>32</v>
+      </c>
+      <c r="K118" t="s">
+        <v>474</v>
       </c>
       <c r="L118" t="s">
         <v>24</v>
       </c>
       <c r="M118" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P118" t="s">
-        <v>428</v>
+        <v>546</v>
       </c>
       <c r="Q118" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="R118" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C119" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E119" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F119" t="s">
-        <v>309</v>
+        <v>387</v>
       </c>
       <c r="G119" t="s">
-        <v>429</v>
+        <v>547</v>
       </c>
       <c r="J119" t="s">
         <v>23</v>
       </c>
       <c r="L119" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M119" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P119" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q119" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="R119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>18</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E120" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F120" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G120" t="s">
-        <v>430</v>
+        <v>548</v>
+      </c>
+      <c r="H120" t="s">
+        <v>485</v>
+      </c>
+      <c r="I120" t="s">
+        <v>101</v>
+      </c>
+      <c r="J120" t="s">
+        <v>32</v>
+      </c>
+      <c r="K120" t="s">
+        <v>114</v>
       </c>
       <c r="L120" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M120" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P120" t="s">
-        <v>308</v>
+        <v>386</v>
       </c>
       <c r="Q120" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="R120" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
       <c r="E121" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F121" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G121" t="s">
-        <v>431</v>
+        <v>549</v>
+      </c>
+      <c r="H121" t="s">
+        <v>292</v>
+      </c>
+      <c r="I121" t="s">
+        <v>101</v>
+      </c>
+      <c r="J121" t="s">
+        <v>32</v>
+      </c>
+      <c r="K121" t="s">
+        <v>474</v>
       </c>
       <c r="L121" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M121" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P121" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="Q121" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="R121" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G122" t="s">
-        <v>432</v>
+        <v>550</v>
+      </c>
+      <c r="H122" t="s">
+        <v>545</v>
+      </c>
+      <c r="I122" t="s">
+        <v>92</v>
+      </c>
+      <c r="J122" t="s">
+        <v>32</v>
+      </c>
+      <c r="K122" t="s">
+        <v>33</v>
       </c>
       <c r="L122" t="s">
         <v>24</v>
       </c>
       <c r="M122" t="s">
         <v>25</v>
       </c>
       <c r="P122" t="s">
-        <v>433</v>
+        <v>551</v>
       </c>
       <c r="Q122" t="s">
-        <v>253</v>
+        <v>323</v>
       </c>
       <c r="R122" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>18</v>
       </c>
       <c r="C123" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E123" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F123" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G123" t="s">
-        <v>434</v>
+        <v>552</v>
+      </c>
+      <c r="H123" t="s">
+        <v>553</v>
+      </c>
+      <c r="I123" t="s">
+        <v>31</v>
+      </c>
+      <c r="J123" t="s">
+        <v>32</v>
+      </c>
+      <c r="K123" t="s">
+        <v>134</v>
       </c>
       <c r="L123" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M123" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P123" t="s">
-        <v>435</v>
+        <v>554</v>
       </c>
       <c r="Q123" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="R123" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F124" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G124" t="s">
-        <v>436</v>
+        <v>555</v>
+      </c>
+      <c r="H124" t="s">
+        <v>556</v>
+      </c>
+      <c r="I124" t="s">
+        <v>31</v>
+      </c>
+      <c r="J124" t="s">
+        <v>32</v>
+      </c>
+      <c r="K124" t="s">
+        <v>474</v>
       </c>
       <c r="L124" t="s">
         <v>24</v>
       </c>
       <c r="M124" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P124" t="s">
-        <v>437</v>
+        <v>557</v>
       </c>
       <c r="Q124" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="R124" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C125" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
         <v>21</v>
       </c>
       <c r="G125" t="s">
-        <v>438</v>
+        <v>558</v>
+      </c>
+      <c r="H125" t="s">
+        <v>559</v>
+      </c>
+      <c r="I125" t="s">
+        <v>560</v>
+      </c>
+      <c r="J125" t="s">
+        <v>32</v>
+      </c>
+      <c r="K125" t="s">
+        <v>561</v>
       </c>
       <c r="L125" t="s">
         <v>24</v>
       </c>
       <c r="M125" t="s">
         <v>25</v>
       </c>
       <c r="P125" t="s">
-        <v>308</v>
+        <v>386</v>
       </c>
       <c r="Q125" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="R125" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F126" t="s">
-        <v>439</v>
+        <v>562</v>
       </c>
       <c r="G126" t="s">
-        <v>440</v>
+        <v>563</v>
+      </c>
+      <c r="H126" t="s">
+        <v>564</v>
+      </c>
+      <c r="I126" t="s">
+        <v>31</v>
+      </c>
+      <c r="J126" t="s">
+        <v>32</v>
+      </c>
+      <c r="K126" t="s">
+        <v>93</v>
       </c>
       <c r="L126" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M126" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P126" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q126" t="s">
-        <v>441</v>
+        <v>565</v>
       </c>
       <c r="R126" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
-        <v>260</v>
+        <v>330</v>
       </c>
       <c r="F127" t="s">
-        <v>442</v>
+        <v>566</v>
       </c>
       <c r="G127" t="s">
-        <v>443</v>
+        <v>567</v>
+      </c>
+      <c r="J127" t="s">
+        <v>568</v>
       </c>
       <c r="L127" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M127" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="P127" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="Q127" t="s">
-        <v>444</v>
+        <v>569</v>
       </c>
       <c r="R127" t="s">
-        <v>259</v>
+        <v>329</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>18</v>
       </c>
       <c r="C128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="F128" t="s">
+        <v>74</v>
+      </c>
+      <c r="G128" t="s">
+        <v>570</v>
+      </c>
+      <c r="H128" t="s">
+        <v>571</v>
+      </c>
+      <c r="I128" t="s">
+        <v>213</v>
+      </c>
+      <c r="J128" t="s">
+        <v>32</v>
+      </c>
+      <c r="K128" t="s">
+        <v>279</v>
+      </c>
+      <c r="L128" t="s">
         <v>63</v>
       </c>
-      <c r="G128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M128" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="P128" t="s">
-        <v>446</v>
+        <v>572</v>
       </c>
       <c r="Q128" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
       <c r="R128" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>18</v>
       </c>
       <c r="C129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F129" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G129" t="s">
-        <v>447</v>
+        <v>573</v>
+      </c>
+      <c r="H129" t="s">
+        <v>436</v>
+      </c>
+      <c r="I129" t="s">
+        <v>31</v>
+      </c>
+      <c r="J129" t="s">
+        <v>32</v>
+      </c>
+      <c r="K129" t="s">
+        <v>191</v>
       </c>
       <c r="L129" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M129" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P129" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q129" t="s">
-        <v>448</v>
+        <v>574</v>
       </c>
       <c r="R129" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>18</v>
       </c>
       <c r="C130" t="s">
         <v>19</v>
       </c>
       <c r="E130" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F130" t="s">
-        <v>409</v>
+        <v>522</v>
       </c>
       <c r="G130" t="s">
-        <v>449</v>
+        <v>575</v>
+      </c>
+      <c r="H130" t="s">
+        <v>576</v>
+      </c>
+      <c r="I130" t="s">
+        <v>31</v>
+      </c>
+      <c r="J130" t="s">
+        <v>32</v>
+      </c>
+      <c r="K130" t="s">
+        <v>120</v>
       </c>
       <c r="L130" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M130" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P130" t="s">
-        <v>404</v>
+        <v>515</v>
       </c>
       <c r="Q130" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="R130" t="s">
-        <v>450</v>
+        <v>577</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>18</v>
       </c>
       <c r="C131" t="s">
         <v>19</v>
       </c>
       <c r="E131" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F131" t="s">
-        <v>305</v>
+        <v>382</v>
       </c>
       <c r="G131" t="s">
-        <v>451</v>
+        <v>578</v>
+      </c>
+      <c r="H131" t="s">
+        <v>440</v>
+      </c>
+      <c r="I131" t="s">
+        <v>101</v>
+      </c>
+      <c r="J131" t="s">
+        <v>32</v>
+      </c>
+      <c r="K131" t="s">
+        <v>579</v>
       </c>
       <c r="L131" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M131" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P131" t="s">
-        <v>452</v>
+        <v>580</v>
       </c>
       <c r="Q131" t="s">
-        <v>453</v>
+        <v>581</v>
       </c>
       <c r="R131" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C132" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E132" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F132" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G132" t="s">
-        <v>454</v>
+        <v>582</v>
+      </c>
+      <c r="H132" t="s">
+        <v>583</v>
+      </c>
+      <c r="I132" t="s">
+        <v>31</v>
+      </c>
+      <c r="J132" t="s">
+        <v>32</v>
+      </c>
+      <c r="K132" t="s">
+        <v>114</v>
       </c>
       <c r="L132" t="s">
         <v>24</v>
       </c>
       <c r="M132" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P132" t="s">
-        <v>455</v>
+        <v>584</v>
       </c>
       <c r="Q132" t="s">
-        <v>456</v>
+        <v>585</v>
       </c>
       <c r="R132" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>18</v>
       </c>
       <c r="C133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F133" t="s">
-        <v>145</v>
+        <v>181</v>
       </c>
       <c r="G133" t="s">
-        <v>457</v>
+        <v>586</v>
+      </c>
+      <c r="J133" t="s">
+        <v>587</v>
       </c>
       <c r="L133" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M133" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P133" t="s">
-        <v>458</v>
+        <v>588</v>
       </c>
       <c r="Q133" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="R133" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F134" t="s">
-        <v>393</v>
+        <v>501</v>
       </c>
       <c r="G134" t="s">
-        <v>459</v>
+        <v>589</v>
+      </c>
+      <c r="H134" t="s">
+        <v>590</v>
+      </c>
+      <c r="I134" t="s">
+        <v>133</v>
+      </c>
+      <c r="J134" t="s">
+        <v>32</v>
+      </c>
+      <c r="K134" t="s">
+        <v>591</v>
       </c>
       <c r="L134" t="s">
         <v>24</v>
       </c>
       <c r="M134" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P134" t="s">
-        <v>460</v>
+        <v>592</v>
       </c>
       <c r="Q134" t="s">
-        <v>461</v>
+        <v>593</v>
       </c>
       <c r="R134" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C135" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E135" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="F135" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="G135" t="s">
-        <v>462</v>
+        <v>594</v>
+      </c>
+      <c r="H135" t="s">
+        <v>595</v>
+      </c>
+      <c r="I135" t="s">
+        <v>31</v>
+      </c>
+      <c r="J135" t="s">
+        <v>32</v>
+      </c>
+      <c r="K135" t="s">
+        <v>33</v>
       </c>
       <c r="L135" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M135" t="s">
-        <v>243</v>
+        <v>310</v>
       </c>
       <c r="P135" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="Q135" t="s">
-        <v>264</v>
+        <v>336</v>
       </c>
       <c r="R135" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>18</v>
       </c>
       <c r="C136" t="s">
         <v>19</v>
       </c>
       <c r="E136" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F136" t="s">
-        <v>413</v>
+        <v>528</v>
       </c>
       <c r="G136" t="s">
-        <v>463</v>
+        <v>596</v>
+      </c>
+      <c r="J136" t="s">
+        <v>183</v>
       </c>
       <c r="L136" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M136" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P136" t="s">
-        <v>278</v>
+        <v>351</v>
       </c>
       <c r="Q136" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="R136" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E137" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F137" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G137" t="s">
-        <v>464</v>
+        <v>597</v>
       </c>
       <c r="J137" t="s">
         <v>23</v>
       </c>
       <c r="L137" t="s">
         <v>24</v>
       </c>
       <c r="M137" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P137" t="s">
-        <v>446</v>
+        <v>572</v>
       </c>
       <c r="Q137" t="s">
-        <v>465</v>
+        <v>598</v>
       </c>
       <c r="R137" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>18</v>
       </c>
       <c r="C138" t="s">
         <v>19</v>
       </c>
       <c r="E138" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F138" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G138" t="s">
-        <v>466</v>
+        <v>599</v>
+      </c>
+      <c r="H138" t="s">
+        <v>600</v>
+      </c>
+      <c r="I138" t="s">
+        <v>31</v>
+      </c>
+      <c r="J138" t="s">
+        <v>32</v>
+      </c>
+      <c r="K138" t="s">
+        <v>139</v>
       </c>
       <c r="L138" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M138" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P138" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="Q138" t="s">
-        <v>467</v>
+        <v>601</v>
       </c>
       <c r="R138" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>18</v>
       </c>
       <c r="C139" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E139" t="s">
-        <v>362</v>
+        <v>460</v>
       </c>
       <c r="F139" t="s">
-        <v>261</v>
+        <v>331</v>
       </c>
       <c r="G139" t="s">
-        <v>468</v>
+        <v>602</v>
+      </c>
+      <c r="H139" t="s">
+        <v>603</v>
+      </c>
+      <c r="I139" t="s">
+        <v>101</v>
+      </c>
+      <c r="J139" t="s">
+        <v>32</v>
+      </c>
+      <c r="K139" t="s">
+        <v>33</v>
       </c>
       <c r="L139" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M139" t="s">
-        <v>365</v>
+        <v>463</v>
       </c>
       <c r="P139" t="s">
-        <v>469</v>
+        <v>604</v>
       </c>
       <c r="Q139" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="R139" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>18</v>
       </c>
       <c r="C140" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E140" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F140" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G140" t="s">
-        <v>470</v>
+        <v>605</v>
+      </c>
+      <c r="H140" t="s">
+        <v>238</v>
+      </c>
+      <c r="I140" t="s">
+        <v>31</v>
+      </c>
+      <c r="J140" t="s">
+        <v>32</v>
+      </c>
+      <c r="K140" t="s">
+        <v>114</v>
       </c>
       <c r="L140" t="s">
         <v>24</v>
       </c>
       <c r="M140" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P140" t="s">
-        <v>471</v>
+        <v>606</v>
       </c>
       <c r="Q140" t="s">
-        <v>472</v>
+        <v>607</v>
       </c>
       <c r="R140" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>18</v>
       </c>
       <c r="C141" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E141" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F141" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G141" t="s">
-        <v>473</v>
+        <v>608</v>
+      </c>
+      <c r="H141" t="s">
+        <v>609</v>
+      </c>
+      <c r="I141" t="s">
+        <v>31</v>
+      </c>
+      <c r="J141" t="s">
+        <v>32</v>
+      </c>
+      <c r="K141" t="s">
+        <v>202</v>
       </c>
       <c r="L141" t="s">
         <v>24</v>
       </c>
       <c r="M141" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P141" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="Q141" t="s">
-        <v>330</v>
+        <v>421</v>
       </c>
       <c r="R141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C142" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E142" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F142" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G142" t="s">
-        <v>474</v>
+        <v>610</v>
+      </c>
+      <c r="H142" t="s">
+        <v>611</v>
+      </c>
+      <c r="I142" t="s">
+        <v>101</v>
+      </c>
+      <c r="J142" t="s">
+        <v>32</v>
+      </c>
+      <c r="K142" t="s">
+        <v>318</v>
       </c>
       <c r="L142" t="s">
         <v>24</v>
       </c>
       <c r="M142" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P142" t="s">
-        <v>475</v>
+        <v>612</v>
       </c>
       <c r="Q142" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="R142" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C143" t="s">
         <v>19</v>
       </c>
       <c r="E143" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F143" t="s">
-        <v>476</v>
+        <v>613</v>
       </c>
       <c r="G143" t="s">
-        <v>477</v>
+        <v>614</v>
       </c>
       <c r="J143" t="s">
         <v>23</v>
       </c>
       <c r="L143" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M143" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P143" t="s">
-        <v>478</v>
+        <v>615</v>
       </c>
       <c r="Q143" t="s">
-        <v>479</v>
+        <v>616</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E144" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="F144" t="s">
-        <v>221</v>
+        <v>281</v>
       </c>
       <c r="G144" t="s">
-        <v>480</v>
+        <v>617</v>
+      </c>
+      <c r="H144" t="s">
+        <v>618</v>
+      </c>
+      <c r="I144" t="s">
+        <v>92</v>
+      </c>
+      <c r="J144" t="s">
+        <v>32</v>
+      </c>
+      <c r="K144" t="s">
+        <v>299</v>
       </c>
       <c r="L144" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M144" t="s">
-        <v>243</v>
+        <v>310</v>
       </c>
       <c r="P144" t="s">
-        <v>460</v>
+        <v>592</v>
       </c>
       <c r="Q144" t="s">
-        <v>253</v>
+        <v>323</v>
       </c>
       <c r="R144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>18</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F145" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G145" t="s">
-        <v>481</v>
+        <v>619</v>
       </c>
       <c r="J145" t="s">
         <v>23</v>
       </c>
       <c r="L145" t="s">
         <v>24</v>
       </c>
       <c r="M145" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P145" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q145" t="s">
-        <v>273</v>
+        <v>346</v>
       </c>
       <c r="R145" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C146" t="s">
         <v>19</v>
       </c>
       <c r="E146" t="s">
-        <v>374</v>
+        <v>476</v>
       </c>
       <c r="F146" t="s">
-        <v>203</v>
+        <v>256</v>
       </c>
       <c r="G146" t="s">
-        <v>482</v>
+        <v>620</v>
+      </c>
+      <c r="H146" t="s">
+        <v>511</v>
+      </c>
+      <c r="I146" t="s">
+        <v>31</v>
+      </c>
+      <c r="J146" t="s">
+        <v>32</v>
+      </c>
+      <c r="K146" t="s">
+        <v>33</v>
       </c>
       <c r="L146" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M146" t="s">
-        <v>377</v>
+        <v>481</v>
       </c>
       <c r="P146" t="s">
-        <v>483</v>
+        <v>621</v>
       </c>
       <c r="Q146" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="R146" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C147" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E147" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F147" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G147" t="s">
-        <v>484</v>
+        <v>622</v>
+      </c>
+      <c r="H147" t="s">
+        <v>623</v>
+      </c>
+      <c r="I147" t="s">
+        <v>31</v>
+      </c>
+      <c r="J147" t="s">
+        <v>32</v>
+      </c>
+      <c r="K147" t="s">
+        <v>114</v>
       </c>
       <c r="L147" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M147" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P147" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="Q147" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="R147" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>411</v>
+        <v>525</v>
       </c>
       <c r="C148" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E148" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F148" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
       <c r="G148" t="s">
-        <v>486</v>
+        <v>625</v>
+      </c>
+      <c r="J148" t="s">
+        <v>183</v>
       </c>
       <c r="L148" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M148" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P148" t="s">
-        <v>366</v>
+        <v>464</v>
       </c>
       <c r="Q148" t="s">
-        <v>487</v>
+        <v>626</v>
       </c>
       <c r="R148" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F149" t="s">
-        <v>393</v>
+        <v>501</v>
       </c>
       <c r="G149" t="s">
-        <v>488</v>
+        <v>627</v>
+      </c>
+      <c r="H149" t="s">
+        <v>628</v>
+      </c>
+      <c r="I149" t="s">
+        <v>31</v>
+      </c>
+      <c r="J149" t="s">
+        <v>32</v>
+      </c>
+      <c r="K149" t="s">
+        <v>629</v>
       </c>
       <c r="L149" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M149" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="P149" t="s">
-        <v>360</v>
+        <v>458</v>
       </c>
       <c r="Q149" t="s">
-        <v>303</v>
+        <v>379</v>
       </c>
       <c r="R149" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C150" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E150" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F150" t="s">
         <v>26</v>
       </c>
       <c r="G150" t="s">
-        <v>489</v>
+        <v>630</v>
+      </c>
+      <c r="H150" t="s">
+        <v>419</v>
+      </c>
+      <c r="I150" t="s">
+        <v>31</v>
+      </c>
+      <c r="J150" t="s">
+        <v>32</v>
+      </c>
+      <c r="K150" t="s">
+        <v>33</v>
       </c>
       <c r="L150" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M150" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P150" t="s">
-        <v>490</v>
+        <v>631</v>
       </c>
       <c r="Q150" t="s">
-        <v>126</v>
+        <v>159</v>
       </c>
       <c r="R150" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C151" t="s">
         <v>19</v>
       </c>
       <c r="E151" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F151" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
       <c r="G151" t="s">
-        <v>491</v>
+        <v>632</v>
+      </c>
+      <c r="H151" t="s">
+        <v>553</v>
+      </c>
+      <c r="I151" t="s">
+        <v>31</v>
+      </c>
+      <c r="J151" t="s">
+        <v>32</v>
+      </c>
+      <c r="K151" t="s">
+        <v>633</v>
       </c>
       <c r="L151" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M151" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P151" t="s">
-        <v>492</v>
+        <v>634</v>
       </c>
       <c r="Q151" t="s">
-        <v>461</v>
+        <v>593</v>
       </c>
       <c r="R151" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
         <v>26</v>
       </c>
       <c r="G152" t="s">
-        <v>493</v>
+        <v>635</v>
+      </c>
+      <c r="H152" t="s">
+        <v>636</v>
+      </c>
+      <c r="I152" t="s">
+        <v>560</v>
+      </c>
+      <c r="J152" t="s">
+        <v>32</v>
+      </c>
+      <c r="K152" t="s">
+        <v>412</v>
       </c>
       <c r="L152" t="s">
         <v>24</v>
       </c>
       <c r="M152" t="s">
         <v>25</v>
       </c>
       <c r="P152" t="s">
-        <v>308</v>
+        <v>386</v>
       </c>
       <c r="Q152" t="s">
-        <v>379</v>
+        <v>483</v>
       </c>
       <c r="R152" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F153" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G153" t="s">
-        <v>494</v>
+        <v>637</v>
+      </c>
+      <c r="H153" t="s">
+        <v>583</v>
+      </c>
+      <c r="I153" t="s">
+        <v>31</v>
+      </c>
+      <c r="J153" t="s">
+        <v>32</v>
+      </c>
+      <c r="K153" t="s">
+        <v>33</v>
       </c>
       <c r="L153" t="s">
         <v>24</v>
       </c>
       <c r="M153" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P153" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="Q153" t="s">
-        <v>495</v>
+        <v>638</v>
       </c>
       <c r="R153" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C154" t="s">
         <v>19</v>
       </c>
       <c r="E154" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F154" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G154" t="s">
-        <v>496</v>
+        <v>639</v>
+      </c>
+      <c r="H154" t="s">
+        <v>55</v>
+      </c>
+      <c r="I154" t="s">
+        <v>56</v>
+      </c>
+      <c r="J154" t="s">
+        <v>32</v>
+      </c>
+      <c r="K154" t="s">
+        <v>139</v>
       </c>
       <c r="L154" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M154" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P154" t="s">
-        <v>497</v>
+        <v>640</v>
       </c>
       <c r="Q154" t="s">
-        <v>498</v>
+        <v>641</v>
       </c>
       <c r="R154" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E155" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F155" t="s">
-        <v>499</v>
+        <v>642</v>
       </c>
       <c r="G155" t="s">
-        <v>500</v>
+        <v>643</v>
+      </c>
+      <c r="H155" t="s">
+        <v>473</v>
+      </c>
+      <c r="I155" t="s">
+        <v>31</v>
+      </c>
+      <c r="J155" t="s">
+        <v>32</v>
+      </c>
+      <c r="K155" t="s">
+        <v>412</v>
       </c>
       <c r="L155" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M155" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P155" t="s">
-        <v>501</v>
+        <v>644</v>
       </c>
       <c r="Q155" t="s">
-        <v>379</v>
+        <v>483</v>
       </c>
       <c r="R155" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C156" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E156" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F156" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G156" t="s">
-        <v>502</v>
+        <v>645</v>
+      </c>
+      <c r="H156" t="s">
+        <v>283</v>
+      </c>
+      <c r="I156" t="s">
+        <v>31</v>
+      </c>
+      <c r="J156" t="s">
+        <v>32</v>
+      </c>
+      <c r="K156" t="s">
+        <v>191</v>
       </c>
       <c r="L156" t="s">
         <v>24</v>
       </c>
       <c r="M156" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P156" t="s">
-        <v>308</v>
+        <v>386</v>
       </c>
       <c r="Q156" t="s">
-        <v>355</v>
+        <v>452</v>
       </c>
       <c r="R156" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>18</v>
       </c>
       <c r="C157" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E157" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F157" t="s">
-        <v>159</v>
+        <v>199</v>
       </c>
       <c r="G157" t="s">
-        <v>503</v>
+        <v>646</v>
       </c>
       <c r="J157" t="s">
         <v>23</v>
       </c>
       <c r="L157" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M157" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P157" t="s">
-        <v>504</v>
+        <v>647</v>
       </c>
       <c r="Q157" t="s">
-        <v>487</v>
+        <v>626</v>
       </c>
       <c r="R157" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>18</v>
       </c>
       <c r="C158" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E158" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F158" t="s">
-        <v>505</v>
+        <v>648</v>
       </c>
       <c r="G158" t="s">
-        <v>506</v>
+        <v>649</v>
+      </c>
+      <c r="H158" t="s">
+        <v>650</v>
+      </c>
+      <c r="I158" t="s">
+        <v>31</v>
+      </c>
+      <c r="J158" t="s">
+        <v>32</v>
+      </c>
+      <c r="K158" t="s">
+        <v>102</v>
       </c>
       <c r="L158" t="s">
         <v>24</v>
       </c>
       <c r="M158" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P158" t="s">
-        <v>507</v>
+        <v>651</v>
       </c>
       <c r="Q158" t="s">
-        <v>448</v>
+        <v>574</v>
       </c>
       <c r="R158" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>18</v>
       </c>
       <c r="C159" t="s">
         <v>19</v>
       </c>
       <c r="E159" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F159" t="s">
-        <v>198</v>
+        <v>249</v>
       </c>
       <c r="G159" t="s">
-        <v>508</v>
+        <v>652</v>
+      </c>
+      <c r="H159" t="s">
+        <v>162</v>
+      </c>
+      <c r="I159" t="s">
+        <v>31</v>
+      </c>
+      <c r="J159" t="s">
+        <v>32</v>
+      </c>
+      <c r="K159" t="s">
+        <v>653</v>
       </c>
       <c r="L159" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M159" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P159" t="s">
-        <v>497</v>
+        <v>640</v>
       </c>
       <c r="Q159" t="s">
-        <v>231</v>
+        <v>295</v>
       </c>
       <c r="R159" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F160" t="s">
-        <v>250</v>
+        <v>320</v>
       </c>
       <c r="G160" t="s">
-        <v>509</v>
+        <v>654</v>
       </c>
       <c r="J160" t="s">
         <v>23</v>
       </c>
       <c r="L160" t="s">
         <v>24</v>
       </c>
       <c r="M160" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P160" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="Q160" t="s">
-        <v>423</v>
+        <v>540</v>
       </c>
       <c r="R160" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>18</v>
       </c>
       <c r="C161" t="s">
         <v>19</v>
       </c>
       <c r="E161" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F161" t="s">
-        <v>309</v>
+        <v>387</v>
       </c>
       <c r="G161" t="s">
-        <v>510</v>
+        <v>655</v>
+      </c>
+      <c r="H161" t="s">
+        <v>656</v>
+      </c>
+      <c r="I161" t="s">
+        <v>31</v>
+      </c>
+      <c r="J161" t="s">
+        <v>32</v>
+      </c>
+      <c r="K161" t="s">
+        <v>657</v>
       </c>
       <c r="L161" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M161" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="P161" t="s">
-        <v>387</v>
+        <v>493</v>
       </c>
       <c r="Q161" t="s">
-        <v>448</v>
+        <v>574</v>
       </c>
       <c r="R161" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C162" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E162" t="s">
+        <v>142</v>
+      </c>
+      <c r="F162" t="s">
+        <v>339</v>
+      </c>
+      <c r="G162" t="s">
+        <v>658</v>
+      </c>
+      <c r="H162" t="s">
+        <v>659</v>
+      </c>
+      <c r="I162" t="s">
+        <v>101</v>
+      </c>
+      <c r="J162" t="s">
+        <v>32</v>
+      </c>
+      <c r="K162" t="s">
         <v>114</v>
       </c>
-      <c r="F162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L162" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M162" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P162" t="s">
-        <v>196</v>
+        <v>247</v>
       </c>
       <c r="Q162" t="s">
-        <v>472</v>
+        <v>607</v>
       </c>
       <c r="R162" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>18</v>
       </c>
       <c r="C163" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E163" t="s">
-        <v>266</v>
+        <v>338</v>
       </c>
       <c r="F163" t="s">
-        <v>512</v>
+        <v>660</v>
       </c>
       <c r="G163" t="s">
-        <v>513</v>
+        <v>661</v>
+      </c>
+      <c r="H163" t="s">
+        <v>662</v>
+      </c>
+      <c r="I163" t="s">
+        <v>101</v>
+      </c>
+      <c r="J163" t="s">
+        <v>32</v>
+      </c>
+      <c r="K163" t="s">
+        <v>412</v>
       </c>
       <c r="L163" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M163" t="s">
-        <v>269</v>
+        <v>341</v>
       </c>
       <c r="P163" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="Q163" t="s">
-        <v>333</v>
+        <v>425</v>
       </c>
       <c r="R163" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>18</v>
       </c>
       <c r="C164" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E164" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F164" t="s">
-        <v>232</v>
+        <v>296</v>
       </c>
       <c r="G164" t="s">
-        <v>514</v>
+        <v>663</v>
+      </c>
+      <c r="H164" t="s">
+        <v>664</v>
+      </c>
+      <c r="I164" t="s">
+        <v>31</v>
+      </c>
+      <c r="J164" t="s">
+        <v>32</v>
+      </c>
+      <c r="K164" t="s">
+        <v>33</v>
       </c>
       <c r="L164" t="s">
         <v>24</v>
       </c>
       <c r="M164" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P164" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="Q164" t="s">
-        <v>279</v>
+        <v>352</v>
       </c>
       <c r="R164" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>158</v>
+        <v>198</v>
       </c>
       <c r="C165" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E165" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F165" t="s">
         <v>26</v>
       </c>
       <c r="G165" t="s">
-        <v>515</v>
+        <v>665</v>
+      </c>
+      <c r="H165" t="s">
+        <v>666</v>
+      </c>
+      <c r="I165" t="s">
+        <v>31</v>
+      </c>
+      <c r="J165" t="s">
+        <v>32</v>
+      </c>
+      <c r="K165" t="s">
+        <v>334</v>
       </c>
       <c r="L165" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M165" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="P165" t="s">
-        <v>516</v>
+        <v>667</v>
       </c>
       <c r="Q165" t="s">
-        <v>330</v>
+        <v>421</v>
       </c>
       <c r="R165" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E166" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F166" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G166" t="s">
-        <v>517</v>
+        <v>668</v>
       </c>
       <c r="J166" t="s">
         <v>23</v>
       </c>
       <c r="L166" t="s">
         <v>24</v>
       </c>
       <c r="M166" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P166" t="s">
-        <v>483</v>
+        <v>621</v>
       </c>
       <c r="Q166" t="s">
-        <v>518</v>
+        <v>669</v>
       </c>
       <c r="R166" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>18</v>
       </c>
       <c r="C167" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E167" t="s">
-        <v>236</v>
+        <v>302</v>
       </c>
       <c r="F167" t="s">
-        <v>519</v>
+        <v>670</v>
       </c>
       <c r="G167" t="s">
-        <v>520</v>
+        <v>671</v>
+      </c>
+      <c r="J167" t="s">
+        <v>23</v>
       </c>
       <c r="L167" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M167" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="P167" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="Q167" t="s">
-        <v>303</v>
+        <v>379</v>
       </c>
       <c r="R167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C168" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E168" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F168" t="s">
-        <v>439</v>
+        <v>562</v>
       </c>
       <c r="G168" t="s">
-        <v>521</v>
+        <v>672</v>
+      </c>
+      <c r="H168" t="s">
+        <v>673</v>
+      </c>
+      <c r="I168" t="s">
+        <v>101</v>
+      </c>
+      <c r="J168" t="s">
+        <v>32</v>
+      </c>
+      <c r="K168" t="s">
+        <v>334</v>
       </c>
       <c r="L168" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M168" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P168" t="s">
-        <v>492</v>
+        <v>634</v>
       </c>
       <c r="Q168" t="s">
-        <v>129</v>
+        <v>164</v>
       </c>
       <c r="R168" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C169" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E169" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="F169" t="s">
-        <v>522</v>
+        <v>674</v>
       </c>
       <c r="G169" t="s">
-        <v>523</v>
+        <v>675</v>
+      </c>
+      <c r="H169" t="s">
+        <v>676</v>
+      </c>
+      <c r="I169" t="s">
+        <v>31</v>
+      </c>
+      <c r="J169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K169" t="s">
+        <v>134</v>
       </c>
       <c r="L169" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M169" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="P169" t="s">
-        <v>524</v>
+        <v>677</v>
       </c>
       <c r="Q169" t="s">
-        <v>258</v>
+        <v>328</v>
       </c>
       <c r="R169" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F170" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G170" t="s">
-        <v>525</v>
+        <v>678</v>
+      </c>
+      <c r="H170" t="s">
+        <v>55</v>
+      </c>
+      <c r="I170" t="s">
+        <v>56</v>
+      </c>
+      <c r="J170" t="s">
+        <v>32</v>
+      </c>
+      <c r="K170" t="s">
+        <v>679</v>
       </c>
       <c r="L170" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M170" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P170" t="s">
-        <v>325</v>
+        <v>415</v>
       </c>
       <c r="Q170" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R170" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C171" t="s">
         <v>19</v>
       </c>
       <c r="E171" t="s">
-        <v>526</v>
+        <v>680</v>
       </c>
       <c r="F171" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="G171" t="s">
-        <v>527</v>
+        <v>681</v>
+      </c>
+      <c r="H171" t="s">
+        <v>278</v>
+      </c>
+      <c r="I171" t="s">
+        <v>31</v>
+      </c>
+      <c r="J171" t="s">
+        <v>32</v>
+      </c>
+      <c r="K171" t="s">
+        <v>474</v>
       </c>
       <c r="L171" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M171" t="s">
-        <v>528</v>
+        <v>682</v>
       </c>
       <c r="P171" t="s">
-        <v>529</v>
+        <v>683</v>
       </c>
       <c r="Q171" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="R171" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>18</v>
       </c>
       <c r="C172" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E172" t="s">
-        <v>192</v>
+        <v>243</v>
       </c>
       <c r="F172" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="G172" t="s">
-        <v>530</v>
+        <v>684</v>
+      </c>
+      <c r="J172" t="s">
+        <v>467</v>
       </c>
       <c r="L172" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M172" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="P172" t="s">
-        <v>210</v>
+        <v>266</v>
       </c>
       <c r="Q172" t="s">
-        <v>336</v>
+        <v>429</v>
       </c>
       <c r="R172" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C173" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E173" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="F173" t="s">
-        <v>271</v>
+        <v>343</v>
       </c>
       <c r="G173" t="s">
-        <v>531</v>
+        <v>685</v>
+      </c>
+      <c r="H173" t="s">
+        <v>686</v>
+      </c>
+      <c r="I173" t="s">
+        <v>31</v>
+      </c>
+      <c r="J173" t="s">
+        <v>32</v>
+      </c>
+      <c r="K173" t="s">
+        <v>33</v>
       </c>
       <c r="L173" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M173" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="P173" t="s">
-        <v>532</v>
+        <v>687</v>
       </c>
       <c r="Q173" t="s">
-        <v>247</v>
+        <v>315</v>
       </c>
       <c r="R173" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>18</v>
       </c>
       <c r="C174" t="s">
         <v>19</v>
       </c>
       <c r="E174" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F174" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G174" t="s">
-        <v>533</v>
+        <v>688</v>
+      </c>
+      <c r="H174" t="s">
+        <v>553</v>
+      </c>
+      <c r="I174" t="s">
+        <v>31</v>
+      </c>
+      <c r="J174" t="s">
+        <v>32</v>
+      </c>
+      <c r="K174" t="s">
+        <v>496</v>
       </c>
       <c r="L174" t="s">
         <v>24</v>
       </c>
       <c r="M174" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P174" t="s">
         <v>26</v>
       </c>
       <c r="Q174" t="s">
-        <v>534</v>
+        <v>689</v>
       </c>
       <c r="R174" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>18</v>
       </c>
       <c r="C175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="F175" t="s">
-        <v>191</v>
+        <v>242</v>
       </c>
       <c r="G175" t="s">
-        <v>535</v>
+        <v>690</v>
       </c>
       <c r="J175" t="s">
         <v>23</v>
       </c>
       <c r="L175" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M175" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="P175" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="Q175" t="s">
-        <v>326</v>
+        <v>416</v>
       </c>
       <c r="R175" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>18</v>
       </c>
       <c r="C176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F176" t="s">
-        <v>536</v>
+        <v>691</v>
       </c>
       <c r="G176" t="s">
-        <v>537</v>
+        <v>692</v>
+      </c>
+      <c r="H176" t="s">
+        <v>693</v>
+      </c>
+      <c r="I176" t="s">
+        <v>31</v>
+      </c>
+      <c r="J176" t="s">
+        <v>32</v>
+      </c>
+      <c r="K176" t="s">
+        <v>694</v>
       </c>
       <c r="L176" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M176" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P176" t="s">
-        <v>428</v>
+        <v>546</v>
       </c>
       <c r="Q176" t="s">
-        <v>418</v>
+        <v>535</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C177" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E177" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F177" t="s">
-        <v>309</v>
+        <v>387</v>
       </c>
       <c r="G177" t="s">
-        <v>538</v>
+        <v>695</v>
+      </c>
+      <c r="H177" t="s">
+        <v>664</v>
+      </c>
+      <c r="I177" t="s">
+        <v>31</v>
+      </c>
+      <c r="J177" t="s">
+        <v>32</v>
+      </c>
+      <c r="K177" t="s">
+        <v>696</v>
       </c>
       <c r="L177" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M177" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P177" t="s">
-        <v>288</v>
+        <v>362</v>
       </c>
       <c r="Q177" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R177" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F178" t="s">
-        <v>140</v>
+        <v>176</v>
       </c>
       <c r="G178" t="s">
-        <v>539</v>
+        <v>697</v>
+      </c>
+      <c r="H178" t="s">
+        <v>119</v>
+      </c>
+      <c r="I178" t="s">
+        <v>31</v>
+      </c>
+      <c r="J178" t="s">
+        <v>32</v>
+      </c>
+      <c r="K178" t="s">
+        <v>33</v>
       </c>
       <c r="L178" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M178" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P178" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q178" t="s">
-        <v>273</v>
+        <v>346</v>
       </c>
       <c r="R178" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C179" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E179" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="F179" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="G179" t="s">
-        <v>540</v>
+        <v>698</v>
+      </c>
+      <c r="H179" t="s">
+        <v>618</v>
+      </c>
+      <c r="I179" t="s">
+        <v>92</v>
+      </c>
+      <c r="J179" t="s">
+        <v>32</v>
+      </c>
+      <c r="K179" t="s">
+        <v>163</v>
       </c>
       <c r="L179" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M179" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="P179" t="s">
-        <v>460</v>
+        <v>592</v>
       </c>
       <c r="Q179" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="R179" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>18</v>
       </c>
       <c r="C180" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E180" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F180" t="s">
-        <v>309</v>
+        <v>387</v>
       </c>
       <c r="G180" t="s">
-        <v>541</v>
+        <v>699</v>
+      </c>
+      <c r="H180" t="s">
+        <v>201</v>
+      </c>
+      <c r="I180" t="s">
+        <v>31</v>
+      </c>
+      <c r="J180" t="s">
+        <v>32</v>
+      </c>
+      <c r="K180" t="s">
+        <v>412</v>
       </c>
       <c r="L180" t="s">
         <v>24</v>
       </c>
       <c r="M180" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P180" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="Q180" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="R180" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F181" t="s">
-        <v>145</v>
+        <v>181</v>
       </c>
       <c r="G181" t="s">
-        <v>542</v>
+        <v>700</v>
+      </c>
+      <c r="H181" t="s">
+        <v>530</v>
+      </c>
+      <c r="I181" t="s">
+        <v>56</v>
+      </c>
+      <c r="J181" t="s">
+        <v>32</v>
+      </c>
+      <c r="K181" t="s">
+        <v>629</v>
       </c>
       <c r="L181" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M181" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P181" t="s">
-        <v>543</v>
+        <v>701</v>
       </c>
       <c r="Q181" t="s">
-        <v>253</v>
+        <v>323</v>
       </c>
       <c r="R181" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E182" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F182" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="G182" t="s">
-        <v>544</v>
+        <v>702</v>
+      </c>
+      <c r="H182" t="s">
+        <v>703</v>
+      </c>
+      <c r="I182" t="s">
+        <v>560</v>
+      </c>
+      <c r="J182" t="s">
+        <v>32</v>
+      </c>
+      <c r="K182" t="s">
+        <v>114</v>
       </c>
       <c r="L182" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M182" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P182" t="s">
-        <v>257</v>
+        <v>327</v>
       </c>
       <c r="Q182" t="s">
-        <v>312</v>
+        <v>392</v>
       </c>
       <c r="R182" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
-        <v>225</v>
+        <v>286</v>
       </c>
       <c r="F183" t="s">
-        <v>145</v>
+        <v>181</v>
       </c>
       <c r="G183" t="s">
-        <v>545</v>
+        <v>704</v>
       </c>
       <c r="J183" t="s">
         <v>23</v>
       </c>
       <c r="L183" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M183" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="P183" t="s">
-        <v>325</v>
+        <v>415</v>
       </c>
       <c r="Q183" t="s">
-        <v>546</v>
+        <v>705</v>
       </c>
       <c r="R183" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F184" t="s">
-        <v>261</v>
+        <v>331</v>
       </c>
       <c r="G184" t="s">
-        <v>547</v>
+        <v>706</v>
+      </c>
+      <c r="H184" t="s">
+        <v>707</v>
+      </c>
+      <c r="I184" t="s">
+        <v>31</v>
+      </c>
+      <c r="J184" t="s">
+        <v>32</v>
+      </c>
+      <c r="K184" t="s">
+        <v>252</v>
       </c>
       <c r="L184" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M184" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P184" t="s">
-        <v>548</v>
+        <v>708</v>
       </c>
       <c r="Q184" t="s">
-        <v>487</v>
+        <v>626</v>
       </c>
       <c r="R184" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>21</v>
       </c>
       <c r="G185" t="s">
-        <v>549</v>
+        <v>709</v>
+      </c>
+      <c r="H185" t="s">
+        <v>703</v>
+      </c>
+      <c r="I185" t="s">
+        <v>31</v>
+      </c>
+      <c r="J185" t="s">
+        <v>32</v>
+      </c>
+      <c r="K185" t="s">
+        <v>191</v>
       </c>
       <c r="L185" t="s">
         <v>24</v>
       </c>
       <c r="M185" t="s">
         <v>25</v>
       </c>
       <c r="P185" t="s">
-        <v>437</v>
+        <v>557</v>
       </c>
       <c r="Q185" t="s">
-        <v>550</v>
+        <v>710</v>
       </c>
       <c r="R185" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>18</v>
       </c>
       <c r="C186" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E186" t="s">
-        <v>266</v>
+        <v>338</v>
       </c>
       <c r="F186" t="s">
-        <v>551</v>
+        <v>711</v>
       </c>
       <c r="G186" t="s">
-        <v>552</v>
+        <v>712</v>
+      </c>
+      <c r="H186" t="s">
+        <v>427</v>
+      </c>
+      <c r="I186" t="s">
+        <v>101</v>
+      </c>
+      <c r="J186" t="s">
+        <v>32</v>
+      </c>
+      <c r="K186" t="s">
+        <v>134</v>
       </c>
       <c r="L186" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M186" t="s">
-        <v>269</v>
+        <v>341</v>
       </c>
       <c r="P186" t="s">
-        <v>553</v>
+        <v>713</v>
       </c>
       <c r="Q186" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="R186" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E187" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F187" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="G187" t="s">
-        <v>554</v>
+        <v>714</v>
+      </c>
+      <c r="J187" t="s">
+        <v>183</v>
       </c>
       <c r="L187" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M187" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P187" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="Q187" t="s">
-        <v>555</v>
+        <v>715</v>
       </c>
       <c r="R187" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C188" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E188" t="s">
-        <v>260</v>
+        <v>330</v>
       </c>
       <c r="F188" t="s">
-        <v>556</v>
+        <v>716</v>
       </c>
       <c r="G188" t="s">
-        <v>557</v>
+        <v>717</v>
+      </c>
+      <c r="H188" t="s">
+        <v>718</v>
+      </c>
+      <c r="I188" t="s">
+        <v>101</v>
+      </c>
+      <c r="J188" t="s">
+        <v>32</v>
+      </c>
+      <c r="K188" t="s">
+        <v>214</v>
       </c>
       <c r="L188" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M188" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="P188" t="s">
-        <v>558</v>
+        <v>719</v>
       </c>
       <c r="Q188" t="s">
-        <v>201</v>
+        <v>254</v>
       </c>
       <c r="R188" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E189" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="F189" t="s">
-        <v>559</v>
+        <v>720</v>
       </c>
       <c r="G189" t="s">
-        <v>560</v>
+        <v>721</v>
+      </c>
+      <c r="H189" t="s">
+        <v>664</v>
+      </c>
+      <c r="I189" t="s">
+        <v>31</v>
+      </c>
+      <c r="J189" t="s">
+        <v>32</v>
+      </c>
+      <c r="K189" t="s">
+        <v>33</v>
       </c>
       <c r="L189" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M189" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="P189" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="Q189" t="s">
-        <v>561</v>
+        <v>722</v>
       </c>
       <c r="R189" t="s">
-        <v>259</v>
+        <v>329</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C190" t="s">
         <v>19</v>
       </c>
       <c r="E190" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F190" t="s">
-        <v>193</v>
+        <v>244</v>
       </c>
       <c r="G190" t="s">
-        <v>562</v>
+        <v>723</v>
+      </c>
+      <c r="H190" t="s">
+        <v>314</v>
+      </c>
+      <c r="I190" t="s">
+        <v>48</v>
+      </c>
+      <c r="J190" t="s">
+        <v>32</v>
+      </c>
+      <c r="K190" t="s">
+        <v>120</v>
       </c>
       <c r="L190" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M190" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="P190" t="s">
-        <v>563</v>
+        <v>724</v>
       </c>
       <c r="Q190" t="s">
-        <v>550</v>
+        <v>710</v>
       </c>
       <c r="R190" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>18</v>
       </c>
       <c r="C191" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
         <v>26</v>
       </c>
       <c r="G191" t="s">
-        <v>564</v>
+        <v>725</v>
       </c>
       <c r="J191" t="s">
         <v>23</v>
       </c>
       <c r="L191" t="s">
         <v>24</v>
       </c>
       <c r="M191" t="s">
         <v>25</v>
       </c>
       <c r="P191" t="s">
-        <v>565</v>
+        <v>726</v>
       </c>
       <c r="Q191" t="s">
-        <v>555</v>
+        <v>715</v>
       </c>
       <c r="R191" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C192" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E192" t="s">
-        <v>295</v>
+        <v>370</v>
       </c>
       <c r="F192" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="G192" t="s">
-        <v>566</v>
+        <v>727</v>
       </c>
       <c r="J192" t="s">
         <v>23</v>
       </c>
       <c r="L192" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M192" t="s">
-        <v>298</v>
+        <v>373</v>
       </c>
       <c r="P192" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="Q192" t="s">
-        <v>303</v>
+        <v>379</v>
       </c>
       <c r="R192" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F193" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="G193" t="s">
-        <v>567</v>
+        <v>728</v>
+      </c>
+      <c r="H193" t="s">
+        <v>729</v>
+      </c>
+      <c r="I193" t="s">
+        <v>31</v>
+      </c>
+      <c r="J193" t="s">
+        <v>32</v>
+      </c>
+      <c r="K193" t="s">
+        <v>730</v>
       </c>
       <c r="L193" t="s">
         <v>24</v>
       </c>
       <c r="M193" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P193" t="s">
-        <v>460</v>
+        <v>592</v>
       </c>
       <c r="Q193" t="s">
-        <v>285</v>
+        <v>359</v>
       </c>
       <c r="R193" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C194" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E194" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F194" t="s">
-        <v>568</v>
+        <v>731</v>
       </c>
       <c r="G194" t="s">
-        <v>569</v>
+        <v>732</v>
+      </c>
+      <c r="H194" t="s">
+        <v>733</v>
+      </c>
+      <c r="I194" t="s">
+        <v>31</v>
+      </c>
+      <c r="J194" t="s">
+        <v>32</v>
+      </c>
+      <c r="K194" t="s">
+        <v>412</v>
       </c>
       <c r="L194" t="s">
         <v>24</v>
       </c>
       <c r="M194" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P194" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="Q194" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="R194" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>18</v>
       </c>
       <c r="C195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="G195" t="s">
-        <v>570</v>
+        <v>734</v>
+      </c>
+      <c r="H195" t="s">
+        <v>735</v>
+      </c>
+      <c r="I195" t="s">
+        <v>101</v>
+      </c>
+      <c r="J195" t="s">
+        <v>32</v>
+      </c>
+      <c r="K195" t="s">
+        <v>736</v>
       </c>
       <c r="L195" t="s">
         <v>24</v>
       </c>
       <c r="M195" t="s">
         <v>25</v>
       </c>
       <c r="P195" t="s">
-        <v>571</v>
+        <v>737</v>
       </c>
       <c r="Q195" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="R195" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
-        <v>290</v>
+        <v>365</v>
       </c>
       <c r="F196" t="s">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="G196" t="s">
-        <v>572</v>
+        <v>738</v>
+      </c>
+      <c r="H196" t="s">
+        <v>603</v>
+      </c>
+      <c r="I196" t="s">
+        <v>101</v>
+      </c>
+      <c r="J196" t="s">
+        <v>32</v>
+      </c>
+      <c r="K196" t="s">
+        <v>202</v>
       </c>
       <c r="L196" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M196" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="P196" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="Q196" t="s">
-        <v>258</v>
+        <v>328</v>
       </c>
       <c r="R196" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>18</v>
       </c>
       <c r="C197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
-        <v>271</v>
+        <v>343</v>
       </c>
       <c r="G197" t="s">
-        <v>573</v>
+        <v>739</v>
+      </c>
+      <c r="H197" t="s">
+        <v>740</v>
+      </c>
+      <c r="I197" t="s">
+        <v>31</v>
+      </c>
+      <c r="J197" t="s">
+        <v>32</v>
+      </c>
+      <c r="K197" t="s">
+        <v>741</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
       <c r="M197" t="s">
         <v>25</v>
       </c>
       <c r="P197" t="s">
-        <v>574</v>
+        <v>742</v>
       </c>
       <c r="Q197" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="R197" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="F198" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G198" t="s">
-        <v>575</v>
+        <v>743</v>
+      </c>
+      <c r="H198" t="s">
+        <v>451</v>
+      </c>
+      <c r="I198" t="s">
+        <v>101</v>
+      </c>
+      <c r="J198" t="s">
+        <v>32</v>
+      </c>
+      <c r="K198" t="s">
+        <v>496</v>
       </c>
       <c r="L198" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M198" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="P198" t="s">
-        <v>576</v>
+        <v>744</v>
       </c>
       <c r="Q198" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="R198" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>18</v>
       </c>
       <c r="C199" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E199" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F199" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G199" t="s">
-        <v>577</v>
+        <v>745</v>
+      </c>
+      <c r="H199" t="s">
+        <v>746</v>
+      </c>
+      <c r="I199" t="s">
+        <v>101</v>
+      </c>
+      <c r="J199" t="s">
+        <v>32</v>
+      </c>
+      <c r="K199" t="s">
+        <v>279</v>
       </c>
       <c r="L199" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M199" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P199" t="s">
-        <v>578</v>
+        <v>747</v>
       </c>
       <c r="Q199" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="R199" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>18</v>
       </c>
       <c r="C200" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E200" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
       <c r="F200" t="s">
-        <v>579</v>
+        <v>748</v>
       </c>
       <c r="G200" t="s">
-        <v>580</v>
+        <v>749</v>
+      </c>
+      <c r="H200" t="s">
+        <v>650</v>
+      </c>
+      <c r="I200" t="s">
+        <v>31</v>
+      </c>
+      <c r="J200" t="s">
+        <v>32</v>
+      </c>
+      <c r="K200" t="s">
+        <v>279</v>
       </c>
       <c r="L200" t="s">
         <v>24</v>
       </c>
       <c r="M200" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="P200" t="s">
-        <v>165</v>
+        <v>209</v>
       </c>
       <c r="Q200" t="s">
-        <v>294</v>
+        <v>369</v>
       </c>
       <c r="R200" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
-        <v>260</v>
+        <v>330</v>
       </c>
       <c r="F201" t="s">
-        <v>568</v>
+        <v>731</v>
       </c>
       <c r="G201" t="s">
-        <v>581</v>
+        <v>750</v>
+      </c>
+      <c r="H201" t="s">
+        <v>659</v>
+      </c>
+      <c r="I201" t="s">
+        <v>101</v>
+      </c>
+      <c r="J201" t="s">
+        <v>32</v>
+      </c>
+      <c r="K201" t="s">
+        <v>134</v>
       </c>
       <c r="L201" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M201" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="P201" t="s">
-        <v>582</v>
+        <v>751</v>
       </c>
       <c r="Q201" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="R201" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C202" t="s">
         <v>19</v>
       </c>
       <c r="E202" t="s">
-        <v>266</v>
+        <v>338</v>
       </c>
       <c r="F202" t="s">
+        <v>434</v>
+      </c>
+      <c r="G202" t="s">
+        <v>752</v>
+      </c>
+      <c r="H202" t="s">
+        <v>753</v>
+      </c>
+      <c r="I202" t="s">
+        <v>31</v>
+      </c>
+      <c r="J202" t="s">
+        <v>32</v>
+      </c>
+      <c r="K202" t="s">
+        <v>480</v>
+      </c>
+      <c r="L202" t="s">
+        <v>184</v>
+      </c>
+      <c r="M202" t="s">
         <v>341</v>
       </c>
-      <c r="G202" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P202" t="s">
-        <v>584</v>
+        <v>754</v>
       </c>
       <c r="Q202" t="s">
-        <v>585</v>
+        <v>755</v>
       </c>
       <c r="R202" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>18</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="E203" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="F203" t="s">
-        <v>586</v>
+        <v>756</v>
       </c>
       <c r="G203" t="s">
-        <v>587</v>
+        <v>757</v>
+      </c>
+      <c r="H203" t="s">
+        <v>758</v>
+      </c>
+      <c r="I203" t="s">
+        <v>411</v>
+      </c>
+      <c r="J203" t="s">
+        <v>32</v>
+      </c>
+      <c r="K203" t="s">
+        <v>759</v>
       </c>
       <c r="L203" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M203" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P203" t="s">
-        <v>588</v>
+        <v>760</v>
       </c>
       <c r="Q203" t="s">
-        <v>326</v>
+        <v>416</v>
       </c>
       <c r="R203" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>18</v>
       </c>
       <c r="C204" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E204" t="s">
-        <v>290</v>
+        <v>365</v>
       </c>
       <c r="F204" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G204" t="s">
-        <v>589</v>
+        <v>761</v>
+      </c>
+      <c r="H204" t="s">
+        <v>762</v>
+      </c>
+      <c r="I204" t="s">
+        <v>411</v>
+      </c>
+      <c r="J204" t="s">
+        <v>32</v>
+      </c>
+      <c r="K204" t="s">
+        <v>293</v>
       </c>
       <c r="L204" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M204" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="P204" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="Q204" t="s">
-        <v>186</v>
+        <v>236</v>
       </c>
       <c r="R204" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>18</v>
       </c>
       <c r="C205" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E205" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F205" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G205" t="s">
-        <v>590</v>
+        <v>763</v>
+      </c>
+      <c r="H205" t="s">
+        <v>764</v>
+      </c>
+      <c r="I205" t="s">
+        <v>31</v>
+      </c>
+      <c r="J205" t="s">
+        <v>32</v>
+      </c>
+      <c r="K205" t="s">
+        <v>114</v>
       </c>
       <c r="L205" t="s">
         <v>24</v>
       </c>
       <c r="M205" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P205" t="s">
-        <v>591</v>
+        <v>765</v>
       </c>
       <c r="Q205" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="R205" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="C206" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E206" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F206" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G206" t="s">
-        <v>592</v>
+        <v>766</v>
       </c>
       <c r="J206" t="s">
         <v>23</v>
       </c>
       <c r="L206" t="s">
         <v>24</v>
       </c>
       <c r="M206" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P206" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="Q206" t="s">
-        <v>294</v>
+        <v>369</v>
       </c>
       <c r="R206" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C207" t="s">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>20</v>
       </c>
       <c r="F207" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G207" t="s">
-        <v>593</v>
+        <v>767</v>
+      </c>
+      <c r="H207" t="s">
+        <v>768</v>
+      </c>
+      <c r="I207" t="s">
+        <v>133</v>
+      </c>
+      <c r="J207" t="s">
+        <v>32</v>
+      </c>
+      <c r="K207" t="s">
+        <v>33</v>
       </c>
       <c r="L207" t="s">
         <v>24</v>
       </c>
       <c r="M207" t="s">
         <v>25</v>
       </c>
       <c r="P207" t="s">
-        <v>594</v>
+        <v>769</v>
       </c>
       <c r="Q207" t="s">
-        <v>498</v>
+        <v>641</v>
       </c>
       <c r="R207" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C208" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E208" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F208" t="s">
-        <v>595</v>
+        <v>770</v>
       </c>
       <c r="G208" t="s">
-        <v>596</v>
+        <v>771</v>
+      </c>
+      <c r="H208" t="s">
+        <v>473</v>
+      </c>
+      <c r="I208" t="s">
+        <v>31</v>
+      </c>
+      <c r="J208" t="s">
+        <v>32</v>
+      </c>
+      <c r="K208" t="s">
+        <v>114</v>
       </c>
       <c r="L208" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M208" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P208" t="s">
-        <v>597</v>
+        <v>772</v>
       </c>
       <c r="Q208" t="s">
-        <v>273</v>
+        <v>346</v>
       </c>
       <c r="R208" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C209" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E209" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="F209" t="s">
-        <v>551</v>
+        <v>711</v>
       </c>
       <c r="G209" t="s">
-        <v>598</v>
+        <v>773</v>
+      </c>
+      <c r="H209" t="s">
+        <v>618</v>
+      </c>
+      <c r="I209" t="s">
+        <v>92</v>
+      </c>
+      <c r="J209" t="s">
+        <v>32</v>
+      </c>
+      <c r="K209" t="s">
+        <v>412</v>
       </c>
       <c r="L209" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="M209" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="P209" t="s">
         <v>26</v>
       </c>
       <c r="Q209" t="s">
-        <v>599</v>
+        <v>774</v>
       </c>
       <c r="R209" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C210" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E210" t="s">
-        <v>266</v>
+        <v>338</v>
       </c>
       <c r="F210" t="s">
-        <v>203</v>
+        <v>256</v>
       </c>
       <c r="G210" t="s">
-        <v>600</v>
+        <v>775</v>
+      </c>
+      <c r="J210" t="s">
+        <v>587</v>
       </c>
       <c r="L210" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M210" t="s">
-        <v>269</v>
+        <v>341</v>
       </c>
       <c r="P210" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="Q210" t="s">
-        <v>379</v>
+        <v>483</v>
       </c>
       <c r="R210" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>18</v>
       </c>
       <c r="C211" t="s">
         <v>19</v>
       </c>
       <c r="E211" t="s">
-        <v>356</v>
+        <v>453</v>
       </c>
       <c r="F211" t="s">
-        <v>413</v>
+        <v>528</v>
       </c>
       <c r="G211" t="s">
-        <v>601</v>
+        <v>776</v>
+      </c>
+      <c r="H211" t="s">
+        <v>603</v>
+      </c>
+      <c r="I211" t="s">
+        <v>101</v>
+      </c>
+      <c r="J211" t="s">
+        <v>32</v>
+      </c>
+      <c r="K211" t="s">
+        <v>214</v>
       </c>
       <c r="L211" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M211" t="s">
-        <v>359</v>
+        <v>457</v>
       </c>
       <c r="P211" t="s">
-        <v>602</v>
+        <v>777</v>
       </c>
       <c r="Q211" t="s">
-        <v>154</v>
+        <v>193</v>
       </c>
       <c r="R211" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>18</v>
       </c>
       <c r="C212" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E212" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="F212" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="G212" t="s">
-        <v>603</v>
+        <v>778</v>
+      </c>
+      <c r="H212" t="s">
+        <v>521</v>
+      </c>
+      <c r="I212" t="s">
+        <v>31</v>
+      </c>
+      <c r="J212" t="s">
+        <v>32</v>
+      </c>
+      <c r="K212" t="s">
+        <v>57</v>
       </c>
       <c r="L212" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M212" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="P212" t="s">
-        <v>220</v>
+        <v>280</v>
       </c>
       <c r="Q212" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="R212" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>18</v>
       </c>
       <c r="C213" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E213" t="s">
-        <v>144</v>
+        <v>180</v>
       </c>
       <c r="F213" t="s">
-        <v>604</v>
+        <v>779</v>
       </c>
       <c r="G213" t="s">
-        <v>605</v>
+        <v>780</v>
+      </c>
+      <c r="H213" t="s">
+        <v>292</v>
+      </c>
+      <c r="I213" t="s">
+        <v>101</v>
+      </c>
+      <c r="J213" t="s">
+        <v>32</v>
+      </c>
+      <c r="K213" t="s">
+        <v>633</v>
       </c>
       <c r="L213" t="s">
-        <v>147</v>
+        <v>184</v>
       </c>
       <c r="M213" t="s">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="P213" t="s">
-        <v>606</v>
+        <v>781</v>
       </c>
       <c r="Q213" t="s">
-        <v>607</v>
+        <v>782</v>
       </c>
       <c r="R213" t="s">
-        <v>608</v>
+        <v>783</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>18</v>
       </c>
       <c r="C214" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E214" t="s">
-        <v>290</v>
+        <v>365</v>
       </c>
       <c r="F214" t="s">
         <v>26</v>
       </c>
       <c r="G214" t="s">
-        <v>609</v>
+        <v>784</v>
+      </c>
+      <c r="H214" t="s">
+        <v>785</v>
+      </c>
+      <c r="I214" t="s">
+        <v>31</v>
+      </c>
+      <c r="J214" t="s">
+        <v>32</v>
+      </c>
+      <c r="K214" t="s">
+        <v>114</v>
       </c>
       <c r="L214" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M214" t="s">
-        <v>292</v>
+        <v>367</v>
       </c>
       <c r="P214" t="s">
-        <v>610</v>
+        <v>786</v>
       </c>
       <c r="Q214" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="R214" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>18</v>
       </c>
       <c r="C215" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E215" t="s">
-        <v>374</v>
+        <v>476</v>
       </c>
       <c r="F215" t="s">
-        <v>611</v>
+        <v>787</v>
       </c>
       <c r="G215" t="s">
-        <v>612</v>
+        <v>788</v>
+      </c>
+      <c r="H215" t="s">
+        <v>345</v>
+      </c>
+      <c r="I215" t="s">
+        <v>31</v>
+      </c>
+      <c r="J215" t="s">
+        <v>32</v>
+      </c>
+      <c r="K215" t="s">
+        <v>789</v>
       </c>
       <c r="L215" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M215" t="s">
-        <v>377</v>
+        <v>481</v>
       </c>
       <c r="P215" t="s">
-        <v>149</v>
+        <v>186</v>
       </c>
       <c r="Q215" t="s">
-        <v>312</v>
+        <v>392</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>18</v>
       </c>
       <c r="C216" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E216" t="s">
+        <v>142</v>
+      </c>
+      <c r="F216" t="s">
+        <v>790</v>
+      </c>
+      <c r="G216" t="s">
+        <v>791</v>
+      </c>
+      <c r="H216" t="s">
+        <v>666</v>
+      </c>
+      <c r="I216" t="s">
+        <v>31</v>
+      </c>
+      <c r="J216" t="s">
+        <v>32</v>
+      </c>
+      <c r="K216" t="s">
         <v>114</v>
       </c>
-      <c r="F216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L216" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="M216" t="s">
-        <v>117</v>
+        <v>147</v>
       </c>
       <c r="P216" t="s">
-        <v>615</v>
+        <v>792</v>
       </c>
       <c r="Q216" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="R216" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>18</v>
       </c>
       <c r="C217" t="s">
         <v>19</v>
       </c>
       <c r="E217" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F217" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="G217" t="s">
-        <v>616</v>
+        <v>793</v>
+      </c>
+      <c r="H217" t="s">
+        <v>794</v>
+      </c>
+      <c r="I217" t="s">
+        <v>101</v>
+      </c>
+      <c r="J217" t="s">
+        <v>32</v>
+      </c>
+      <c r="K217" t="s">
+        <v>696</v>
       </c>
       <c r="L217" t="s">
         <v>24</v>
       </c>
       <c r="M217" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P217" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="Q217" t="s">
-        <v>299</v>
+        <v>374</v>
       </c>
       <c r="R217" t="s">
-        <v>265</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">