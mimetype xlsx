--- v5 (2026-06-20)
+++ v6 (2026-10-10)
@@ -26179,51 +26179,51 @@
       </c>
     </row>
     <row r="449" spans="1:18">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>44</v>
       </c>
       <c r="C449" t="s">
         <v>45</v>
       </c>
       <c r="E449" t="s">
         <v>395</v>
       </c>
       <c r="F449" t="s">
         <v>724</v>
       </c>
       <c r="G449" t="s">
         <v>1293</v>
       </c>
       <c r="H449" t="s">
         <v>1294</v>
       </c>
       <c r="I449" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="J449" t="s">
         <v>25</v>
       </c>
       <c r="K449" t="s">
         <v>38</v>
       </c>
       <c r="L449" t="s">
         <v>78</v>
       </c>
       <c r="M449" t="s">
         <v>397</v>
       </c>
       <c r="P449" t="s">
         <v>155</v>
       </c>
       <c r="Q449" t="s">
         <v>314</v>
       </c>
       <c r="R449" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="450" spans="1:18">
       <c r="A450">
@@ -29764,51 +29764,51 @@
       </c>
     </row>
     <row r="530" spans="1:18">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
         <v>18</v>
       </c>
       <c r="C530" t="s">
         <v>45</v>
       </c>
       <c r="E530" t="s">
         <v>100</v>
       </c>
       <c r="F530" t="s">
         <v>277</v>
       </c>
       <c r="G530" t="s">
         <v>1434</v>
       </c>
       <c r="H530" t="s">
         <v>1294</v>
       </c>
       <c r="I530" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="J530" t="s">
         <v>25</v>
       </c>
       <c r="K530" t="s">
         <v>455</v>
       </c>
       <c r="L530" t="s">
         <v>27</v>
       </c>
       <c r="M530" t="s">
         <v>104</v>
       </c>
       <c r="P530" t="s">
         <v>513</v>
       </c>
       <c r="Q530" t="s">
         <v>574</v>
       </c>
       <c r="R530" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="531" spans="1:18">
       <c r="A531">